--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="afb8475" w14:textId="afb8475">
+    <w:p w14:paraId="51e1045" w14:textId="51e1045">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,53 +123,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Примечание РЦПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -430,163 +434,157 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня, которые вводятся в действие с 1 марта 2017 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Национального Банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Д. Акишев</w:t>
@@ -2437,580 +2435,202 @@
         </w:rPr>
         <w:t xml:space="preserve">Утратил силу постановлением Правления Национального Банка РК от 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
-[...362 lines deleted...]
-      5. Внести в </w:t>
+        <w:t xml:space="preserve">5. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 3 февраля 2014 года № 9 "Об утверждении Правил осуществления брокерской и (или) дилерской деятельности на рынке ценных бумаг" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 9249, опубликованное 16 апреля 2014 года в информационно-правовой системе "Әділет") следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z41" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z41" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществления брокерской и (или) дилерской деятельности на рынке ценных бумаг, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3753,90 +3373,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "45. Брокер и (или) дилер первой категории, не являющийся банком, открывает банковские счета для учета и хранения денег, принадлежащих клиентам, в не аффилиированных с ним банках и (или) центральном депозитарии ценных бумаг, и (или) клиринговых организациях, и (или) расчетных организациях, и (или) иностранных расчетных организациях.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="24"/>
+    <w:bookmarkStart w:name="z46" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть первую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "49. При соответствии значений показателей, характеризующих покрытие рисков брокера и (или) дилера первой категории, не являющегося банком, требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3943,90 +3563,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, не заключает сделки с ценными бумагами, расчеты по которым осуществляются после дня их заключения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования настоящего пункта не распространяются на случаи заключения сделок по покупке ценных бумаг на первичном рынке и (или) методом подписки при условии, что деньги, которые будут использованы для приобретения указанных ценных бумаг, были внесены на банковский счет брокера и (или) дилера в системе учета центрального депозитария в полном объеме, необходимом для приобретения данных ценных бумаг.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="25"/>
+    <w:bookmarkStart w:name="z48" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) расчеты по сделкам с данными финансовыми инструментами осуществляются через иностранные расчетные организации по принципу "поставка против платежа", при котором исполнение обязательств стороной сделки по поставке финансовых инструментов невозможно без исполнения ее встречных требований по получению иных финансовых инструментов или с применением услуг центрального контрагента.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4281,170 +3901,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="26"/>
+    <w:bookmarkStart w:name="z52" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 3 февраля 2014 года № 10 "Об утверждении Правил осуществления деятельности по управлению инвестиционным портфелем" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 9248, опубликованное 16 апреля 2014 года в информационно-правовой системе "Әділет") следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z53" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z53" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществления деятельности по управлению инвестиционным портфелем, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z54" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z54" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) в которых управляющий инвестиционным портфелем одновременно представляет интересы своего клиента и интересы третьего лица, не являющегося его клиентом, за исключением сделок, заключенных методом открытых торгов на фондовой бирже;";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4531,90 +4151,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 19 декабря 2015 года № 254 "Об утверждении Правил осуществления деятельности центрального депозитария", зарегистрированного в Реестре государственной регистрации нормативных правовых актов под № 12957, и внутренними документами центрального депозитария.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация представляется по всем действующим на дату представления информации сделкам с производными финансовыми инструментами, заключенными на организованном и неорганизованном рынках, а также заключенным и исполненным сделкам в отчетном периоде.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="29"/>
+    <w:bookmarkStart w:name="z56" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) номинальным держателям, у которых открыты счета клиентов данного управляющего инвестиционным портфелем.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4661,150 +4281,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="30"/>
+    <w:bookmarkStart w:name="z78" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 22 октября 2014 года № 210 "Об утверждении Правил регистрации сделок с эмиссионными ценными бумагами в системе учета номинального держания ценных бумаг, предоставления номинальным держателем выписки с лицевого счета держателя ценных бумаг в системе учета номинального держания ценных бумаг и раскрытия информации номинальным держателем" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 9876, опубликованное 28 ноября 2014 года в информационно-правовой системе "Әділет") следующие изменение и дополнения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z79" w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z79" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регистрации сделок с эмиссионными ценными бумагами в системе учета номинального держания ценных бумаг, предоставления номинальным держателем выписки с лицевого счета держателя ценных бумаг в системе учета номинального держания ценных бумаг и раскрытия информации номинальным держателем, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z80" w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z80" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 11-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11-1. Операции по открытию лицевого счета держателям ценных бумаг при реорганизации финансовых организаций, обладающих лицензией уполномоченного органа на осуществление кастодиальной деятельности и (или) брокерской и (или) дилерской деятельности, осуществляются номинальным держателем на основании отчета о зарегистрированных операциях, полученного из системы учета центрального депозитария.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5091,70 +4711,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) истечения срока действия документа, удостоверяющего личность клиента, на момент принятия приказа и (или) в период действия данного приказа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) случаях, предусмотренных внутренним документом номинального держателя.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="33"/>
+    <w:bookmarkStart w:name="z82" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктами 33-1 и 33-2 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "33-1. В случае реорганизации номинального держателя (номинальных держателей) в форме разделения или слияния юридическое лицо, возникшее в результате такой реорганизации и переоформившее лицензию реорганизованного номинального держателя (реорганизованных номинальных держателей) в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5526,51 +5146,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 февраля 2012 года № 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="34"/>
+    <w:bookmarkStart w:name="z89" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень финансовых инструментов, которые могут входить в</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5603,420 +5223,421 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>активы каждого отдельного открытого либо интервального паевого</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>инвестиционного фонда, и требования, предъявляемые к ним:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="441"/>
-        <w:gridCol w:w="11859"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование финансового инструмента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные ценные бумаги Республики Казахстан (в том числе, эмитированные в соответствии с законодательством иностранных государств), выпущенные Министерством финансов Республики Казахстан и Национальным Банком Республики Казахстан, а также ценные бумаги, выпущенные под гарантию Правительства Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Облигации, выпущенные местными исполнительными органами Республики Казахстан, включенные в официальный список фондовой биржи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Долговые ценные бумаги, выпущенные акционерным обществом "Фонд национального благосостояния "Самрук-Казына" и его дочерними организациями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6049,87 +5670,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банки являются дочерними банками-резидентами, родительский банк-нерезидент которых имеет долгосрочный кредитный рейтинг по международной шкале агентства Standard &amp; Poor’s не ниже "А-" или рейтинговую оценку аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6238,472 +5859,472 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 паи интервальных паевых инвестиционных фондов, управляющая компания которых является юридическим лицом, созданным в соответствии с законодательством Республики Казахстан (за исключением паевых инвестиционных фондов, управляющей компанией которых является управляющая компания паевого инвестиционного фонда, за счет активов которого приобретаются данные паи), включенные в официальный список фондовой биржи; ценные бумаги, выпущенные в рамках реструктуризации обязательств эмитента в целях обмена на ранее выпущенные ценные бумаги либо иные обязательства данного эмитента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Паи инвестиционных фондов, имеющих международную рейтинговую оценку Standard &amp; Poor's principal stability fund ratings не ниже "BBm-" либо Standard &amp; Poor’s Fund credit quality ratings не ниже "BBf-"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Депозитарные расписки, базовым активом которых являются акции, указанные в строках 5, 12, 13 таблицы пункта 1 настоящего Перечня, либо базовым активом которых являются ценные бумаги эмитентов, имеющих рейтинговую оценку в иностранной валюте по международной шкале кредитного рейтинга не ниже "В-" по международной шкале агентства Standard &amp; Poor's или рейтинговую оценку аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами иностранных государств, имеющих суверенный рейтинг не ниже "ВВВ" по международной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иностранная валюта стран, имеющих суверенный рейтинг не ниже "ВВВ" по международной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аффинированные драгоценные металлы, соответствующие международным стандартам качества, принятым Лондонской ассоциацией рынка драгоценных металлов (London bullion market association) и обозначенным в документах данной ассоциации как стандарт "Лондонская качественная поставка" ("London good delivery") и металлические депозиты, в том числе, в банках-нерезидентах Республики Казахстан, обладающих рейтинговой оценкой не ниже "А-" по международной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, на срок не более двенадцати месяцев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6880,87 +6501,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Международной финансовой корпорацией</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6975,87 +6596,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 долговые ценные бумаги, имеющие рейтинговую оценку не ниже "ВВ-" по международной шкале агентства Standard &amp; Poor's или рейтинговую оценку аналогичного уровня одного из других рейтинговых агентств и (или) долговые ценные бумаги, включенные в список фондовой биржи, функционирующей на территории иностранного государства, признаваемой фондовой биржей, функционирующей на территории Республики Казахстан; акции, выпущенные иностранными организациями, имеющими рейтинговую оценку не ниже "ВВ-" по международной шкале агентства Standard &amp; Poor's или рейтинговую оценку аналогичного уровня одного из других рейтинговых агентств и (или) акции, включенные в список фондовой биржи, функционирующей на территории иностранного государства, признаваемой фондовой биржей, функционирующей на территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7072,87 +6693,87 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктом 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 22-1 Закона Республики Казахстан от 2 июля 2003 года "О рынке ценных бумаг", включенные в официальный список фондовой биржи, функционирующей на территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7185,164 +6806,164 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 условиями выпуска principal protected notes не предусмотрены случаи дефолта какого-либо государства, эмитента по своим обязательствам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в банках-нерезидентах, имеющих долгосрочный кредитный рейтинг не ниже "А-" по международной шкале агентства Standard &amp; Poor's или рейтинговую оценку аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7573,200 +7194,200 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 HSI (Hang Seng Index)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля участия в товариществе с ограниченной ответственностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Паи Exchange Traded Fund, торгующиеся на фондовых биржах, функционирующих на территории иностранных государств, имеющих суверенную рейтинговую оценку не ниже "ВВ" по международной шкале агентства Standard &amp; Poor’s или суверенную рейтинговую оценку аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="35"/>
+    <w:bookmarkStart w:name="z91" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  2. Перечень финансовых инструментов, в которые управляющая</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -7775,420 +7396,421 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>активы каждого отдельного фонда недвижимости, и требования,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>предъявляемые к ним:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="441"/>
-        <w:gridCol w:w="11859"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование финансового инструмента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные ценные бумаги Республики Казахстан (в том числе эмитированные в соответствии с законодательством других государств), выпущенные Министерством финансов Республики Казахстан и Национальным Банком Республики Казахстан, а также ценные бумаги, выпущенные под гарантию Правительства Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Облигации, выпущенные местными исполнительными органами Республики Казахстан, включенные в официальный список фондовой биржи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Долговые ценные бумаги, выпущенные акционерным обществом "Фонд национального благосостояния "Самрук-Казына"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8221,395 +7843,395 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банки являются дочерними банками-резидентами, родительский банк-нерезидент которых имеет долгосрочный кредитный рейтинг по международной шкале агентства Standard &amp; Poor's не ниже "А-" или рейтинговую оценку аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акции при условии их нахождения на дату заключения сделки в представительском списке индекса фондовой биржи, функционирующей на территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Долговые ценные бумаги, выпущенные организациями Республики Казахстан в соответствии с законодательством Республики Казахстан или иностранных государств, имеющие рейтинговую оценку не ниже "ВВ-" по международной шкале агентства Standard &amp; Poor's или рейтинговую оценку аналогичного уровня одного из других рейтинговых агентств, или рейтинговую оценку не ниже "kzB" по национальной шкале Standard &amp; Poor’s, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Долговые ценные бумаги, выпущенные иностранными организациями, имеющие рейтинговую оценку не ниже "АА-" по международной шкале агентства Standard &amp; Poor’s или рейтинговую оценку аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акции, выпущенные иностранными организациями, имеющими рейтинговую оценку не ниже "АА-" по международной шкале агентства Standard &amp; Poor’s или рейтинговую оценку аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8786,395 +8408,395 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Международной финансовой корпорацией;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенный центральными правительствами иностранных государств, имеющих суверенный рейтинг не ниже "ВВВ" по международной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иностранная валюта стран, имеющих суверенный рейтинг не ниже "ВВВ" по международной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аффинированные драгоценные металлы, соответствующие международным стандартам качества, принятым Лондонской ассоциацией рынка драгоценных металлов (London bullion market association) и обозначенным в документах данной ассоциации как стандарт "Лондонская качественная поставка" ("London good delivery") и металлические депозиты, в том числе, в банках-нерезидентах Республики Казахстан, обладающих рейтинговой оценкой не ниже "А-" по международной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, на срок не более двенадцати месяцев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производные финансовые инструменты, заключенные в целях хеджирования, базовым активом которых являются финансовые инструменты, разрешенные к приобретению за счет активов фондов недвижимости в соответствии с настоящим Перечнем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9236,55 +8858,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9610,31 +9232,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>