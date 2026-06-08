--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cfe5b7f" w14:textId="cfe5b7f">
+    <w:p w14:paraId="5f0ea1a" w14:textId="5f0ea1a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8422,171 +8422,265 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 152 Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z97" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра сельского хозяйства РК от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 189</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Акт и предписание составляются в трех экземплярах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z98" w:id="71"/>
+    <w:bookmarkStart w:name="z98" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственным инспектором первый экземпляр акта/предписания сдается в электронной форме в уполномоченный орган в области правовой статистики и специальных учетов и его территориальные органы в соответствии с пунктом 19 Правил регистрации актов о назначении, дополнительных актов о продлении сроков проверки и профилактического контроля и надзора с посещением субъекта (объекта) контроля и надзора и их отмены, уведомлений о приостановлении, возобновлении, продлении сроков проверки и профилактического контроля и надзора с посещением субъекта (объекта) контроля и надзора, изменении состава участников и представлении информационных учетных документов о проверке и профилактическом контроле и надзоре с посещением субъекта (объекта) контроля и надзора и их результатах, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Генерального Прокурора Республики Казахстан от 25 декабря 2020 года № 162 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21964), второй экземпляр акта/предписания на бумажном носителе под роспись или в электронной форме вручается субъекту контроля (руководителю юридического лица либо его уполномоченному лицу, физическому лицу) для ознакомления и принятия мер по устранению выявленных нарушений и других действий, третий экземпляр акта/предписания остается у государственного инспектора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z99" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z99" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт и предписание, сформированные в электронной форме, по выбору субъекта контроля передаются посредством веб-портала "электронного правительства" или информационных систем уполномоченного органа в области правовой статистики и специальных учетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z100" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z100" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт и предписание, сформированные в электронной форме, также направляются на адрес электронной почты, указанный субъектом контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z101" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z101" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Протоколы составляются уполномоченными должностными лицами уполномоченного органа в области племенного животноводства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z102" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z102" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по делам об административных правонарушениях, рассматриваемым судами (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8621,212 +8715,212 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>463</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях (далее – Кодекс об административных правонарушениях));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z103" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z103" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по делам об административных правонарушениях, рассмотрение которых отнесено к ведению уполномоченного органа в области племенного животноводства (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статья 407</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (часть первая) Кодекса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z104" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z104" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколы составляют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z105" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z105" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Главный государственный инспектор по племенному животноводству Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z106" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z106" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заместитель Главного государственного инспектора по племенному животноводству Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z107" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z107" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) главные государственные инспекторы по племенному животноводству областей, городов республиканского значения, столицы и их заместители;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z108" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z108" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) государственные инспекторы по племенному животноводству областей, районов, городов областного значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z109" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z109" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Протокол об административном правонарушении составляется по форме согласно приложению 2-1 к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z110" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z110" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. При составлении протокола определяется язык производства. Лицу, в отношении которого возбуждено дело, а также свидетелям, участвующим в производстве по делу об административном правонарушении, разъясняются их права, обязанности и ответственность согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8961,525 +9055,619 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>811</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса об административных правонарушениях, о чем делается отметка в протоколе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z111" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z111" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Протокол подписывается лицом, его составившим, и лицом (представителем лица), в отношении которого ведется производство по делу об административном правонарушении, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 803</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса об административных правонарушениях. При наличии потерпевших и свидетелей протокол подписывается потерпевшим и свидетелем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z112" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z112" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В случае отсутствия или неявки надлежащим образом извещенного лица, в отношении которого возбуждено дело, протокол подписывается лицом, его составившим, с отметкой в нем об отсутствии или неявке лица, в отношении которого возбуждено дело.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z113" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z113" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В случае отказа в принятии под расписку протокола по делу об административном правонарушении лицом, в отношении которого возбуждено дело об административном правонарушении, в протоколе производится соответствующая запись лицом, его составившим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z114" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z114" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Физическому лицу или представителю юридического лица, в отношении которого возбуждено дело, предоставляется возможность ознакомиться с протоколом. Указанные лица могут представлять объяснения и замечания по содержанию протокола, а также изложить мотивы своего отказа от его подписания, которые прилагаются к протоколу. В случае отказа этих лиц от подписания протокола в нем производится соответствующая запись. Факт подписания протокола лицом, в отношении которого возбуждено дело, свидетельствует об ознакомлении данного лица с протоколом и не является признанием его вины в совершении административного правонарушения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z115" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра сельского хозяйства РК от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 189</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Физическому лицу или представителю юридического лица, в отношении которого возбуждено дело, а также потерпевшему копия протокола вручается под расписку немедленно после его составления, за исключением случаев, предусмотренных пунктом 13 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z116" w:id="89"/>
+    <w:bookmarkStart w:name="z116" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При составлении протокола в электронной форме участникам производства по делу об административном правонарушении сообщается о его размещении на веб-портале "электронного правительства" и (или) информационном сервисе уполномоченного органа в области правовой статистики и специальных учетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z117" w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z117" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По просьбе лица (представителя лица), в отношении которого ведется производство по делу об административном правонарушении, копия протокола представляется немедленно посредством вручения на бумажном носителе либо направления на указанный им почтовый или электронный адрес, а также иным способом, предусмотренным пунктом 10 Правил ведения Единого реестра административных производств, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Генерального Прокурора Республики Казахстан от 10 июля 2020 года № 85 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 20962).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z118" w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z118" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Протокол в случаях его составления в отсутствие лица, в отношении которого возбуждено дело по основаниям, предусмотренным частью пятой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 803</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса об административных правонарушениях, в течение двух суток после его составления направляется по почте заказным письмом с уведомлением лица, в отношении которого возбуждено дело. Факт невозвращения протокола в течение трех суток с момента получения лицом, в отношении которого возбуждено дело, признается отказом от его подписания, о чем делается соответствующая запись в копии протокола.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z119" w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z119" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Протокол составляется незамедлительно после обнаружения факта совершения административного правонарушения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z120" w:id="93"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z120" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. При выявлении административного правонарушения в ходе проверки, проводимой в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, протокол составляется незамедлительно после завершения соответствующей проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z121" w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z121" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В случаях, когда требуется дополнительное выяснение обстоятельств административного правонарушения, личности физического лица или сведений о юридическом лице и личности представителя юридического лица, в отношении которых возбуждается дело, протокол составляется в течение трех суток со дня установления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z122" w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z122" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Протокол, а в случае, предусмотренном частью девятой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 803</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса об административных правонарушениях, копия протокола в течение 3 (трех) суток с момента составления направляется для рассмотрения в суд, орган (должностному лицу), уполномоченный рассматривать дело об административном правонарушении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z123" w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z123" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Государственные инспекторы при составлении протокола в бумажной форме в течение суток после его составления обеспечивают вложение в Единый реестр административных производств (далее – ЕРАП) оригинала протокола и имеющихся в деле документов, собранных в рамках осуществления производства (в виде PDF, JPEG, PNG, SVG, Tiff-документов), за исключением документов, содержащих государственные секреты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z124" w:id="97"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z124" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Файловые документы и медиа-файлы, относящиеся к делу и (или) являющиеся вещественными доказательствами вкладываются в ЕРАП, а в случае невозможности приобщаются к материалам дела с указанием в протоколе в соответствии с частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 803</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z125" w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z125" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В части, неурегулированной настоящими Правилами, государственным инспекторам при составлении протокола необходимо руководствоваться нормами Кодекса об административных правонарушениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>