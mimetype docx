--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4e057d6" w14:textId="4e057d6">
+    <w:p w14:paraId="45a9d5f" w14:textId="45a9d5f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1621,880 +1621,1068 @@
         <w:t>
       6) освоения и распределения бюджетных и финансовых средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) заключения договоров с физическими и юридическими лицами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) разработки и эксплуатации информационных систем;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) иные вопросы, вытекающие из организационно-управленческой деятельности объекта анализа.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
-[...15 lines deleted...]
-      9) иные вопросы, вытекающие из организационно-управленческой деятельности объекта анализа.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Проведение внутреннего анализа коррупционных рисков включает в себя следующие этапы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
-[...15 lines deleted...]
-      14. Проведение внутреннего анализа коррупционных рисков включает в себя следующие этапы:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сбор и анализ информации об объекте анализа в соответствии с направлениями, предусмотренными пунктом 11 настоящих Типовых правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
-[...15 lines deleted...]
-      1) сбор и анализ информации об объекте анализа в соответствии с направлениями, предусмотренными пунктом 11 настоящих Типовых правил;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовка аналитической справки в соответствии с пунктами 18, 19, 20 и 21 настоящих Типовых правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
-[...15 lines deleted...]
-      2) подготовка аналитической справки в соответствии с пунктами 18, 19, 20 и 21 настоящих Типовых правил;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определение должностей, подверженных коррупционным рискам, с формированием их перечня;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
-[...15 lines deleted...]
-      3) определение должностей, подверженных коррупционным рискам, с формированием их перечня;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принятие мер по устранению коррупционных рисков в соответствии с утвержденным планом мероприятий согласно пункту 25 настоящих Типовых правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
-[...15 lines deleted...]
-      4) принятие мер по устранению коррупционных рисков в соответствии с утвержденным планом мероприятий согласно пункту 25 настоящих Типовых правил.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Источниками информации для проведения внутреннего анализа коррупционных рисков являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
-[...15 lines deleted...]
-      15. Источниками информации для проведения внутреннего анализа коррупционных рисков являются:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) правовые акты, внутренние документы, регулирующие деятельность объекта анализа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
-[...15 lines deleted...]
-      1) правовые акты, внутренние документы, регулирующие деятельность объекта анализа;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ведомственная статистическая отчетность о деятельности объекта анализа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
-[...15 lines deleted...]
-      2) ведомственная статистическая отчетность о деятельности объекта анализа;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) данные информационных систем государственных и правоохранительных органов о деятельности объекта анализа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) результаты проверок, ранее проведенных государственными органами в отношении объекта анализа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
-[...15 lines deleted...]
-      3) данные информационных систем государственных и правоохранительных органов о деятельности объекта анализа;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) результаты контрольных мероприятий служб внутреннего аудита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
-[...15 lines deleted...]
-      4) результаты проверок, ранее проведенных государственными органами в отношении объекта анализа;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) результаты антикоррупционного мониторинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
-[...15 lines deleted...]
-      5) результаты контрольных мероприятий служб внутреннего аудита;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) публикации в средствах массовой информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
-[...15 lines deleted...]
-      6) результаты антикоррупционного мониторинга;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обращения физических и юридических лиц в отношении объекта анализа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
-[...15 lines deleted...]
-      7) публикации в средствах массовой информации;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сведения о выявлении и привлечении к ответственности работников объекта анализа за совершение коррупционных правонарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
-[...15 lines deleted...]
-      8) обращения физических и юридических лиц в отношении объекта анализа;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) результаты ранее проведенного внутреннего анализа коррупционных рисков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
-[...15 lines deleted...]
-      9) сведения о выявлении и привлечении к ответственности работников объекта анализа за совершение коррупционных правонарушений;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) результаты опроса (интервью) служащих, работников объекта анализа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
-[...15 lines deleted...]
-      10) результаты ранее проведенного внутреннего анализа коррупционных рисков;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) иные сведения, представление которых не запрещено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
-[...15 lines deleted...]
-      11) результаты опроса (интервью) служащих, работников объекта анализа;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Работники объекта анализа представляют лицу, уполномоченному на проведение внутреннего анализа коррупционных рисков, рабочей группе, источники информации, предусмотренные в пункте 15 настоящих Типовых правил, разъясняют практику применения норм законодательства Республики Казахстан, затрагивающих деятельность объекта анализа, сообщают об имеющихся коррупционных рисках, вырабатывают предложения по совершенствованию законодательства и правоприменительной практики по вопросам противодействия коррупции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
-[...15 lines deleted...]
-      12) иные сведения, представление которых не запрещено законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. При проведении внутреннего анализа коррупционных рисков составляется аналитическая справка, содержащая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
-[...15 lines deleted...]
-      16. Работники объекта анализа представляют лицу, уполномоченному на проведение внутреннего анализа коррупционных рисков, рабочей группе, источники информации, предусмотренные в пункте 15 настоящих Типовых правил, разъясняют практику применения норм законодательства Республики Казахстан, затрагивающих деятельность объекта анализа, сообщают об имеющихся коррупционных рисках, вырабатывают предложения по совершенствованию законодательства и правоприменительной практики по вопросам противодействия коррупции.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) информацию о выявленных коррупционных рисках;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
-[...15 lines deleted...]
-      17. При проведении внутреннего анализа коррупционных рисков составляется аналитическая справка, содержащая:</w:t>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рекомендации по их устранению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) перечень должностей, подверженных коррупционным рискам, определенных по итогам внутреннего анализа коррупционных рисков по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Аналитическая справка согласовывается со структурными подразделениями объекта анализа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Аналитическая справка подписывается руководителем субъекта внутреннего анализа коррупционных рисков не позднее 10 рабочих дней со дня завершения внутреннего анализа коррупционных рисков.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 3. Результаты внутреннего анализа коррупционных рисков</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При выявлении коррупционных рисков в нормативных правовых актах объект внутреннего анализа коррупционных рисков направляет сведения об их наличии в соответствующий уполномоченный орган (разработчик).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рекомендации по устранению причин и условий, способствующих совершению коррупционных правонарушений, выявленных по результатам внутреннего анализа коррупционных рисков, применяются при проведении правового мониторинга.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
-[...15 lines deleted...]
-      20. При выявлении коррупционных рисков в нормативных правовых актах объект внутреннего анализа коррупционных рисков направляет сведения об их наличии в соответствующий уполномоченный орган (разработчик).</w:t>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Перечень должностей, подверженных коррупционным рискам, используется уполномоченными по этике, антикоррупционными комплаенс службами и иными структурными подразделениями или лицами государственных органов, организаций и субъектов квазигосударственного сектора, осуществляющие функции по профилактике и недопущению нарушений законодательства Республики Казахстан в сфере противодействия коррупции, при организации системной профилактической работы с лицами, занимающие должности, поверженные коррупционным рискам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
-[...15 lines deleted...]
-      Рекомендации по устранению причин и условий, способствующих совершению коррупционных правонарушений, выявленных по результатам внутреннего анализа коррупционных рисков, применяются при проведении правового мониторинга.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Допускается публичное обсуждение результатов внутреннего анализа коррупционных рисков, в том числе на заседаниях коллегиальных, консультативно-совещательных органов по противодействию коррупции субъекта внутреннего анализа коррупционных рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Субъектом внутреннего анализа коррупционных рисков разрабатывается план мероприятий по устранению причин и условий, способствующих совершению коррупционных правонарушений, выявленных по результатам внутреннего анализа коррупционных рисков (далее – план мероприятий) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. План мероприятий утверждается руководителем субъекта внутреннего анализа коррупционных рисков не позднее 10 рабочих дней со дня подписания аналитической справки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Аналитическая справка и план мероприятий в течение 3 рабочих дней со дня его утверждения размещаются на интернет-ресурсе субъекта внутреннего анализа коррупционных рисков с учетом обеспечения режима секретности, соблюдения требований по охране служебной, коммерческой или иной охраняемой законом Республики Казахстан тайны.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. В течение одного года со дня подписания аналитической справки проводится мониторинг устранения причин и условий, способствующих совершению коррупционных правонарушений, путем подготовки информации об исполнении рекомендаций, внесенных по итогам внутреннего анализа коррупционных рисков по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация об исполнении рекомендаций, внесенных по итогам внутреннего анализа коррупционных рисков, не реже одного раза в 6 месяцев размещается на интернет-ресурсе государственного органа, организации, субъекта квазигосударственного сектора с учетом обеспечения режима секретности, соблюдения требований по охране служебной, коммерческой или иной охраняемой законом Республики Казахстан тайны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. При устранении коррупционных рисков и исполнении рекомендаций, внесенных по результатам внутреннего анализа коррупционных рисков, могут применяться подходы проектного управления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2638,100 +2826,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="87"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Перечень должностей, подверженных коррупционным рискам, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             определенных по итогам внутреннего анализа коррупционных рисков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z92" w:id="88"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z92" w:id="86"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Наименование объекта внутреннего анализа коррупционных рисков: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3356,51 +3544,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(подпись руководителя объекта анализа)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" _______________ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              План мероприятий по устранению причин и условий, способствующих</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3421,51 +3609,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         __________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование объекта анализа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4062,100 +4250,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Информация об исполнении рекомендаций, внесенных по</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   итогам внутреннего анализа коррупционных рисков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z100" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование объекта внутреннего анализа коррупционных рисков:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______ ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4546,55 +4734,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>