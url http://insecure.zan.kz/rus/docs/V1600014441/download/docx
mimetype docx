--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="45a9d5f" w14:textId="45a9d5f">
+    <w:p w14:paraId="f4764a8" w14:textId="f4764a8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1700,51 +1700,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1994,51 +1994,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4734,55 +4734,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5108,31 +5108,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>