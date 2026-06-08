--- v2 (2026-03-13)
+++ v3 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6261dc2" w14:textId="6261dc2">
+    <w:p w14:paraId="c4a6568" w14:textId="c4a6568">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2228,54 +2228,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. При открытии банковского счета клиент-физическое лицо представляет заявление, в котором указываются сведения о неосуществлении по банковскому счету операций, связанных с предпринимательской деятельностью, нотариальной деятельностью, адвокатской деятельностью, деятельностью по исполнению исполнительных документов, деятельностью по урегулированию споров в порядке медиации, если такие условия не предусмотрены договором банковского обслуживания между клиентом и банком.</w:t>
+      11. При открытии банковского счета клиент-физическое лицо представляет заявление, в котором указываются сведения о неосуществлении по банковскому счету операций, связанных с предпринимательской деятельностью, деятельностью в рамках специального налогового режима для самозанятых, нотариальной деятельностью, адвокатской деятельностью, деятельностью по исполнению исполнительных документов, деятельностью по урегулированию споров в порядке медиации, если такие условия не предусмотрены договором банковского обслуживания между клиентом и банком.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции постановления Правления Национального Банка РК от 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z52" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Заявление, представляемое клиентом в банк в электронном виде, содержит сведения, необходимые для надлежащей проверки клиента (его представителей) и бенефициарных собственников в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2576,252 +2638,332 @@
         <w:t>
       Допускается представление документов, предусмотренных подпунктами 1) и 2) части первой настоящего пункта, после заключения договора банковского обслуживания при обращении клиента в банк для осуществления операций по банковскому счету, за исключением случаев открытия банковского счета клиенту дистанционным способом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z813" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При открытии банковского счета, распоряжении клиентом деньгами, находящимися на банковском счете, дистанционным способом, не требуется представление документов, предусмотренных подпунктами 1) и 2) части первой настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z814" w:id="32"/>
+    <w:bookmarkStart w:name="z961" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Деловые отношения с клиентом дистанционным способом устанавливаются в соответствии с Требованиями к надлежащей проверке клиентов в случае дистанционного установления деловых отношений субъектами финансового мониторинга, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 июня 2018 года, № 140, зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 17250.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z959" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При установлении деловых отношений дистанционным способом путем открытия банковского счета банк проводит биометрическую аутентификацию клиента посредством Центра обмена идентификационными данными (далее – ЦОИД), функционирование которого предусмотрено Законом о платежах и платежных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z960" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Порядок проведения биометрической аутентификации посредством ЦОИД, а также сроки хранения результатов биометрической аутентификации устанавливаются Правилами оказания банками, филиалами банков-нерезидентов Республики Казахстан и организациями, осуществляющими отдельные виды банковских операций, электронных банковских услуг, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 212, зарегистрированными в Реестре государственной регистрации нормативных правовых актов под № 14337.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции постановления Правления Национального Банка РК от 22.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлением Правления Национального Банка РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="33"/>
+    <w:bookmarkStart w:name="z56" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При открытии второго и последующих банковских счетов в одном банке (его филиалах и подразделениях), банк не требует повторного предоставления клиентом документов, предусмотренных для открытия банковского счета (за исключением разрешения центрального уполномоченного органа по исполнению бюджета – для государственных учреждений, финансируемых из государственного бюджета, и документа, удостоверяющего личность – для клиентов-физических лиц) в одном из следующих случаев:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z816" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z816" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если клиент открывает банковский счет в том же банке (филиале, подразделении банка), в котором открыт первый банковский счет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z817" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z817" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) если имеется подтверждение банка (филиала, подразделения банка), в котором клиенту открыт первый банковский счет, о наличии полного пакета документов, необходимых для открытия банковского счета в соответствии с Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z818" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z818" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) если банк располагает необходимым программным обеспечением по формированию дела по каждому клиенту в электронном виде (далее – электронное досье) с информацией о наличии банковского счета в банке (филиале, подразделении банка) и отсутствуют изменения в электронном досье клиента на момент открытия банковского счета. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z819" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z819" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Открытие клиенту-резиденту Республики Казахстан второго и последующих банковских счетов в одном банке дистанционным способом с использованием средств информационно-коммуникационных технологий осуществляется без представления клиентом документов, предусмотренных для открытия банковского счета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2840,70 +2982,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случае открытия клиентом-юридическим лицом нескольких банковских счетов в одном банке (филиале, подразделении банка) банк не требует повторного представления документов, предусмотренных для открытия банковских счетов в соответствии с главой 2 Правил (за исключением разрешения центрального уполномоченного органа по исполнению бюджета – для государственных учреждений, финансируемых из государственного бюджета).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2922,71 +3064,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Порядок подтверждения банком (филиалом, подразделением банка) о наличии у клиента полного пакета документов в другом филиале (подразделении) данного банка, в котором у клиента был открыт первый банковский счет, в том числе путем передачи имеющихся документов в электронном виде, определяется банком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. В целях исполнения требований, предусмотренных подпунктами 1), 4), 7), 9), 15), 17) и 19) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3001,51 +3143,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса, банк использует информацию о налогоплательщиках, представляемую государственным органом, в пределах своей компетенции осуществляющий обеспечение поступлений налогов и платежей в бюджет, таможенное регулирование в Республике Казахстан, полномочия по предупреждению, выявлению, пресечению, раскрытию и расследованию уголовных и административных правонарушений, отнесенных законодательством Республики Казахстан к ведению этого органа (далее – органы государственных доходов), в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 55 Налогового кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3138,150 +3280,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="41"/>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. При открытии банковского счета клиенту-физическому лицу банк в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона о ПОДФТ устанавливает налоговое резидентство клиента-физического лица на основании сведений, представленных клиентом-физическим лицом при открытии банковского счета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z62" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Документы, представленные клиентом для открытия банковского счета в соответствии с Правилами, не представляются в банк клиентом повторно в случае, если они ранее представлены клиентом в банк в рамках мер по надлежащей проверке клиента (его представителей) и бенефициарных собственников, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о ПОДФТ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z63" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z63" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Представленные клиентом для открытия банковского счета документы хранятся в банке в специально заведенном деле отдельно по каждому клиенту либо в общем деле с разбивкой документов по клиентам в оригинале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Исключения составляют документы, удостоверяющие личность, уставы, судебный акт о взыскании алиментов (денег, предназначенных на содержание несовершеннолетних и нетрудоспособных совершеннолетних детей) либо нотариально удостоверенное соглашение об уплате алиментов (денег, предназначенных на содержание несовершеннолетних и нетрудоспособных совершеннолетних детей), заключенное в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3356,90 +3498,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="44"/>
+    <w:bookmarkStart w:name="z64" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. При открытии банковского счета клиента банк уведомляет органы государственных доходов в порядке, случаях и сроки, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 55 Налогового кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3478,51 +3620,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="45"/>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Отказ в открытии банковских счетов осуществляется банком в случаях и по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3557,51 +3699,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 Закона о ПОДФТ, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27 Закона о платежах и платежных системах, в случаях непредставления документов, предусмотренных Правилами, либо несовершения сделки между клиентом и банком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3640,922 +3782,942 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="46"/>
+    <w:bookmarkStart w:name="z66" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Открытие текущих счетов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по договору банковского счета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z67" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Для открытия текущего счета клиент представляет в банк:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z892" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z892" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) физические лица-резиденты Республики Казахстан, физические лица-нерезиденты Республики Казахстан и индивидуальные предприниматели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z893" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z893" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z894" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z894" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) частные нотариусы, частные судебные исполнители, адвокаты и профессиональные медиаторы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z895" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z895" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z896" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z896" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ с образцами подписей, оформленный в соответствии с параграфом 1 главы 3 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z897" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z897" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию лицензии на право занятия нотариальной деятельностью (для частных нотариусов) либо копию электронной лицензии, полученной через государственную базу данных "Е-лицензирование";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z898" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z898" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию лицензии на право занятия адвокатской деятельностью (для адвокатов) либо копию электронной лицензии, полученной через государственную базу данных "Е-лицензирование";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z899" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z899" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию лицензии на право занятия деятельностью по исполнению исполнительных документов (для частных судебных исполнителей) либо копию электронной лицензии, полученной через государственную базу данных "Е-лицензирование";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z900" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z900" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию сертификата, подтверждающего прохождение обучения по программе подготовки медиаторов (для профессиональных медиаторов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z901" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z901" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) юридические лица-резиденты Республики Казахстан и их филиалы и представительства, юридические лица-нерезиденты Республики Казахстан, осуществляющие деятельность в Республике Казахстан через филиал, представительство:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z902" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z902" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ с образцами подписей, оформленный в соответствии с параграфом 1 главы 3 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z903" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z903" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию документа (документов), удостоверяющего (удостоверяющих) личность лица (лиц), уполномоченного (уполномоченных) подписывать платежные документы при совершении операций, связанных с ведением текущего счета клиента (распоряжением деньгами на текущем счете) в соответствии с документом с образцами подписей, оформленным в соответствии с параграфом 1 главы 3 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z904" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z904" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документы, подтверждающие полномочия руководителя филиала или представительства общественного или религиозного объединения, избранного (назначенного) в порядке, предусмотренном уставом общественного или религиозного объединения и положением о его филиале или представительстве (для филиалов и представительств общественных и религиозных объединений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z905" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z905" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию доверенности, выданной юридическим лицом руководителю филиала или представительства (для филиалов и представительств иных организационно-правовых форм юридических лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z906" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z906" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      разрешение центрального уполномоченного органа по исполнению бюджета в соответствии с </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z907" w:id="63"/>
+      разрешение центрального уполномоченного органа по исполнению бюджета в соответствии с Процедурами казначейского исполнения бюджета и их кассового обслуживания, процедурами казначейского учета и мониторинга, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 27 июня 2025 года № 328 (для государственных учреждений, финансируемых из государственного бюджета);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z907" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) юридические лица-нерезиденты Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z908" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z908" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ с образцами подписей, оформленный в соответствии с параграфом 1 главы 3 Правил, или документы, подтверждающие полномочия представителей юридического лица-нерезидента по распоряжению счетом и содержащие образцы подписей таких уполномоченных представителей, при условии, что данные документы нотариально удостоверены и (или) легализованы, и (или) апостилированы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z909" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z909" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оригинал или нотариально удостоверенную копию выписки из торгового реестра либо другой документ аналогичного характера, содержащий информацию об органе, зарегистрировавшем юридическое лицо-нерезидента, регистрационном номере, дате и месте регистрации, с нотариально засвидетельствованным переводом на казахский или русский язык, и, в случае необходимости, легализованные либо апостилированные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z910" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z910" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию документа (документов), удостоверяющего (удостоверяющих) личность лица (лиц), уполномоченного (уполномоченных) подписывать платежные документы при совершении операций, связанных с ведением текущего счета клиента (распоряжением деньгами на текущем счете) в соответствии с документом с образцами подписей, оформленным в соответствии с параграфом 1 главы 3 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z911" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z911" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) крестьянские (фермерские) хозяйства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z912" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z912" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ с образцами подписей, оформленный в соответствии с параграфом 1 главы 3 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z913" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z913" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию документа (документов), удостоверяющего (удостоверяющих) личность лица (лиц), уполномоченного (уполномоченных) подписывать платежные документы при совершении операций, связанных с ведением текущего счета клиента (распоряжением деньгами на текущем счете) в соответствии с документом с образцами подписей, оформленным в соответствии с параграфом 1 главы 3 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z914" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z914" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ликвидируемые банки, страховые (перестраховочные) организации, их филиалы, добровольные накопительные пенсионные фонды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z915" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z915" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ с образцами подписей, оформленный в соответствии с параграфом 1 главы 3 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z916" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z916" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию документа (документов), удостоверяющего (удостоверяющих) личность лица (лиц), уполномоченного (уполномоченных) подписывать платежные документы при совершении операций, связанных с ведением текущего счета клиента (распоряжением деньгами на текущем счете) в соответствии с документом с образцами подписей, оформленным в соответствии с параграфом 1 главы 3 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z917" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z917" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию решения суда либо общего собрания акционеров о ликвидации банка, страховой (перестраховочной) организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z918" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z918" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию решения уполномоченного органа о назначении ликвидационной комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z919" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z919" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию решения уполномоченного органа о лишении лицензии на проведение банковских и иных операций либо на право осуществления страховой деятельности (деятельности по перестрахованию);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z920" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z920" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) иностранные дипломатические и консульские представительства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z921" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z921" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ с образцами подписей, оформленный в соответствии с параграфом 1 главы 3 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z922" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z922" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию документа (документов), удостоверяющего (удостоверяющих) личность лица (лиц), уполномоченного (уполномоченных) подписывать платежные документы при совершении операций, связанных с ведением текущего счета клиента (распоряжением деньгами на текущем счете) в соответствии с документом с образцами подписей, оформленным в соответствии с параграфом 1 главы 3 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z923" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z923" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию ноты о подтверждении регистрации дипломатического и консульского представительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z924" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z924" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не требуется представление документов, указанных в настоящем пункте, в случае их получения банком из информационных систем государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции постановления Правления Национального Банка РК от 17.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Национального Банка РК от 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="81"/>
+    <w:bookmarkStart w:name="z68" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. При открытии физическим лицам-резидентам Республики Казахстан по их требованию текущего счета для зачисления пособий и социальных выплат, выплачиваемых из государственного бюджета и (или) Государственного фонда социального страхования клиент представляет в банк:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z935" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z935" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z936" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z936" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заявление, содержащее назначение текущего счета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z937" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z937" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования настоящего пункта не распространяются на случай, предусмотренный частью второй пункта 5 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4574,150 +4736,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z716" w:id="85"/>
+    <w:bookmarkStart w:name="z716" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27-1. При открытии физическим лицам-резидентам Республики Казахстан – получателям алиментов (денег, предназначенных на содержание несовершеннолетних и нетрудоспособных совершеннолетних детей) текущего счета для зачисления алиментов (денег, предназначенных на содержание несовершеннолетних и нетрудоспособных совершеннолетних детей), клиент представляет в банк:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z951" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z951" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность получателя алиментов (денег, предназначенных на содержание несовершеннолетних и нетрудоспособных совершеннолетних детей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z952" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z952" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заявление, содержащее назначение текущего счета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z953" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z953" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) копию судебного акта о взыскании алиментов (денег, предназначенных на содержание несовершеннолетних и нетрудоспособных совершеннолетних детей) или нотариально удостоверенного соглашения об уплате алиментов (денег, предназначенных на содержание несовершеннолетних и нетрудоспособных совершеннолетних детей), заключенное в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о браке (супружестве) и семье.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4756,131 +4918,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="89"/>
+    <w:bookmarkStart w:name="z69" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Для открытия текущего счета, предназначенного для зачисления жилищных выплат и осуществления платежей на цели в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 101-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о жилищных отношениях, клиент представляет в банк:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z926" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z926" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z927" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z927" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заявление, содержащее назначение текущего счета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z928" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z928" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) справку о получателе текущих жилищных выплат (для представления в банк) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4975,51 +5137,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам № 1727 либо </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам № 49.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5092,70 +5254,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z720" w:id="93"/>
+    <w:bookmarkStart w:name="z720" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28-2. При открытии индивидуальным предпринимателем или юридическим лицом текущего счета для зачисления компенсации инвестиционных затрат клиент представляет в банк документы, установленные подпунктами 2), 3) и 4) пункта 26 Правил, а также договор финансирования под уступку денежного требования, договор концессии и (или) договор государственно-частного партнерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5174,150 +5336,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z721" w:id="94"/>
+    <w:bookmarkStart w:name="z721" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28-3. Для открытия текущего счета в целях зачисления денег по расходам на управление объектом кондоминиума и содержания общего имущества объекта кондоминиума клиент представляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z722" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z722" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) физическое лицо-резидент Республики Казахстан и физическое лицо-нерезидент Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z723" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z723" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z724" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z724" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявление, содержащее назначение текущего счета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z725" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z725" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нотариально удостоверенную доверенность на открытие текущего счета и (или) распоряжение деньгами по нему;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) юридическое лицо-резидент Республики Казахстан, представляет в банк заявление, содержащее назначение текущего счета и документы, предусмотренные подпунктом 3) пункта 26 Правил.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5354,130 +5516,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 16.12.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z938" w:id="99"/>
+    <w:bookmarkStart w:name="z938" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28-4. При открытии текущего счета для зачисления денег должника, погашения текущих расходов и удовлетворения требований кредиторов в процедуре судебного банкротства финансовый управляющий представляет в банк:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z939" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z939" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z940" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z940" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приказ уполномоченного органа в сфере государственного управления по восстановлению платежеспособности и банкротства граждан Республики Казахстан о назначении его финансовым управляющим на проведение процедуры судебного банкротства в отношении должника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z941" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z941" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определение суда о возбуждении дела о применении процедуры восстановления платежеспособности или процедуры судебного банкротства в отношении должника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5496,150 +5658,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z946" w:id="103"/>
+    <w:bookmarkStart w:name="z946" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28-5. При открытии текущего счета для зачисления материальной помощи, предоставляемой в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 4 статьи 112 Социального кодекса Республики Казахстан, получатель материальной помощи представляет в банк:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z947" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z947" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z948" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z948" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию решения региональной комиссии по вопросам занятости населения о включении в региональную квоту приема переселенцев или кандасов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z949" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию социального контракта о предоставлении государственной поддержки по содействию добровольному переселению для повышения мобильности рабочей силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5658,70 +5818,212 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="107"/>
+    <w:bookmarkStart w:name="z956" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-6. При открытии физическим лицом текущего счета для осуществления деятельности в рамках специального налогового режима для самозанятых клиент (гражданин, кандас) предоставляет в банк:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z957" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, удостоверяющий личность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z958" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заявление об открытии счета для самозанятого с применением специального налогового режима в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 28-6 в соответствии с постановлением Правления Национального Банка РК от 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Для открытия физическим лицом-представителем (далее – представитель) текущего счета на имя определенного третьего лица (физического лица-клиента) представитель представляет в банк:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность клиента;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5832,70 +6134,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="108"/>
+    <w:bookmarkStart w:name="z138" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29-1. Для открытия текущего счета в режиме эскроу-счет физическое или юридическое лицо представляет документы, предусмотренные Правилами для открытия текущего счета физическому или юридическому лицу, а также нотариально удостоверенную доверенность на право открытия текущего счета, предоставленную доверителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается открытие текущего счета в режиме эскроу-счет на основании трехстороннего договора между банком, лицом, открывающим эскроу-счет, и лицом, на имя которого открывается эскроу-счет. В этом случае представление доверенности, предусмотренной в части первой настоящего пункта не требуется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5932,70 +6234,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="109"/>
+    <w:bookmarkStart w:name="z212" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29-2. При открытии банковского счета клиенту дистанционным способом допускается открытие физическому лицу-резиденту Республики Казахстан текущего счета без представления клиентом документа, удостоверяющего личность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6014,458 +6316,458 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="110"/>
+    <w:bookmarkStart w:name="z71" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Открытие сберегательных счетов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по договору банковского вклада</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z72" w:id="111"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z72" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. При открытии сберегательного счета по договору банковского вклада допускается внесение денег (вклада) на имя самого вкладчика либо на имя определенного третьего лица, которые в дальнейшем будут являться клиентами банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z73" w:id="112"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z73" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. После заключения договора банковского вклада банк по требованию вкладчика выдает ему документ, удостоверяющий сделанный вклад (вкладной документ), оформляемый на имя клиента банка. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выдача вкладного документа производится на условиях, определенных банком. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="113"/>
+    <w:bookmarkStart w:name="z74" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Для открытия сберегательного счета вкладчик-клиент представляет в банк:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z859" w:id="114"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z859" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) физические лица-резиденты Республики Казахстан, физические лица-нерезиденты Республики Казахстан и индивидуальные предприниматели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z860" w:id="115"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z860" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z861" w:id="116"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z861" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) частные нотариусы, частные судебные исполнители, адвокаты и профессиональные медиаторы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z862" w:id="117"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z862" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z863" w:id="118"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z863" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ с образцами подписей, оформленный в соответствии с параграфом 1 главы 3 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z864" w:id="119"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z864" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) юридические лица-резиденты Республики Казахстан и их филиалы и представительства, юридические лица-нерезиденты Республики Казахстан, осуществляющие деятельность в Республике Казахстан через филиал и представительство:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z865" w:id="120"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z865" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ с образцами подписей, оформленный в соответствии с параграфом 1 главы 3 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z866" w:id="121"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z866" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию документа (документов), удостоверяющего (удостоверяющих) личность лица (лиц), уполномоченного (уполномоченных) подписывать платежные документы при совершении операций, связанных с ведением сберегательного счета клиента (распоряжением деньгами на сберегательном счете) в соответствии с документом с образцами подписей, оформленным в соответствии с параграфом 1 главы 3 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z867" w:id="122"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z867" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документы, подтверждающие полномочия руководителя филиала или представительства общественного или религиозного объединения, избранного (назначенного) в порядке, предусмотренном уставом общественного или религиозного объединения и положением о его филиале или представительстве (для филиалов и представительств общественных и религиозных объединений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z868" w:id="123"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z868" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию доверенности, выданной юридическим лицом руководителю филиала или представительства (для филиалов и представительств иных организационно-правовых форм юридических лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z869" w:id="124"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z869" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) юридические лица-нерезиденты Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z870" w:id="125"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z870" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ с образцами подписей, оформленный в соответствии с параграфом 1 главы 3 Правил, или документы, подтверждающие полномочия представителей юридического лица-нерезидента по распоряжению счетом и содержащие образцы подписей таких уполномоченных представителей, при условии, что данные документы нотариально удостоверены и (или) легализованы, и (или) апостилированы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z871" w:id="126"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z871" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оригинал или нотариально удостоверенную копию выписки из торгового реестра либо другой документ аналогичного характера, содержащий информацию об органе, зарегистрировавшем юридическое лицо-нерезидента, регистрационном номере, дате и месте регистрации, в установленном порядке заверенные переводом на казахский или русский язык, и, в случае необходимости, легализованные либо апостилированные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z872" w:id="127"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z872" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию документа (документов), удостоверяющего (удостоверяющих) личность лица (лиц), уполномоченного (уполномоченных) подписывать платежные документы при совершении операций, связанных с ведением сберегательного счета клиента (распоряжением деньгами на сберегательном счете) в соответствии с документом с образцами подписей, оформленным в соответствии с параграфом 1 главы 3 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z873" w:id="128"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z873" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не требуется представление документов, указанных в настоящем пункте, в случае их получения банком из информационных систем государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6484,170 +6786,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z727" w:id="129"/>
+    <w:bookmarkStart w:name="z727" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-1. Для открытия сберегательного счета в целях накопления денег на капитальный ремонт общего имущества объекта кондоминиума вкладчик-клиент представляет в банк:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z728" w:id="130"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z728" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) физическое лицо - лицо-резидент Республики Казахстан и физическое лицо-нерезидент Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z729" w:id="131"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z729" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z730" w:id="132"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z730" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявление, содержащее назначение сберегательного счета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z731" w:id="133"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z731" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нотариально удостоверенная доверенность на открытие сберегательного счета и (или) распоряжение деньгами по нему;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z732" w:id="134"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z732" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) юридическое лицо-резидент Республики Казахстан, представляет в банк заявление, содержащее назначение сберегательного счета и документы, предусмотренные подпунктом 3) пункта 32 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6666,230 +6968,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 16.12.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="135"/>
+    <w:bookmarkStart w:name="z75" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Для открытия сберегательного счета на имя определенного третьего лица-клиента вкладчик представляет в банк: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z875" w:id="136"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z875" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) физическое лицо:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z876" w:id="137"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z876" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, удостоверяющий личность вкладчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z877" w:id="138"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z877" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нотариально удостоверенную доверенность на право открытия сберегательного счета и (или) распоряжения деньгами, находящимися на сберегательном счете;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z878" w:id="139"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z878" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для несовершеннолетних лиц-клиентов, не достигших шестнадцати лет – свидетельство о рождении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z879" w:id="140"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z879" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) юридическое лицо, его филиалы и представительства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z880" w:id="141"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z880" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нотариально удостоверенную доверенность на право открытия сберегательного счета и (или) распоряжения деньгами, находящимися на сберегательном счете;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z881" w:id="142"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z881" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию документа (документов), удостоверяющего (удостоверяющих) личность лица (лиц), уполномоченного (уполномоченных) подписывать платежные документы при совершении операций, связанных с ведением сберегательного счета клиента (распоряжением деньгами на сберегательном счете) в соответствии с документом с образцами подписей, оформленным в соответствии с параграфом 1 главы 3 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z882" w:id="143"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z882" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не требуется представление документов, указанных в настоящем пункте, в случае их получения банком из информационных систем государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6908,70 +7210,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="144"/>
+    <w:bookmarkStart w:name="z141" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33-1. Для открытия сберегательного счета в режиме эскроу-счет физическое или юридическое лицо представляет документы, предусмотренные Правилами для открытия сберегательного счета физическому или юридическому лицу, а также нотариально удостоверенную доверенность на право открытия сберегательного счета, предоставленную доверителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается открытие сберегательного счета в режиме эскроу-счет на основании трехстороннего договора между банком, лицом, открывающим эскроу-счет, и лицом, на имя которого открывается эскроу-счет. В этом случае представление доверенности, предусмотренной в части первой настоящего пункта не требуется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7008,204 +7310,204 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="145"/>
+    <w:bookmarkStart w:name="z76" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Представление доверенности не требуется представителю юридического лица, уполномоченному открывать банковские счета в соответствии с учредительными документами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Представление доверенности не требуется физическому лицу, уполномоченному открывать банковские счета в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (родителям или иным законным представителям).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="146"/>
+    <w:bookmarkStart w:name="z77" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. При открытии сберегательного счета на основании договора об образовательном накопительном вкладе, заключенного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Государственной образовательной накопительной системе, клиент представляет в банк:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заявление, содержащее назначение текущего счета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="147"/>
+    <w:bookmarkStart w:name="z239" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35-1. При открытии банковского счета клиенту дистанционным способом допускается открытие физическому лицу-резиденту Республики Казахстан сберегательного счета без представления клиентом документа, удостоверяющего личность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7224,93 +7526,93 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="148"/>
+    <w:bookmarkStart w:name="z78" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Открытие текущих счетов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>частного нотариуса по договору банковского счета</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>для хранения денег, принимаемых частным нотариусом в депозит</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z79" w:id="149"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z79" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Для хранения денег, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7345,52 +7647,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса, от должника для передачи кредитору (далее – депонент) банк открывает нотариусу текущий счет (далее – депозит нотариуса) на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>договора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> банковского счета. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z80" w:id="150"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z80" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Договор банковского счета, предусмотренный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7405,51 +7707,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, содержит сведения, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, а также:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) условия и порядок выдачи денег с депозита нотариуса, предусматривающие выдачу наличных денег депоненту-физическому лицу или перевод денег с депозита нотариуса на банковский счет депонента-физического либо юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7460,70 +7762,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порядок распоряжения деньгами, находящимися на депозите нотариуса, предусматривающий выдачу или перевод банком денег с депозита нотариуса депоненту при соблюдении требований настоящего параграфа, а также исполнение распоряжения нотариуса, определенного совместным решением территориальных органа юстиции и нотариальной палаты, в случаях приостановления или прекращения действия лицензии нотариуса, на депозит которого внесены деньги;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок оплаты должником вознаграждения банку, в котором открыт депозит нотариуса, при внесении денег на депозит нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="151"/>
+    <w:bookmarkStart w:name="z81" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Для открытия депозита нотариуса нотариус представляет в банк: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7634,268 +7936,268 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="152"/>
+    <w:bookmarkStart w:name="z82" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Внесение денег на депозит нотариуса в банк осуществляется должником путем взноса наличными деньгами либо в безналичном порядке при представлении в банк документа, адресованного банку, содержащего согласие нотариуса на внесение денег на депозит, подписанного нотариусом и заверенного печатью нотариуса (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z83" w:id="153"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z83" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Временные сберегательные счета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z84" w:id="154"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z84" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Для вновь создаваемого юридического лица, в том числе для вновь создаваемой политической партии, банк открывает временный сберегательный счет на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>договора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> банковского вклада (условный вклад).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z85" w:id="155"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z85" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Временный сберегательный счет открывается в тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z86" w:id="156"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z86" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. По временному сберегательному счету совершаются операции, связанные с формированием уставного капитала вновь создаваемого юридического лица либо финансированием создания политической партии, в том числе организации проведения учредительного съезда (конференции), и оплатой услуг банка, оказываемых им по договору банковского вклада, что предусматривается в договоре банковского вклада. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z87" w:id="157"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z87" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Для открытия временного сберегательного счета клиент представляет в банк:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z248" w:id="158"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z248" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявление на открытие временного сберегательного счета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z249" w:id="159"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z249" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию протокола учредителей создаваемого юридического лица  о назначении физического лица, уполномоченного на открытие и закрытие временного сберегательного счета, и документ, удостоверяющий его личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z250" w:id="160"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z250" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       документ с образцами подписей, оформленный в соответствии  с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>параграфом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> главы 3 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию документа (документов), удостоверяющего (удостоверяющих) личность лица (лиц) уполномоченного (уполномоченных) подписывать платежные документы при совершении операций, связанных с ведением временного сберегательного счета в соответствии с документом с образцами подписей, оформленным в соответствии с параграфом 1 главы 3 Правил.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7932,160 +8234,160 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="161"/>
+    <w:bookmarkStart w:name="z88" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. После прохождения государственной регистрации банк открывает юридическому лицу текущий счет в порядке, определенном Правилами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z89" w:id="162"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z89" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. В случае непрохождения юридическим лицом государственной регистрации банк по заявлению физического лица, уполномоченного на открытие и закрытие временного сберегательного счета, осуществляет возврат денег учредителям либо физическим лицам, по инициативе которых создается политическая партия, и закрывает временный сберегательный счет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z90" w:id="163"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z90" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Ведение банковских счетов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Параграф 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z92" w:id="164"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z92" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Юридические лица, их филиалы или представительства, не относящиеся к субъектам частного предпринимательства, а также частные судебные исполнители, частные нотариусы представляют в банк документ с образцами подписей по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, составленный на казахском и русском языках, в котором содержится образец оттиска печати.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Юридические лица, их филиалы или представительства, относящиеся к субъектам частного предпринимательства, крестьянские (фермерские) хозяйства, адвокаты и профессиональные медиаторы представляют в банк документ с образцами подписей по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8160,70 +8462,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="165"/>
+    <w:bookmarkStart w:name="z93" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. В документах с образцами подписей, представляемых юридическими лицами, их филиалами или представительствами, правом первой подписи обладает руководитель и (или) другие уполномоченные им лица. Право второй подписи предоставляется главному бухгалтеру и (или) другим уполномоченным лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Данные полномочия предоставляются на основании учредительных документов либо приказов руководителей соответствующих юридических лиц, филиалов или представительств либо документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8356,70 +8658,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="166"/>
+    <w:bookmarkStart w:name="z94" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Если в штате юридического лица, филиала или представительства отсутствуют лица, которым может быть предоставлено право второй подписи, документ принимается банком с образцом только первой подписи, о чем делается соответствующая запись в данном документе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8502,90 +8804,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="167"/>
+    <w:bookmarkStart w:name="z97" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Не допускается принимать образцы оттиска печатей, предназначенных для специальных целей ("отдел кадров", "для пакета" и других).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z98" w:id="168"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z98" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. В графе "Отметки банка" документа с образцами подписей уполномоченное лицо банка, за исключением Национального Банка Республики Казахстан (далее – Национальный Банк), указывает данные документов, удостоверяющих личность лиц, имеющих право первой либо первой и второй подписи и иные сведения, определенные банком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8604,70 +8906,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="169"/>
+    <w:bookmarkStart w:name="z99" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Подлинность подписей лиц, внесенных в документ с образцами подписей, подтверждает уполномоченное лицо банка при личном присутствии лиц, образцы подписей которых содержатся в документе с образцами подписей, за исключением случаев представления юридическими лицами, их филиалами и представительствами, индивидуальными предпринимателями, частными нотариусами, частными судебными исполнителями, адвокатами, профессиональными медиаторами, крестьянскими (фермерскими) хозяйствами в банк документа с образцами подписей, удостоверенного нотариально.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае предоставления юридическими лицами-нерезидентами Республики Казахстан документов, подтверждающих полномочия представителей юридического лица-нерезидента по распоряжению счетом с правом подписания платежных документов, подлинность подписей подтверждается при нотариальном удостоверении или апостилировании (легализации) документов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8722,110 +9024,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="170"/>
+    <w:bookmarkStart w:name="z100" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. В случае временного предоставления клиентом права подписи другому (другим) лицу (лицам) оформляется временный документ с соответствующими образцами подписей в порядке, определенном настоящим параграфом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z883" w:id="171"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z883" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54-1. При передаче исполнительного производства в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей", частный судебный исполнитель, которому передано исполнительное производство, для распоряжения деньгами представляет документ с соответствующими образцами подписей в порядке, определенном настоящим параграфом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8844,110 +9146,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="172"/>
+    <w:bookmarkStart w:name="z101" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. В случае переименования юридического лица, утери или износа печати допускается предоставление клиенту необходимого срока для изготовления новой печати. В период изготовления печати банком и клиентом устанавливается порядок оформления платежных документов без печати клиента в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>договором</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> банковского обслуживания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z102" w:id="173"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z102" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Необходимое количество экземпляров документов с образцами подписей, представляемых клиентом, определяется банком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Один из экземпляров постоянно находится у операционного работника банка, другой – в деле клиента банка. Остальные экземпляры хранятся в порядке, установленном банком. Положение настоящей части не распространяется на случаи, когда дело клиента в банке сформировано в электронном виде и ведется электронное досье.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8984,70 +9286,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="174"/>
+    <w:bookmarkStart w:name="z103" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. При замене хотя бы одного образца подписи либо образца оттиска печати в банк представляется новый документ с образцами подписей, оформленный в порядке, определенном в настоящем параграфе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9066,70 +9368,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="175"/>
+    <w:bookmarkStart w:name="z104" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Допускается оформление документа с образцами подписей, состоящего из документов, оформленных на каждое уполномоченное лицо по отдельности либо на несколько уполномоченных лиц, при условии представления в банк письменного заявления клиента о принятии таких документов в качестве одного документа с образцами подписей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9148,273 +9450,253 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="176"/>
+    <w:bookmarkStart w:name="z105" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Выдача выписок по банковским счетам осуществляется банком в соответствии с договором банковского обслуживания. Допускается предоставление банком услуги по передаче (доставке) клиенту выписки по банковскому счету электронным способом либо нарочным, если это предусмотрено договором банковского обслуживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z106" w:id="177"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z106" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. При ведении банком банковских счетов клиентов, переданных ему другим банком в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьями 60-1</w:t>
+        <w:t>статьями 68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>61-2</w:t>
+        <w:t>97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>61-11</w:t>
+        <w:t>98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>61-12</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках и банковской деятельности) банк присваивает указанным банковским счетам новые индивидуальные идентификационные коды и уведомляет налоговые органы в порядке, определенном </w:t>
+        <w:t>106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках и банковской деятельности), банк присваивает указанным банковским счетам новые индивидуальные идентификационные коды и уведомляет налоговые органы в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 55 Налогового кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 60 - в редакции постановления Правления Национального Банка РК от 17.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 94</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 60 - в редакции постановления Правления Национального Банка РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="178"/>
+    <w:bookmarkStart w:name="z107" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Приостановление расходных операций по банковским счетам или арест денег, находящихся на банковском счете, осуществляется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9496,61 +9778,81 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьей 51</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Закона о банках и банковской деятельности, статьей 13 Закона о ПОДФТ, </w:t>
+        <w:t>статьей 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о банках и банковской деятельности, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОДФТ, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -9589,453 +9891,433 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27 Закона о платежах и платежных системах на основании решений и (или) распоряжений уполномоченных государственных органов или должностных лиц о приостановлении расходных операций по банковскому счету клиента или актов о наложении ареста на деньги, находящиеся на банковском счете клиента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 61 - в редакции постановления Правления Национального Банка РК от 17.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 94</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 61 - в редакции постановления Правления Национального Банка РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="179"/>
+    <w:bookmarkStart w:name="z108" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. При поступлении в банк решения и (или) распоряжения уполномоченного государственного органа или должностного лица о приостановлении расходных операций по банковскому счету клиента банк осуществляет проверку соответствия реквизитов банка и его клиента реквизитам, указанным в решении и (или) распоряжении уполномоченного государственного органа или должностного лица о приостановлении расходных операций по банковскому счету клиента, после чего приостанавливает расходные операции по банковскому счету клиента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z109" w:id="180"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z109" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Банк возвращает в течение трех операционных дней решение и (или) распоряжение уполномоченного государственного органа или должностного лица о приостановлении расходных операций по банковскому счету клиента соответствующему уполномоченному государственному органу или должностному лицу без исполнения по одному из следующих оснований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z885" w:id="181"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z885" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) в случае несоответствия реквизитов банка и его клиента реквизитам, указанным в решении и (или) распоряжении уполномоченного государственного органа или должностного лица о приостановлении расходных операций по банковскому счету клиента, в соответствии с </w:t>
-[...29 lines deleted...]
-        <w:t>статьями 60-1</w:t>
+      1) в случае несоответствия реквизитов банка и его клиента реквизитам, указанным в решении и (или) распоряжении уполномоченного государственного органа или должностного лица о приостановлении расходных операций по банковскому счету клиента, в соответствии с Правилами осуществления безналичных платежей и (или) переводов денег на территории Республики Казахстан, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 208, зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 14419 (далее – Правила осуществления безналичных платежей), за исключением случаев их несоответствия реквизитам, указанным в ранее предъявленных решениях и (или) распоряжениях уполномоченного государственного органа или должностного лица о приостановлении расходных операций по банковскому счету клиента в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>61-2</w:t>
+        <w:t>97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>61-11</w:t>
+        <w:t>98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>61-12</w:t>
+        <w:t>106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о банках и банковской деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z886" w:id="182"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z886" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) если распоряжение органа государственных доходов о приостановлении расходных операций по банковским счетам клиента оформлено и представлено по форме, не соответствующей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 8 февраля 2018 года № 145 "Об утверждении форм распоряжений", зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 16533;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z887" w:id="183"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z887" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) если распоряжение уполномоченного органа или его территориальных органов о приостановлении расходных операций по текущему счету частного судебного исполнителя, предназначенному для хранения взысканных сумм в пользу взыскателей оформлено по форме, не соответствующей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 14 сентября 2020 года № 354 "Об утверждении Правил приостановления расходных операций по текущему счету, предназначенному для хранения взысканных сумм в пользу взыскателей, частного судебного исполнителя, действие лицензии которого приостановлено или прекращено либо которого лишили лицензии, а также исключили из членов Республиканской палаты и формы распоряжения", зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 21209;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z888" w:id="184"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z888" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) в случае если решение и (или) распоряжение уполномоченного государственного органа или должностного лица о приостановлении расходных операций предъявлено к банковскому счету клиента, по которому не допускается приостановление расходных операций в соответствии с частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27 Закона о платежах и платежных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z889" w:id="185"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z889" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) в случае если решение и (или) распоряжение уполномоченного государственного органа или должностного лица о приостановлении расходных операций по банковскому счету клиента предъявлено к текущему счету частного судебного исполнителя, предназначенному для хранения взысканных сумм в пользу взыскателей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z890" w:id="186"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z890" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положение подпункта 5) пункта 63 Правил не распространяется на распоряжения уполномоченных органов в сфере обеспечения исполнения исполнительных документов, его территориальных органов, о приостановлении расходных операций по текущему счету, предназначенному для хранения взысканных сумм в пользу взыскателей, частного судебного исполнителя, действие лицензии которого приостановлено или прекращено либо которого лишили лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10077,107 +10359,127 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z955" w:id="187"/>
+    <w:bookmarkStart w:name="z955" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63-1. Банки осуществляют отказ или приостановление исполнения указания и (или) расходных операций по банковскому счету, блокирование сумм денег на банковском счете при выявлении платежной транзакции с признаками мошенничества в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 25-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о платежах и платежных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10196,88 +10498,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="188"/>
+    <w:bookmarkStart w:name="z110" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Ведение депозита нотариуса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z111" w:id="189"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z111" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Выдача денег с депозита нотариуса осуществляется в порядке, предусмотренном Правилами и (или) договором банковского счета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) физическому лицу – наличными деньгами либо путем перевода денег на банковский счет депонента;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10288,90 +10590,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) юридическому лицу – путем перевода денег с депозита нотариуса на банковский счет депонента.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Выдача наличных денег с депозита нотариуса осуществляется банком депоненту на основании заявления нотариуса, содержащего фамилию, имя, отчество (при его наличии), дату рождения депонента-физического лица, cумму денег, подлежащую выплате депоненту, индивидуальный идентификационный код депозита нотариуса. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="190"/>
+    <w:bookmarkStart w:name="z112" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Перевод денег с депозита нотариуса осуществляется банком депоненту на основании заявления нотариуса, содержащего фамилию, имя отчество (при его наличии) депонента-физического лица или наименование депонента-юридического лица и его указания, представленного в банк в порядке, определенном Правилами осуществления безналичных платежей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z113" w:id="191"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z113" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Для выдачи либо перевода денег с депозита нотариуса депонент представляет в банк заявление нотариуса и следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копию документа, подтверждающего внесение денег должником на депозит нотариуса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10382,70 +10684,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при выдаче наличных денег с депозита нотариуса – заявление депонента о выдаче денег, подлинность подписи на котором нотариально свидетельствуется нотариусом, открывшим данный депозит, с указанием реквизитов документа, удостоверяющего личность депонента-физического лица, и наименования документа, подтверждающего право депонента на получение денег с депозита нотариуса, и документ, удостоверяющий личность депонента-физического лица;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) при переводе денег с депозита нотариуса – копию документа, удостоверяющего личность для депонента-физического лица, либо документа, подтверждающего факт прохождения государственной регистрации (перерегистрации) для депонента-юридического лица. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="192"/>
+    <w:bookmarkStart w:name="z114" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Возврат денег лицу, внесшему их на условиях депозита на имя нотариуса, осуществляется банком на основании вступившего в законную силу решения суда либо заявления нотариуса, содержащего фамилию, имя, отчество (при его наличии), дату рождения должника-физического лица или наименование должника-юридического лица с приложением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копии квитанции о взносе должником денег на депозит нотариуса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10456,149 +10758,149 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заявления о согласии лица, в пользу которого внесены деньги (депонента) на возврат денег лицу, внесшему их в депозит (должнику), подлинность подписи на котором нотариально свидетельствуется нотариусом;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заявления должника о возврате ему денег, подлинность подписи на котором нотариально свидетельствуется нотариусом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="193"/>
+    <w:bookmarkStart w:name="z115" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. В случаях приостановления или прекращения действия лицензии нотариуса деньги, размещенные на депозите нотариуса, на основании совместного решения территориальных органа юстиции и нотариальной палаты переводятся на депозит другого нотариуса, определенного в совместном решении территориальных органа юстиции и нотариальной палаты, а депозит нотариуса закрывается банком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z116" w:id="194"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z116" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Документы, устанавливающие задолженность должника перед кредиторами, а также документы, подтверждающие внесение денег должником на депозит нотариуса, передаются нотариусу, определенному в совместном решении территориальных органа юстиции и нотариальной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z117" w:id="195"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z117" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Нотариус, определенный совместным решением территориальных органа юстиции и нотариальной палаты, для перевода денег представляет в банк платежное поручение и прилагает совместное решение территориальных органа юстиции и нотариальной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z118" w:id="196"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z118" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Закрытие банковских счетов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z119" w:id="197"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z119" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Закрытие банковского счета осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z930" w:id="198"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z930" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) на основании заявления клиента в любое время, если иное не предусмотрено договором банковского обслуживания и (или) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10633,91 +10935,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О реабилитации и банкротстве", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 12-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственно-частном партнерстве";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z931" w:id="199"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z931" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) самостоятельно банком в случаях прекращения действия либо отказа от исполнения договора банковского счета или договора банковского вклада в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о платежах и платежных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10756,110 +11058,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="200"/>
+    <w:bookmarkStart w:name="z120" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73. При закрытии банковского счета деньги, оставшиеся на банковском счете клиента, выдаются клиенту либо по его указанию переводятся на другой банковский счет в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>договором</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> банковского обслуживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z121" w:id="201"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z121" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. При закрытии банковского счета клиента банк аннулирует индивидуальный идентификационный код.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При незаключении договора банковского счета в случае, предусмотренном частью третьей пункта 1 статьи 27 Закона о платежах и платежных системах, банк аннулирует индивидуальный идентификационный код в сроки, установленные внутренними правилами банка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10916,90 +11218,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="202"/>
+    <w:bookmarkStart w:name="z122" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       75. В деле клиента указывается основание закрытия банковского счета. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z123" w:id="203"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z123" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Не допускается закрытие банковского счета при наличии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) неисполненных требований к банковскому счету, в том числе решений и (или) распоряжений уполномоченных государственных органов или должностных лиц о приостановлении расходных операций по банковскому счету клиента, а также актов о наложении ареста на деньги, находящиеся на банковском счете клиента, за исключением случаев закрытия банковского счета в связи с:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11158,90 +11460,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о ПОДФТ и (или) международными договорами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="204"/>
+    <w:bookmarkStart w:name="z124" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       77. При закрытии банковского счета клиента банк уведомляет органы государственных доходов в порядке, случаях и сроки, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 55 Налогового кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11280,110 +11582,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="205"/>
+    <w:bookmarkStart w:name="z125" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       78. Закрытие временного сберегательного счета осуществляется банком в порядке, установленном настоящей главой. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z126" w:id="206"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z126" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       79. Закрытие банковского счета государственного учреждения, финансируемого из государственного бюджета, открытого в банке на основании разрешения центрального </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>уполномоченного органа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по исполнению бюджета, осуществляется в случае отзыва разрешения либо по истечении срока его действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11449,378 +11751,378 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам открытия, ведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и закрытия банковских счетов клиентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z734" w:id="207"/>
+    <w:bookmarkStart w:name="z734" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Единая структура номера банковского счета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции постановления Правления Национального Банка РК от 30.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 16.12.2020).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z735" w:id="208"/>
+    <w:bookmarkStart w:name="z735" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Единая структура номера банковского счета клиента банка, филиала банка-нерезидента Республики Казахстан имеет фиксированную длину в двадцать разрядов KZССБББХХХХХХХХХХХХХ, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z736" w:id="209"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z736" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) первый и второй разряды – код Республики Казахстан. Используется международный код KZ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z737" w:id="210"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z737" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) третий и четвертый разряды – контрольный разряд, предназначенный для контроля, обеспечения достоверности номера банковского счета клиента банка, филиала банка-нерезидента Республики Казахстан и правильности его указания в платежных и иных документах банка, филиала банка-нерезидента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z738" w:id="211"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z738" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) пятый, шестой и седьмой разряды – код банка, филиала банка-нерезидента Республики Казахстан. Код банка, филиала банка-нерезидента Республики Казахстан присваивается Национальным Банком Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z739" w:id="212"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z739" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разряды с восьмого по двадцатый – внутрибанковский номер банковского счета клиента банка, филиала банка-нерезидента Республики Казахстан, который является уникальным в информационной (операционной и иной) системе одного банка, филиала банка-нерезидента Республики Казахстан и обеспечивает однозначную идентификацию клиента банка, филиала банка-нерезидента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z740" w:id="213"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z740" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разряды внутрибанковского номера банковского счета клиента банка, филиала банка-нерезидента Республики Казахстан используются по усмотрению банка, филиала банка-нерезидента Республики Казахстан. Свободные знаки обозначаются нулями и располагаются в неиспользуемых разрядах слева перед номером. В нумерации банковских счетов используются цифровые или буквенно-цифровые символы латинского алфавита, за исключением букв "І", "Q", "O". При наличии буквенных символов во внутрибанковском номере банковского счета клиента банка, филиала банка-нерезидента Республики Казахстан расчет контрольного разряда производится с использованием таблицы конвертирования буквенных символов в цифровые, предусмотренной настоящим приложением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z741" w:id="214"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z741" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В целях упрощения визуального восприятия номера банковского счета клиента банка, филиала банка-нерезидента Республики Казахстан допускается указание в платежных и иных документах на бумажном носителе номера банковского счета клиента банка, филиала банка-нерезидента Республики Казахстан, состоящего из четырехзначных символов, разделенных промежутком, в следующем виде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z742" w:id="215"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z742" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       KZСС БББХ ХХХХ ХХХХ ХХХХ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z743" w:id="216"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z743" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В платежных и иных документах, оформленных в электронном виде, номер банковского счета клиента банка, филиала банка-нерезидента Республики Казахстан указывается в виде непрерывной последовательности знаков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z744" w:id="217"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z744" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица конвертирования буквенных символов в цифровые</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z745" w:id="218"/>
+          <w:bookmarkStart w:name="z745" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A=10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="218"/>
+          <w:bookmarkEnd w:id="222"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11908,80 +12210,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z750" w:id="219"/>
+          <w:bookmarkStart w:name="z750" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>B=11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
+          <w:bookmarkEnd w:id="223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12069,80 +12371,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z755" w:id="220"/>
+          <w:bookmarkStart w:name="z755" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>C=12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="224"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12230,80 +12532,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z760" w:id="221"/>
+          <w:bookmarkStart w:name="z760" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>D=13</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
+          <w:bookmarkEnd w:id="225"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12391,80 +12693,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z765" w:id="222"/>
+          <w:bookmarkStart w:name="z765" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E=14</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
+          <w:bookmarkEnd w:id="226"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12552,80 +12854,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z770" w:id="223"/>
+          <w:bookmarkStart w:name="z770" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>F=15</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
+          <w:bookmarkEnd w:id="227"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12819,666 +13121,666 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам открытия, ведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и закрытия банковских счетов клиентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z776" w:id="224"/>
+    <w:bookmarkStart w:name="z776" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алгоритм расчета и проверки контрольного разряда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции постановления Правления Национального Банка РК от 30.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 16.12.2020).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z777" w:id="225"/>
+    <w:bookmarkStart w:name="z777" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При расчете контрольного разряда используется международный стандарт (Modulus 97-10, ISO-7064), который предполагает деление числа на 97, полученный остаток от деления вычитается из 98. Если результатом является однозначное число добавляется один предшествующий нуль.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z778" w:id="226"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z778" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пример № 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z779" w:id="227"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z779" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассчитать контрольный разряд банковского счета клиента банка, филиала банка-нерезидента Республики Казахстан KZ СС 123 1234564567891.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z780" w:id="228"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z780" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаг первый: первые четыре символа переносятся на конец номера банковского счета клиента банка, филиала банка-нерезидента Республики Казахстан, кодовое обозначение страны конвертируется на основании таблицы конвертирования буквенных символов в цифровые согласно приложению 1 к Правилам открытия, ведения и закрытия банковских счетов клиентов, вторые два символа обозначаются нулями. Результат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z781" w:id="229"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z781" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123 1234564567891 2035 00.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z782" w:id="230"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z782" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаг второй: полученное выше число делится на 97 и получается остаток от деления 43.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z783" w:id="231"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z783" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаг третий: 98-43=55.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z784" w:id="232"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z784" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контрольный разряд равен 55.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z785" w:id="233"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z785" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер банковского счета клиента KZ 55 123 1234564567891.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z786" w:id="234"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z786" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пример № 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z787" w:id="235"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z787" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассчитать контрольный разряд банковского счета клиента KZ СС 123 1234565678902.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z788" w:id="236"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z788" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаг первый: первые четыре символа переносятся на конец номера банковского счета клиента, кодовое обозначение страны конвертируется на основании таблицы конвертирования буквенных символов в цифровые согласно приложению 1 к Правилам открытия, ведения и закрытия банковских счетов клиентов, вторые два символа обозначаются нулями. Результат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z789" w:id="237"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z789" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123 1234565678902 2035 00.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z790" w:id="238"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z790" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаг второй: полученное выше число делится на 97 и получается остаток от деления, равный 90.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z791" w:id="239"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z791" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаг третий: 98 - 90 = 8.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z792" w:id="240"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z792" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контрольный разряд равен 8, к которому добавляется предшествующий "0".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z793" w:id="241"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z793" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер банковского счета клиента KZ 08 123 1234565678902.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z794" w:id="242"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z794" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При проверке правильности контрольного разряда используется международный стандарт (Modulus 97-10, ISO-7064), предполагающий нахождение остатка от деления числа на 97.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z795" w:id="243"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z795" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Применяя таблицу конвертирования буквенных символов в цифровые согласно приложению 1 к Правилам открытия, ведения и закрытия банковских счетов клиентов, находится остаток от деления номера банковского счета на число 97. При правильном указании номера банковского счета остаток равняется 1 (единице).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z796" w:id="244"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z796" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пример:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z797" w:id="245"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z797" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверить контрольный разряд в номере банковского счета клиента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z798" w:id="246"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z798" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       KZ55 1231 2345 6456 7891</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z799" w:id="247"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z799" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаг первый: первые четыре символа переносятся на конец номера банковского счета клиента, кодовое обозначение страны конвертируется на основании таблицы конвертирования буквенных символов в цифровые согласно приложению 1 к Правилам открытия, ведения и закрытия банковских счетов клиентов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z800" w:id="248"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z800" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1231 2345 6456 7891 2035 55.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z801" w:id="249"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z801" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаг второй: полученное выше число делится на 97. Результат – 1231234564567891203555/97 = 12693139840906094882,010309278351.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z802" w:id="250"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z802" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Из полученного числа выделяется целая часть без округления 12693139840906094882.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z803" w:id="251"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z803" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаг третий: Полученное на втором шаге число умножается на 97 и получается 12693139840906094882 * 97 = 1231234564567891203554.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z804" w:id="252"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z804" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаг четвертый: Из числа, полученного на шаге первом, вычитается число, полученное на шаге третьем. Если результат равен 1 (единице), контрольный разряд рассчитан верно. В данном примере получается 1231234564567891203555 – 1231234564567891203554 = 1. Контрольный разряд 55 верен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13609,68 +13911,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z806" w:id="253"/>
+    <w:bookmarkStart w:name="z806" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қол қою үлгілері бар құжат Документ с образцами подписей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции постановления Правления Национального Банка РК от 30.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16507,68 +16809,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z808" w:id="254"/>
+    <w:bookmarkStart w:name="z808" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қол қою үлгілері бар құжат Документ с образцами подписей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19026,51 +19328,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 августа 2016 года № 207</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="255"/>
+    <w:bookmarkStart w:name="z8" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых постановлений Правления Национального Банка</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -19079,1185 +19381,1185 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>постановлений Правления Национального Банка Республики</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Казахстан, признанных утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z9" w:id="256"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z9" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 2 июня 2000 года № 266 "Об утверждении Правил открытия, ведения и закрытия банковских счетов клиентов в банках Республики Казахстан" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 1199, опубликованное в 2000 году в Бюллетене нормативных правовых актов центральных исполнительных и иных государственных органов Республики Казахстан № 9).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z10" w:id="257"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z10" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 8 октября 2001 года № 382 "Об утверждении изменений в Инструкцию о порядке открытия, ведения и закрытия банковских счетов клиентов в банках Республики Казахстан, утвержденную постановлением Правления Национального Банка Республики Казахстан от 2 июня 2000 года № 266" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 1675, опубликованное в 2001 году в Бюллетене нормативных правовых актов центральных исполнительных и иных государственных органов Республики Казахстан № 40-41).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z11" w:id="258"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z11" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 21 марта 2003 года № 90 "О внесении изменений и дополнений в постановление Правления Национального Банка Республики Казахстан от 2 июня 2000 года № 266 "Об утверждении Инструкции о порядке открытия, ведения и закрытия банковских счетов клиентов в банках Республики Казахстан", зарегистрированное в Министерстве юстиции Республики Казахстан под № 1199" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 2244, опубликованное 6 июня 2003 года в газете "Казахстанская правда" № 163-164 (24103-24104).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z12" w:id="259"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z12" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правления Национального Банка Республики Казахстан от 21 апреля 2003 года № 140 "О признании банковских депозитных сертификатов ценными бумагами и внесении изменения в постановление Правления Национального Банка Республики Казахстан от 2 июня 2000 года № 266 "Об утверждении Инструкции о порядке открытия, ведения и закрытия банковских счетов клиентов в банках Республики Казахстан", зарегистрированное в Министерстве юстиции Республики Казахстан под № 1199" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 2343).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z13" w:id="260"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z13" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 января 2006 года № 2 "О внесении изменений и дополнений в постановление Правления Национального Банка Республики Казахстан от 2 июня 2000 года № 266 "Об утверждении Инструкции о порядке открытия, ведения и закрытия банковских счетов клиентов в банках Республики Казахстан" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 4094, опубликованное 10 марта 2006 года в газете "Юридическая газета" № 42-43 (1022-1023).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z14" w:id="261"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z14" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 18 января 2007 года № 2 "О внесении изменений и дополнения в постановление Правления Национального Банка Республики Казахстан от 2 июня 2000 года № 266 "Об утверждении Правил открытия, ведения и закрытия банковских счетов клиентов в банках Республики Казахстан" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 4534, опубликованное 16 февраля 2007 года в газете "Юридическая газета" № 25 (1228).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z15" w:id="262"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z15" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Национального Банка Республики Казахстан, в которые вносятся изменения, являющегося приложением к постановлению Правления Национального Банка Республики Казахстан от 20 июля 2007 года № 76 "О внесении изменений в некоторые нормативные правовые акты Национального Банка Республики Казахстан по вопросам идентификационных номеров" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 4880, опубликованному 5 сентября 2007 года в газете "Юридическая газета" № 135 (1338).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z16" w:id="263"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z16" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 октября 2007 года № 123 "О внесении дополнений в постановление Правления Национального Банка Республики Казахстан от 2 июня 2000 года № 266 "Об утверждении Правил открытия, ведения и закрытия банковских счетов клиентов в банках Республики Казахстан" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 5128, опубликованное 19 февраля 2008 года в газете "Юридическая газета" № 25 (1425).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z17" w:id="264"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z17" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 23 июня 2008 года № 49 "О внесении дополнений и изменений в постановление Правления Национального Банка Республики Казахстан от 2 июня 2000 года № 266 "Об утверждении Правил открытия, ведения и закрытия банковских счетов клиентов в банках Республики Казахстан" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 5272, опубликованное 26 августа 2008 года в газете "Юридическая газета" № 129 (1529).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z18" w:id="265"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z18" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 9 июля 2009 года № 60 "О внесении изменений и дополнений в постановление Правления Национального Банка Республики Казахстан от 2 июня 2000 года № 266 "Об утверждении Правил открытия, ведения и закрытия банковских счетов клиентов в банках Республики Казахстан" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 5754, опубликованное 4 сентября 2009 года в газете "Юридическая газета" № 134 (1731).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z19" w:id="266"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z19" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня постановлений Правления Национального Банка Республики Казахстан, в которые вносятся изменения и дополнения, являющегося приложением к постановлению Правления Национального Банка Республики Казахстан от 24 августа 2009 года № 85 "О внесении изменений и дополнений в некоторые постановления Правления Национального Банка Республики Казахстан" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 5806, опубликованному 30 октября 2009 года в газете "Юридическая газета" № 166 (1763).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z20" w:id="267"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z20" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня постановлений Правления Национального Банка Республики Казахстан, в которые вносятся изменения и дополнения, являющегося приложением к постановлению Правления Национального Банка Республики Казахстан от 25 сентября 2009 года № 91 "О внесении изменений и дополнений в некоторые постановления Правления Национального Банка Республики Казахстан по вопросам перехода на новую структуру номера банковского счета клиента банка и банковского идентификационного кода" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 5852, опубликованному 4 декабря 2009 года в газете "Юридическая газета" № 186 (1783).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z21" w:id="268"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z21" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Национального Банка Республики Казахстан, в которые вносятся изменения и дополнения, являющегося приложением к постановлению Правления Национального Банка Республики Казахстан от 20 августа 2010 года № 76 "О внесении изменений и дополнений в некоторые нормативные правовые акты Национального Банка Республики Казахстан по вопросам идентификационных номеров" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 6534, опубликованному 4 ноября 2010 года в газете "Казахстанская правда" № 292 (26353).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z22" w:id="269"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z22" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 25 марта 2011 года № 24 "О внесении дополнений в некоторые постановления Правления Национального Банка Республики Казахстан по вопросам осуществления платежей и переводов денег и открытия и ведения банковских счетов" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 6946, опубликованное 28 мая 2011 года в газете "Казахстанская правда" № 170-171 (26591-26592).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z23" w:id="270"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z23" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Национального Банка Республики Казахстан, в которые вносятся изменения, являющегося приложением 1 к постановлению Правления Национального Банка Республики Казахстан от 1 июля 2011 года № 65 "О внесении изменений в некоторые нормативные правовые акты Национального Банка Республики Казахстан по вопросам идентификационных номеров" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 7122, опубликованному 15 сентября 2011 года в газете "Юридическая газета" № 133 (2123).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z24" w:id="271"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z24" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 30 сентября 2011 года № 132 "О внесении изменений и дополнений в постановление Правления Национального Банка Республики Казахстан от 2 июня 2000 года № 266 "Об утверждении Правил открытия, ведения и закрытия банковских счетов клиентов в банках Республики Казахстан" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7333, опубликованное 14 апреля 2012 года в газете "Казахстанская правда" № 102-103 (26921-26922).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z25" w:id="272"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z25" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Изменений, вносимых в некоторые нормативные правовые акты Национального Банка Республики Казахстан по вопросам идентификационных номеров, являющихся приложением 1 к постановлению Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 108 "О внесении изменений в некоторые нормативные правовые акты Национального Банка Республики Казахстан по вопросам идентификационных номеров" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 7625, опубликованному 6 сентября 2012 года в газете "Казахстанская правда" № 299-300 (27118-27119).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z26" w:id="273"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z26" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункты 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и 4 Перечня нормативных правовых актов Республики Казахстан по вопросам открытия, ведения и закрытия банковских счетов, осуществления платежей и переводов денег, в которые вносятся изменения и дополнения, являющегося приложением 1 к постановлению Правления Национального Банка Республики Казахстан от 24 августа 2012 года № 266 "О внесении изменений и дополнений в некоторые нормативные правовые акты Национального Банка Республики Казахстан по вопросам открытия, ведения и закрытия банковских счетов, осуществления платежей и переводов денег, а также признании утратившими силу некоторых нормативных правовых актов Национального Банка Республики Казахстан" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 7992, опубликованному 5 декабря 2012 года в газете "Казахстанская правда" № 421-422 (27240-27241).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z27" w:id="274"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z27" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан, в которые вносятся изменения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 26 апреля 2013 года № 110 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 8505, опубликованным 6 августа 2013 года в газете "Юридическая газета" № 115 (2490).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z28" w:id="275"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z28" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов по вопросам осуществления платежей и переводов денег, в которые вносятся изменения и дополнения, являющегося приложением к постановлению Правления Национального Банка Республики Казахстан от 26 апреля 2013 года № 117 "О внесении изменений и дополнений в некоторые нормативные правовые акты по вопросам осуществления платежей и переводов денег" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 8513, опубликованному 23 июля 2013 года в газете "Юридическая газета" № 107 (2482).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z29" w:id="276"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z29" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 23 апреля 2014 года № 62 "О внесении изменений и дополнения в постановление Правления Национального Банка Республики Казахстан от 2 июня 2000 года № 266 "Об утверждении Правил открытия, ведения и закрытия банковских счетов клиентов в банках Республики Казахстан" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 9600, опубликованное 12 августа 2014 года в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z30" w:id="277"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z30" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам регулирования, контроля и надзора финансового рынка и финансовых организаций, в которые вносятся изменения и дополнения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 16 июля 2014 года № 150 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования, контроля и надзора финансового рынка и финансовых организаций" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 9715, опубликованным 3 октября 2014 года в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z31" w:id="278"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z31" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан, в которые вносятся изменения и дополнения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 27 августа 2014 года № 168 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 9796, опубликованным 12 ноября 2014 года в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z32" w:id="279"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z32" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Национального Банка Республики Казахстан, в которые вносятся изменения и дополнения, являющегося приложением 1 к постановлению Правления Национального Банка Республики Казахстан от 22 октября 2014 года № 200 "О внесении изменений и дополнений в некоторые нормативные правовые акты Национального Банка Республики Казахстан по вопросам осуществления платежей и переводов денег, порядка открытия, ведения и закрытия банковских счетов" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 9943, опубликованному 30 декабря 2014 года в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z33" w:id="280"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z33" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам кардинального улучшения условий для предпринимательской деятельности в Республике Казахстан, в которые вносятся изменения, являющегося приложением к постановлению Правления Национального Банка Республики Казахстан от 25 февраля 2015 года № 28 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам кардинального улучшения условий для предпринимательской деятельности в Республике Казахстан" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 10715, опубликованному 6 мая 2015 года в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z34" w:id="281"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z34" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Национального Банка Республики Казахстан по вопросам платежей и переводов денег и ведения банковских счетов, в которые вносятся изменения, являющегося приложением к постановлению Правления Национального Банка Республики Казахстан от 8 мая 2015 года № 72 "О внесении изменений в некоторые нормативные правовые акты Национального Банка Республики Казахстан по вопросам платежей и переводов денег и ведения банковских счетов" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 11163, опубликованному 2 июня 2015 года в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z35" w:id="282"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z35" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Национального Банка Республики Казахстан по вопросам платежей и переводов денег и ведения банковских счетов, в которые вносятся изменения, являющегося приложением к постановлению Правления Национального Банка Республики Казахстан от 28 января 2016 года № 32 "О внесении изменений в некоторые нормативные правовые акты Национального Банка Республики Казахстан по вопросам платежей и переводов денег и ведения банковских счетов" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 13304, опубликованному 14 марта 2016 года в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20583,31 +20885,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>