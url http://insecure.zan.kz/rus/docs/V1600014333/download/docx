--- v1 (2026-03-13)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="775d3dd" w14:textId="775d3dd">
+    <w:p w14:paraId="cd5b999" w14:textId="cd5b999">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -960,92 +960,92 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перевод денег по результатам клиринга в системе осуществляется с использованием денег ее участников в межбанковской системе переводов денег (далее – межбанковская система).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. В Правилах используются понятия, предусмотренные законами Республики Казахстан "</w:t>
+        <w:t xml:space="preserve">
+      3. В Правилах используются понятия, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цифровым кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, Законом Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О платежах и платежных системах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>" (далее – Закон о платежах и платежных системах), "</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> и электронной цифровой подписи", и следующие понятия:</w:t>
+        <w:t>" (далее – Закон о платежах и платежных системах) и следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудиторский след – последовательная регистрация событий по обработке электронных сообщений в системе, информация по которой сохраняется в системе и участниками системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
@@ -1061,51 +1061,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аутентификация – комплекс мер для подтверждения подлинности участников системы при обмене платежными и информационными сообщениями, а также подлинности платежных и информационных сообщений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) программно-технический комплекс системы – технические, программные или другие средства, обеспечивающие работу системы, включающие информационную систему, сервера и терминалы системы, средства коммуникации (передачи данных);</w:t>
+      3) программно-технический комплекс системы – технические, программные или другие средства, обеспечивающие работу системы, включающие цифровую систему, сервера и терминалы системы, средства коммуникации (передачи данных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) код приоритетности – код, определяющий очередность обработки платежных сообщений в системе. Код приоритетности присваивается платежному сообщению участником-отправителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
@@ -1161,51 +1161,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) участник системы (далее – участник) – лицо, заключившее договор об участии в системе, а также Национальный Банк;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) позиция участника в системе (далее – позиция участника) – позиция, предназначенная для учета суммы денег участника системы, переведенной им с корреспондентского счета в тенге, открытого в Национальном Банке, для осуществления платежей и переводов денег через систему;</w:t>
+      8) позиция участника в системе (далее – позиция участника) – позиция, предназначенная для учета суммы денег участника системы, переведенной им с корреспондентского счета в теңге, открытого в Национальном Банке, для осуществления платежей и переводов денег через систему;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) системный риск – риск невыполнения обязательств одного или нескольких участников по одному или нескольким переводам денег, вызванный невыполнением обязательств одного или нескольких участников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
@@ -1341,51 +1341,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) кредитный риск – риск, связанный с возможностью несвоевременного выполнения (невыполнения) контрагентом своих обязательств в полном объеме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) операционный риск – риск, связанный с недостатками информационных систем или внутренних процессов, человеческими ошибками, сбоями или нарушениями в управлении системой, в том числе вследствие внешних событий;</w:t>
+      17) операционный риск – риск, связанный с недостатками цифровых систем или внутренних процессов, человеческими ошибками, сбоями или нарушениями в управлении системой, в том числе вследствие внешних событий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) риск ликвидности – риск участника-отправителя денег, связанный с возможностью несвоевременного выполнения (невыполнения) своих обязательств по переводу денег в полном объеме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
@@ -1526,61 +1526,81 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным постановлением Правления Национального Банка РК от 17.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными постановлениями Правления Национального Банка РК от 17.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1657,120 +1677,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Условия участия в системе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Условием для получения статуса участника является наличие корреспондентского счета участника в тенге, открытого в Национальном Банке в порядке, установленном </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> установления корреспондентских отношений между Национальным Банком Республики Казахстан и банками, филиалами банков-нерезидентов Республики Казахстан, а также организациями, осуществляющими отдельные виды банковских операций, утвержденными постановлением Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 209, зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 14336, (далее – Постановление), и участие участника в межбанковской системе.</w:t>
+      6. Условием для получения статуса участника является наличие корреспондентского счета участника в теңге, открытого в Национальном Банке в порядке, установленном Правилами установления корреспондентских отношений между Национальным Банком Республики Казахстан и банками, филиалами банков-нерезидентов Республики Казахстан, а также организациями, осуществляющими отдельные виды банковских операций, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 209 "Об утверждении Правил установления корреспондентских отношений между Национальным Банком Республики Казахстан и банками, филиалами банков-нерезидентов Республики Казахстан, а также организациями, осуществляющими отдельные виды банковских операций" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14336), (далее – Постановление), и участие участника в межбанковской системе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Правления Национального Банка РК от 30.11.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 16.12.2020).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2089,51 +2109,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) порядок оплаты услуг Центра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z106" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) порядок соблюдения режима информационной безопасности, конфиденциальности, сохранения банковской тайны и защиты персональных данных;</w:t>
+      7) порядок соблюдения режима кибербезопасности, конфиденциальности, сохранения банковской тайны и защиты персональных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z107" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) другие условия по согласованию сторон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
@@ -2158,51 +2178,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции постановления Правления Национального Банка РК от 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 30.06.2024).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 30.06.2024); с изменением, внесенным постановлением Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z44" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2523,54 +2563,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Переданное в Центр платежное сообщение с текущей или будущей датой валютирования отзывается участником путем направления в Центр информационного сообщения об отзыве платежного сообщения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z52" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Отозванные платежные сообщения считаются аннулированными и регистрируются Центром и участником в электронной форме. Отзыв участником платежных сообщений из системы после завершения операционного дня, соответствующего дате платежа, не допускается.</w:t>
+      18. Отозванные платежные сообщения считаются аннулированными и регистрируются Центром и участником в цифровой форме. Отзыв участником платежных сообщений из системы после завершения операционного дня, соответствующего дате платежа, не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Участник-бенефициар направляет в систему дебетовое платежное сообщение в адрес определенного участника-отправителя денег с датой платежа, превышающей текущую дату операционного дня системы не менее, чем на два операционных дня. Условия о выставлении дебетового платежного сообщения предусматриваются в договоре между участником-отправителем денег и участником-бенефициаром.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z54" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2809,342 +2911,450 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. После отзыва либо аннулирования дебетового платежного сообщения Центр извещает об этом участника-бенефициара и участника-отправителя денег.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z61" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Процедуры функционирования системы, порядок</w:t>
+        <w:t xml:space="preserve"> Глава 4. Процедуры функционирования системы, порядок взаимодействия участников с оператором и операционным центром, меры кибербезопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 4 - в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Функционирование системы и обмен электронными сообщениями в системе, меры кибербезопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок параграфа 1 - в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Участники обмениваются электронными сообщениями в соответствии с процедурами обмена и форматами, разработанными Центром по согласованию с Национальным Банком и применяемыми в системе (далее – Процедуры).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z64" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Процедуры доводятся Центром до участников в сроки, установленные договором об оказании услуг в системе путем опубликования на официальном интернет-ресурсе Центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z65" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В системе соблюдаются меры кибербезопасности, установленные Центром, для определения факта передачи электронных сообщений и обнаружения ошибок при их передаче.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="70"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Центр разрабатывает и утверждает порядок аутентификации электронных сообщений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z67" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z67" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Передача и прием платежных и информационных сообщений, в том числе информационных сообщений об отзыве платежных сообщений, в системе осуществляются электронным способом в течение операционного дня, определенного Национальным Банком в соответствии с графиком приема и обработки платежных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z68" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z68" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Если платежное сообщение или информационное сообщение получены Центром после окончания операционного дня, они считаются полученными Центром в начале следующего операционного дня. Центр отказывает в исполнении платежного сообщения, поступившего в Центр с датой платежа прошедшего операционного дня, с направлением участнику-инициатору информационного сообщения о непроведении платежного сообщения с указанием причины.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z69" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z69" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. В случае если участник не осуществляет операций в системе в рабочий день, являющийся для системы операционным днем, Центр принимает платежные сообщения, поступающие в пользу данного участника, определяет его чистую позицию и осуществляет перевод денег по результатам клиринга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z70" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z70" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Центр и участники обеспечивают хранение информации и осуществляют мониторинг отправляемых и получаемых электронных сообщений. Все электронные сообщения, обработанные Центром и участниками, оставляют аудиторский след во внутренних программных системах Центра и участников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z71" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z71" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Не допускаются изменения платежных сообщений при их обработке Центром.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z108" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z108" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35-1. В случае обнаружения Центром ошибок в структуре сводного платежного сообщения, Центром осуществляется обработка сводного платежного сообщения, за исключением вложенного в него платежного сообщения, в структуре которого допущена ошибка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z110" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z110" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сводное платежное сообщение, сформированное для осуществления платежей и (или) переводов денег, определенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил осуществления безналичных платежей и (или) переводов денег на территории Республики Казахстан, утвержденных постановлением Правления Национального Банка республики Казахстан от 31 августа 2016 года № 208 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14419), не обрабатывается Центром полностью при обнаружении ошибок в его структуре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3163,586 +3373,586 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 11.11.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="78"/>
+    <w:bookmarkStart w:name="z72" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Для обеспечения конфиденциальности, целостности, подтверждения авторства и подлинности электронных поручений при обмене электронными сообщениями Центр и участники используют систему криптографической защиты информации и электронной цифровой подписи "Тумар", представляемую участнику Центром.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z73" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z73" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. В системе применяется идентификация участников, построенная на крипто-протоколе двусторонней идентификации, согласно которой идентифицируется не только участник, но и центр системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После идентификации участника происходит обмен информацией между системой и участником. Для обеспечения целостности передаваемой по каналу связи информации вычисляется имитовставка, предусматривающая применение защитных мер от умышленного или неумышленного внесения изменений (искажений) в передаваемую информацию. Для обеспечения конфиденциальности производится шифрование хранимой или передаваемой по открытым каналам информации, которое гарантирует защиту от несанкционированного доступа к этой информации и позволяет избежать компрометации информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="80"/>
+    <w:bookmarkStart w:name="z74" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Завершенность (окончательность) платежей и (или) переводов денег регулируется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о платежах и платежных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z75" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z75" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Процедура многостороннего клиринга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z76" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z76" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. После завершения операционного дня Центр прекращает прием платежных сообщений в завершенный операционный день, производит клиринг принятых платежных сообщений и определяет чистую позицию каждого участника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z77" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z77" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Процедура клиринга производится в соответствии с кодами приоритетности. В пределах одного кода приоритетности платежные сообщения, относящиеся к одной очереди, обрабатываются в порядке их поступления в систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z78" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z78" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Коды приоритетности разрабатываются и утверждаются Центром по согласованию с Национальным Банком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z79" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z79" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Изменение приоритета платежного сообщения, находящегося в очереди, осуществляется участником-инициатором путем направления в систему информационного сообщения об изменении приоритета без отзыва платежного сообщения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z80" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z80" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. После определения чистой позиции каждого участника Центр резервирует у участников с дебетовой чистой позицией в межбанковской системе сумму денег, равную дебетовой чистой позиции данного участника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z81" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z81" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Перевод денег по результатам клиринга осуществляется через позицию системы в межбанковской системе (далее – позиция системы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z82" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z82" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Перевод денег по результатам клиринга в межбанковской системе производится в соответствии с чистой позицией каждого участника с использованием зарезервированной суммы денег в соответствии с пунктом 43 Правил. Перевод денег производится на основании указаний Центра о списании (зачислении) денег на сумму чистой позиции каждого участника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z83" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z83" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Центр осуществляет в межбанковской системе перевод денег с позиций участников, имеющих по результатам клиринга дебетовую чистую позицию, на позицию системы, затем перевод денег с позиции системы в межбанковской системе на позиции участников, имеющих по результатам клиринга кредитовую чистую позицию. После завершения переводов денег по результатам клиринга остаток на позиции системы в межбанковской системе равен нулю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z84" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z84" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Предоставление информационных сообщений в течение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и в конце операционного дня</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z85" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z85" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. В течение операционного дня по запросу участника Центр направляет участнику:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационное сообщение в виде выписки о состоянии позиции участника, содержащее перечень платежных сообщений, переданных данным участником в Центр, и поступивших в пользу данного участника;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информационное сообщение о непроведенных платежных сообщениях, содержащее перечень непроведенных платежных сообщений с указанием причины непроведения каждого платежного сообщения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="92"/>
+    <w:bookmarkStart w:name="z86" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Центр представляет участникам информационные сообщения, содержащие информацию о платежных сообщениях, как с текущей, так и с будущей датой платежа. В запросе участника на получение информационного сообщения в виде выписки указывается дата, по которой участник запросил получение информационного сообщения в виде выписки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z87" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z87" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Центр после завершения переводов денег направляет участнику окончательное информационное сообщение в виде выписки, содержащее информацию о платежных сообщениях, обработанных в системе, и информацию о чистой позиции участника по результатам клиринга, а также ведомость непроведенных платежных сообщений и все платежные сообщения, поступившие в пользу данного участника и указанные в окончательном информационном сообщении в виде выписки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z88" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z88" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Если информационное сообщение в виде выписки о состоянии позиции участника в системе не содержит информации об электронном сообщении, переданном участником в Центр, участник уведомляет об этом Центр и совместно с Центром не позднее следующего операционного дня выясняет причину утери электронного сообщения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несвоевременном получении электронных сообщений или их отсутствии участник уведомляет Центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="95"/>
+    <w:bookmarkStart w:name="z89" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Система управления рисками в системе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z90" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z90" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Особенности функционирования программно-технического комплекса системы устанавливаются документами Центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z91" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z91" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. В целях выявления, измерения и мониторинга рисков ликвидности, кредитного и системного риска Национальный Банк и Центр осуществляют надзор (оверсайт) за системой, в том числе, анализ и оценку функционирования системы на соответствие международным стандартам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях управления риском ликвидности, кредитным и системным рисками при недостаточности денег в межбанковской системе для расчета чистой позиции участника (чистых позиций участников) система аннулирует платежные сообщения на необходимую сумму и перерасчитывает чистые позиции участников (метод раскрутки очереди).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="98"/>
+    <w:bookmarkStart w:name="z92" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Для управления операционным риском используются следующие методы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) проведение Национальным Банком контроля и надзора за организацией и функционированием системы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3871,242 +4081,242 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="99"/>
+    <w:bookmarkStart w:name="z93" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Национальный Банк совместно с Центром и участниками проводит анализ используемых методов управления рисками не менее одного раза в течение двух лет. По результатам анализа принимается решение о сохранении или изменении методов управления рисками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z94" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z94" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Мониторинг и надзор (оверсайт) системы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z95" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z95" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Национальным Банком осуществляется мониторинг системы в режиме реального времени и надзор (оверсайт) за системой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z96" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z96" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Мониторинг системы в режиме реального времени осуществляется Национальным Банком путем наблюдения позиций участников системы в течение операционного дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z97" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z97" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Надзор (оверсайт) за системой осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Национальном Банке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z98" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z98" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Участниками проводится мониторинг состояния своей позиции в системе, в том числе, путем получения выписок от Центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4432,31 +4642,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>