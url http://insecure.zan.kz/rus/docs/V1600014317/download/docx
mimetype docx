--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dc76698" w14:textId="dc76698">
+    <w:p w14:paraId="94f9c98" w14:textId="94f9c98">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,150 +151,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 1) </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О государственной службе Республики Казахстан", </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 5 Закона Республики Казахстан "О государственной службе Республики Казахстан" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Председателя Агентства РК по делам государственной службы от 29.11.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1312,71 +1312,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила, программы и организация тестирования граждан, поступающих на правоохранительную службу и службу в органы гражданской защиты (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах", с подпунктом 5) пункта 2 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> и </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах", с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 5 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 16 Закона Республики Казахстан "О государственной службе Республики Казахстан", а также в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1441,51 +1441,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Председателя Агентства РК по делам государственной службы от 20.08.025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменением, внесенным приказом Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1780,110 +1800,204 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В тестировании принимают участие граждане Республики Казахстан, достигшие восемнадцатилетнего возраста.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z143" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.1 пункта 5-1 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-1. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги (далее – Перечень) приведен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z166" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в сфере государственной службы в течение трех рабочих дней со дня внесения изменений и (или) дополнений в Правила, актуализирует информацию и направляет ее услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z166" w:id="15"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1921,351 +2035,427 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z15" w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Для участия в тестировании кандидаты не позднее одного календарного дня до дня тестирования подают заявление по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – заявление) через веб-портал "электронного правительства" (далее – портал).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z167" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах, удостоверяющих личность, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z168" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении через портал в "личном кабинете" кандидата отражается статус о принятии заявления для оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z167" w:id="17"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="19"/>
+    <w:bookmarkStart w:name="z169" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подтверждением приема документов является расписка с указанием даты, времени и места прохождения тестирования по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, которая подписывается электронной цифровой подписью услугодателя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z170" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления кандидатом неполного пакета документов согласно перечню, предусмотренного пунктом 8 Перечня, и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z171" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информацию и консультацию касательно подачи документов для тестирования через веб-портал "электронного правительства" кандидаты могут получить в Едином контакт-центре.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z170" w:id="20"/>
-[...15 lines deleted...]
-      В случае представления кандидатом неполного пакета документов согласно перечню, предусмотренного пунктом 8 Перечня, и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Председателя Агентства РК по делам государственной службы от 29.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Кандидат выбирает день и время тестирования исходя из наличия свободных мест для проведения тестирования не позднее одного календарного дня до дня тестирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z171" w:id="21"/>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Запись на тестирование подтверждается распиской по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="23"/>
+    <w:bookmarkStart w:name="z144" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. Основания для отказа в прохождении тестирования указаны в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2304,722 +2494,722 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="24"/>
+    <w:bookmarkStart w:name="z17" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Кандидат проходит тестирование по программам тестирования граждан, поступающих на правоохранительную службу и службу в органы гражданской защиты на знание государственного языка и законодательства Республики Казахстан, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – программы тестирования), по той категории должности правоохранительной службы и службы в органах гражданской защиты, которая указана в его заявлении.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Председателя Агентства РК по делам государственной службы от 20.08.025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Значение для прохождения тестирования на знание государственного языка Республики Казахстан не устанавливается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z19" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. К тестированию допускаются кандидаты, имеющие при себе документ, удостоверяющий личность гражданина Республики Казахстан, содержащий индивидуальный идентификационный номер (далее – ИИН), либо электронный документ из сервиса цифровых документов (для идентификации).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Председателя Агентства РК по делам государственной службы от 20.08.025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Председателя Агентства РК по делам государственной службы от 29.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="25"/>
-[...15 lines deleted...]
-      9. Значение для прохождения тестирования на знание государственного языка Республики Казахстан не устанавливается.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. До начала тестирования оператор проводит для тестируемых инструктаж по тестированию и отвечает на возникшие у них вопросы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z19" w:id="26"/>
-[...15 lines deleted...]
-      10. К тестированию допускаются кандидаты, имеющие при себе документ, удостоверяющий личность гражданина Республики Казахстан, содержащий индивидуальный идентификационный номер (далее – ИИН), либо электронный документ из сервиса цифровых документов (для идентификации).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции приказа Председателя Агентства РК по делам государственной службы и противодействию коррупции от 06.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Кандидаты, имеющие неудовлетворительное самочувствие до начала проведения тестирования, сообщают об этом оператору. В этом случае тестирование таких кандидатов проводится в другое время в течение этого дня либо в другой день согласно графику тестирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Председателя Агентства РК по делам государственной службы от 29.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 240</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 в редакции приказа Председателя Агентства РК по делам государственной службы и противодействию коррупции от 06.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="27"/>
-[...15 lines deleted...]
-      11. До начала тестирования оператор проводит для тестируемых инструктаж по тестированию и отвечает на возникшие у них вопросы.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Время проведения тестирования определяется услугодателем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции приказа Председателя Агентства РК по делам государственной службы и противодействию коррупции от 06.03.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 59</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Председателя Агентства РК по делам государственной службы от 09.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования и распространяется на правоотношения возникшие с 01.01.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Зал тестирования оснащается подавителем сотовой связи, в целях идентификации кандидата – карт-ридером, а также для ведения видео- и аудиозаписи процесса тестирования – техническими средствами записи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 в редакции приказа Председателя Агентства РК по делам государственной службы и противодействию коррупции от 31.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="28"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z24" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Каждая рабочая станция оснащается веб-камерой для снятия фотографии кандидата и ведения видеозаписи процесса тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z25" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тестируемые кандидаты не разговаривают с другими тестируемыми кандидатами, не обмениваются материалами, не используют информацию на бумажных, электронных и иных носителях, не покидают помещение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+         Тестируемым лицам не допускается заносить в зал тестирования принимающе-передающие электронные устройства (в том числе мобильные телефоны и иные электронные оборудования). Такие устройства на время проведения тестирования помещаются на хранение в специальные шкафы с ячейками.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 в редакции приказа Председателя Агентства РК по делам государственной службы и противодействию коррупции от 06.03.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 59</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными приказом Председателя Агентства РК по делам государственной службы и противодействию коррупции от 31.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="29"/>
-[...179 lines deleted...]
-      15. Каждая рабочая станция оснащается веб-камерой для снятия фотографии кандидата и ведения видеозаписи процесса тестирования.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В случае нарушения тестируемым кандидатом требований пункта 16 настоящих Правил, оператор останавливает процесс тестирования такого кандидата и удаляет его из помещения для тестирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z25" w:id="32"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом оператор составляет акт о нарушении Правил, программ и организации тестирования граждан, поступающих на правоохранительную службу и службу в органы гражданской защиты (далее – акт о нарушении) по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3076,70 +3266,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="34"/>
+    <w:bookmarkStart w:name="z145" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-1. При выявлении подставного лица в ходе запуска на тестирование либо при проведении тестирования оператором данное лицо на тестирование не допускается, либо оператор останавливает процесс тестирования такого лица и удаляет его из помещения для тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом оператор составляет Акт выявления подставного лица при тестировании по форме, согласно приложению 4-1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3176,468 +3366,562 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="35"/>
+    <w:bookmarkStart w:name="z27" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В случае невозможности продолжения тестирования вследствие непреодолимой силы (стихийные явления, военные действия и тому подобное), а также по причине технических неполадок тестирование приостанавливается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В этом случае оформляется акт о приостановлении процедуры тестирования по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, а тестирование проводится в другое время в течение этого дня либо в другой день, согласно графику тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="36"/>
+    <w:bookmarkStart w:name="z28" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. По истечении отведенного времени тестирование автоматически завершается.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z29" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Подсчет правильных ответов тестирования осуществляется автоматически, при помощи компьютерной программы тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z30" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Не позднее двадцати минут после завершения тестирования кандидатам выдаются их результаты.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z29" w:id="37"/>
-[...15 lines deleted...]
-      20. Подсчет правильных ответов тестирования осуществляется автоматически, при помощи компьютерной программы тестирования.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.1 пункта 22 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При получении кандидатом результата тестирования не ниже значений, указанных в программах тестирования, в интегрированной информационной системе "Е-қызмет" формируется сертификат о прохождении тестирования на знание государственного языка и законодательства Республики Казахстан по форме, согласно приложению 6 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты тестирования по первой программе тестирования действительны для категорий должностей правоохранительной службы и службы в органах гражданской защиты, относящихся к первой, второй и третьей программам тестирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z30" w:id="38"/>
-[...15 lines deleted...]
-      21. Не позднее двадцати минут после завершения тестирования кандидатам выдаются их результаты.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты тестирования по второй программе тестирования действительны для категорий должностей правоохранительной службы и службы в органах гражданской защиты, относящихся ко второй и третьей программам тестирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z31" w:id="39"/>
-[...15 lines deleted...]
-      22. При получении кандидатом результата тестирования не ниже значений, указанных в программах тестирования, в интегрированной информационной системе "Е-қызмет" формируется сертификат о прохождении тестирования на знание государственного языка и законодательства Республики Казахстан по форме, согласно приложению 6 к настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z231" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты тестирования по третьей программе тестирования действительны для категорий должностей правоохранительной службы и службы в органах гражданской защиты, к которым применяется данная программа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z229" w:id="40"/>
-[...15 lines deleted...]
-      Результаты тестирования по первой программе тестирования действительны для категорий должностей правоохранительной службы и службы в органах гражданской защиты, относящихся к первой, второй и третьей программам тестирования.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Председателя Агентства РК по делам государственной службы от 20.08.025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Результаты тестирования действительны в течение одного года со дня его прохождения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z230" w:id="41"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При введении чрезвычайного положения на всей территории Республики Казахстан срок действия Сертификата приостанавливается на период введенного чрезвычайного положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение срока действия выданного Сертификата гражданин не проходит повторное тестирование по программам тестирования, по которым данный Сертификат является действительным.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Председателя Агентства РК по делам государственной службы от 20.08.025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Председателя Агентства РК по делам государственной службы от 20.08.025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="43"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="44"/>
+    <w:bookmarkStart w:name="z33" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Кандидатам, получившим результаты тестирования ниже значений, указанных в программах тестирования, выдается справка о прохождении тестирования с результатами ниже значений прохождения тестирования по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаты, получившие результаты тестирования ниже установленного порогового значения, допускаются к повторному тестированию не ранее чем через три календарных дня со дня его прохождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3673,91 +3957,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z34" w:id="45"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 25 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Кандидаты могут получить результаты тестирования на знание государственного языка и законодательства Республики Казахстан по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, через веб-портал "электронного правительства" или посредством обращения в Государственную корпорацию при наличии электронной цифровой подписи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3776,108 +4136,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 15.03.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="46"/>
+    <w:bookmarkStart w:name="z35" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок проведения оценки личных качеств кандидатов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z36" w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z36" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Оценка личных качеств кандидатов проводится в форме тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z37" w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z37" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Тестирование на оценку личных качеств кандидатов проводится не позднее двадцати минут после завершения ими тестирования на знание государственного языка и законодательства Республики Казахстан. При этом к тестированию на оценку личных качеств допускаются кандидаты, получившие результаты тестирования на знание государственного языка и законодательства Республики Казахстан не ниже значений, указанных в программах тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3896,90 +4256,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 15.03.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="49"/>
+    <w:bookmarkStart w:name="z38" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Кандидаты, получившие результаты тестирования не ниже значений, указанных в программах тестирования, и не явившиеся на оценку личных качеств в срок, установленный в пункте 27 настоящих Правил, допускаются к участию в тестировании на оценку личных качеств в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3998,70 +4358,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 15.03.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="50"/>
+    <w:bookmarkStart w:name="z39" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Кандидат проходит тестирование на оценку личных качеств по программам тестирования на оценку личных качеств кандидатов на занятие должностей правоохранительной службы и службы в органах гражданской защиты согласно приложению 9 к настоящим Правилам по той категории должности правоохранительной службы и службы в органах гражданской защиты, которая указана в его заявлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4079,91 +4439,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z40" w:id="51"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.1 пункта 30 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. По результатам тестирования на оценку личных качеств кандидата в интегрированной информационной системы "Е-қызмет" формируется заключение по результатам тестирования на оценку личных качеств кандидата на должность правоохранительной службы по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключения, сформированные по результатам тестирования на оценку личных качеств кандидата, действительны в течение года со дня прохождения тестирования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4200,88 +4636,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 15.03.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="52"/>
+    <w:bookmarkStart w:name="z41" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования результатов тестирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z42" w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z42" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Кандидаты, получившие результаты тестирования ниже значений прохождения тестирования, имеют право подать на апелляцию в апелляционную комиссию уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4300,1010 +4736,1010 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="54"/>
+    <w:bookmarkStart w:name="z43" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Заявление на апелляцию подается на имя председателя апелляционной комиссии кандидатом, получившим результаты тестирования ниже значений, указанных в программах тестирования, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Заявления на апелляцию принимаются в течение десяти календарных дней после прохождения тестирования и рассматриваются апелляционной комиссией на заседании согласно графику, определяемому апелляционной комиссией.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседание апелляционной комиссии проводится по мере необходимости, в зависимости от количества поступающих заявлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-1. Заявление на апелляцию принимается от кандидата в случаях обжалования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z72" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) корректности конкретных вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z73" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) результатов тестирования со ссылкой на технические неполадки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z74" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) акта о нарушении правил тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z75" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) результатов тестирования со ссылкой на наличие обстоятельств, препятствующих нормальному ходу тестирования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-      32-1. Заявление на апелляцию принимается от кандидата в случаях обжалования:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 32-1в соответствии с приказом Председателя Агентства РК по делам государственной службы и противодействию коррупции от 31.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-2. На заседании апелляционной комиссии рассматриваются тестовые задания, по которым кандидат, подавший заявление на апелляцию, ответил неверно, и его варианты ответов, и (или) видео- и аудиозаписи процесса тестирования кандидата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z72" w:id="56"/>
-[...15 lines deleted...]
-      1) корректности конкретных вопросов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 32-2 в соответствии с приказом Председателя Агентства РК по делам государственной службы и противодействию коррупции от 31.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-3. Тестовые задания, а также видео- и аудиозаписи процесса тестирования кандидата предоставляются в апелляционную комиссию услугодателем по запросу уполномоченного органа по делам государственной службы (далее – уполномоченный орган).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z73" w:id="57"/>
-[...15 lines deleted...]
-      2) результатов тестирования со ссылкой на технические неполадки;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом тестовые задания выдаются кандидатам для ознакомления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z74" w:id="58"/>
-[...15 lines deleted...]
-      3) акта о нарушении правил тестирования;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 32-3 в соответствии с приказом Председателя Агентства РК по делам государственной службы и противодействию коррупции от 31.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); в редакции приказа Председателя Агентства РК по делам государственной службы от 09.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования и распространяется на правоотношения возникшие с 01.01.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Решение апелляционной комиссии принимается большинством голосов от общего числа членов комиссии. При равенстве голосов, голос председателя является решающим. Решения апелляционной комиссии оформляются протоколами, которые должны быть составлены в двух экземплярах и подписаны всеми членами апелляционной комиссии, принимавшими участие в данном заседании. Второй экземпляр протокола заседания апелляционной комиссии передается услугодателю и хранится в течение одного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z75" w:id="59"/>
-[...15 lines deleted...]
-      4) результатов тестирования со ссылкой на наличие обстоятельств, препятствующих нормальному ходу тестирования.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение апелляционной комиссии правомочно при наличии 2/3 (двух трети) членов от общего числа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z209" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляционная комиссия состоит не менее чем из пяти членов, в том числе председателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 32-1в соответствии с приказом Председателя Агентства РК по делам государственной службы и противодействию коррупции от 31.05.2017 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 115</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 – в редакции приказа Председателя Агентства РК по делам государственной службы от 09.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования и распространяется на правоотношения возникшие с 01.01.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. По результатам рассмотрения полученного заявления на апелляцию, апелляционная комиссия в течение пяти рабочих дней со дня поступления апелляции принимает одно из двух решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оставить апелляцию без удовлетворения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) удовлетворить апелляцию кандидата и допустить его на пересдачу тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае оставления апелляции кандидата без удовлетворения, он допускается к повторному тестированию не ранее чем через пятнадцать календарных дней со дня прохождения тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции приказа Председателя Агентства РК по делам государственной службы от 14.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="60"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z146" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...88 lines deleted...]
-      При этом тестовые задания выдаются кандидатам для ознакомления.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц, Государственной корпорации и (или) их работников по вопросам прохождения тестирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:p>
-[...356 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 5 в соответствии с приказом Председателя Агентства РК по делам государственной службы от 14.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="68"/>
+    <w:bookmarkStart w:name="z147" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Жалоба на решение, действий (бездействия) кандидата по вопросам оказания государственной услуги может быть подана на имя руководителя услугодателя, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z175" w:id="69"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z259" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом (далее – орган, рассматривающий жалобу). Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z176" w:id="70"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z260" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z177" w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z261" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес непосредственно оказывающего государственную услугу услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z178" w:id="72"/>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z262" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z179" w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z263" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа Председателя Агентства РК по делам государственной службы от 29.11.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="74"/>
+    <w:bookmarkStart w:name="z148" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. В случаях несогласия с результатами оказанной государственной услуги, кандидат имеет право обратиться в суд в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5446,88 +5882,88 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Председателя Агентства РК по делам государственной службы от 20.08.025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="75"/>
+    <w:bookmarkStart w:name="z212" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z213" w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z213" w:id="71"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу допустить меня на тестирование на знание государственного языка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и законодательства Республики Казахстан по программе _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5704,50 +6140,128 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"____" _______________ 20 __ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложение 1-1 предусматривается изменение приказом Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5938,50 +6452,57 @@
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); в редакции приказа Председателя Агентства РК по делам государственной службы от 20.08.025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7612,50 +8133,135 @@
               </w:rPr>
               <w:t>
 Кандидат получает государственную услугу в электронной форме через портал с помощью использования ЭЦП.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кандидат имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложение 2 предусматривается изменение приказом Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7773,68 +8379,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и службу в органы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="77"/>
+    <w:bookmarkStart w:name="z151" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАСПИСКА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Председателя Агентства РК по делам государственной службы от 20.08.025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8450,171 +9056,171 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и службу в органы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="78"/>
+    <w:bookmarkStart w:name="z152" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Программы тестирования граждан, поступающих на правоохранительную службу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и службу в органы гражданской защиты, на знание государственного языка</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и законодательства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Председателя Агентства РК по делам государственной службы от 20.08.025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="79"/>
+    <w:bookmarkStart w:name="z232" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) первая программа предназначена для должностей правоохранительной службы и службы в органах гражданской защиты по категориям C-GP-2, C-GP-3, C-GP-4, C-GP-5, C-GP-6, C-GP-7, C-OGP-2, C-OGP-3, C-OGP-4, C-OGP-5, C-OGP-6, C-OGP-7, C-OGP-8, C-RGP-1, C-RGP-2, C-RGP-3, C-RGP-4, C-AGP-2, C-AGP-3, C-AGP-4, C-AGP-5, C-AGP-6, C-AGP-7, C-AGP-8, C-AGP-9, C-KAGP-2, C-KAGP-3, C-KAGP-4, C-KAGP-5, C-KAGP-6, C-KSGP-2, C-KSGP-3, C-KSGP-4, C-KSGP-5, C-KSGP-6, C-OKSGP-1, C-OKSGP-2, C-OKSGP-3, C-OKSGP-4, C-OKSGP-5, C-OKSGP-6, C-OKSGP-7, C-TP-2, C-TP-3, C-TP-4, C-TP-5, C-TP-6, C-TP-7, C-TP-8, C-RTP-1, C-RTP-2, C-RTP-3, C-RTP-4, С-SVО-8, С-SVR-7, C-SVU-8, C-SVU-9, C-SVU-10, C-SVU-12, C-SGU-5, C-SGU-7, B-FM-2, B-FM-3, B-FM-4, B-FMО-1, B-FMО-2, B-FMО-3, B-FMО-4, и включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z233" w:id="80"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z233" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тесты на знание государственного языка Республики Казахстан (20 вопросов) продолжительностью 20 минут;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z234" w:id="81"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z234" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тесты на знание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8769,132 +9375,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан" (15 вопросов), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Этического</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекса сотрудников правоохранительных органов, органов гражданской защиты и Государственной фельдъегерской службы Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 2 января 2023 года № 81 (15 вопросов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z235" w:id="82"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z235" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Значение прохождения тестирования по программе составляет не менее 95 правильных ответов от общего количества вопросов (135 вопросов) по всем нормативным правовым актам и не менее 5 правильных ответов по каждому нормативному правовому акту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z236" w:id="83"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z236" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общее время на выполнение тестов на знание законодательства Республики Казахстан составляет 110 минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z237" w:id="84"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z237" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вторая программа предназначена для должностей правоохранительной службы и службы в органах гражданской защиты по категориям С-SV-8, С-SV-10, С-SVО-3, С-SVО-5, С-SVО-7, С-SVО-9, С-SVR-4, С-SVR-5, С-SVR-8, C-SVU-13, C-SVU-14, C-SGU-11, C-SGU-12, C-SGU-13, B-FM-5, B-FM-6, B-FMО-5, B-FMО-6, и включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z238" w:id="85"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z238" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тесты на знание государственного языка Республики Казахстан (20 вопросов) продолжительностью 20 минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z239" w:id="86"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z239" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тесты на знание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9009,132 +9615,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" (15 вопросов), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Этического кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сотрудников правоохранительных органов, органов гражданской защиты и Государственной фельдъегерской службы Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 2 января 2023 года № 81 (15 вопросов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z240" w:id="87"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z240" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Значение прохождения тестирования по программе составляет не менее 63 правильных ответов от общего количества вопросов (105 вопросов) по всем нормативным правовым актам и не менее 5 правильных ответов по каждому нормативному правовому акту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z241" w:id="88"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z241" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общее время на выполнение тестов на знание законодательства Республики Казахстан по второй программе составляет 90 минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z242" w:id="89"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z242" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) третья программа предназначена для должностей правоохранительной службы и службы в органах гражданской защиты, не требующих наличия соответствующего образования по юридической специальности по категориям C-GP-4, C-GP-5, C-GP-6, C-GP-7, C-OGP-4, C-OGP-5, C-OGP-6, C-OGP-7, C-OGP-8, C-RGP-3, C-RGP-4, C-AGP-4, C-AGP-5, C-AGP-6, C-AGP-7, C-AGP-8, C-AGP-9, C-KAGP-3, C-KAGP-4, C-KAGP-5, C-KAGP-6, C-KSGP-3, C-KSGP-4, C-KSGP-5, C-KSGP-6, C-OKSGP-2, C-OKSGP-3, C-OKSGP-4, C-OKSGP-5, C-OKSGP-6, C-OKSGP-7, C-TP-4, C-TP-5, C-TP-6, C-TP-7, C-TP-8, C-RTP-1, C-RTP-3, C-RTP-4, С-SVО-9, С-SVR-8, C-SVU-13, C-SVU-14, C-SVU-15, C-SGU-8, C-SGU-11, C-SGU-12, C-SGU-13, C-SSP-7, C-SSP-8, C-SN-5, C-SN-7, C-SN-8, и включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z243" w:id="90"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z243" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тесты на знание государственного языка Республики Казахстан (20 вопросов) продолжительностью 20 минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z244" w:id="91"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z244" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тесты на знание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9209,91 +9815,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" (15 вопросов), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Этического кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сотрудников правоохранительных органов, органов гражданской защиты и Государственной фельдъегерской службы Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 2 января 2023 года № 81 (15 вопросов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z245" w:id="92"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z245" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Значение прохождения тестирования по программе составляет не менее 35 правильных ответов от общего количества вопросов (75 вопросов) по всем нормативным правовым актам и не менее 5 правильных ответов по каждому нормативному правовому акту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z246" w:id="93"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z246" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общее время на выполнение тестов на знание законодательства Республики Казахстан составляет 60 минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9443,138 +10049,138 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и службу в органы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="94"/>
+    <w:bookmarkStart w:name="z196" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о нарушении Правил, программ и организации тестирования граждан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>поступающих на правоохранительную службу и службу в органы гражданской защиты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Председателя Агентства РК по делам государственной службы от 20.08.025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z247" w:id="95"/>
+      <w:bookmarkStart w:name="z247" w:id="90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ________ 20__ г. ___ ч. ____ мин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Оператор тестирования __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10053,68 +10659,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол приложения 4-1 - в редакции приказа Председателя Агентства РК по делам государственной службы от 20.08.025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="96"/>
+    <w:bookmarkStart w:name="z158" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о выявлении подставного лица при тестировании</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 4-1 в соответствии с приказом Председателя Агентства РК по делам государственной службы от 14.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10747,68 +11353,68 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форма      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="97"/>
+    <w:bookmarkStart w:name="z58" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о приостановлении процедуры тестирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 в редакции в редакции приказа Председателя Агентства РК по делам государственной службы и противодействию коррупции от 06.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11205,90 +11811,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дополнительная информация о причинах приостановления тестирования: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестирование приостановлено в отношении следующих лиц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11323,70 +11929,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="100"/>
+          <w:bookmarkStart w:name="z102" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11436,90 +12042,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) и подпись оператора зала тестирования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11693,80 +12299,80 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форма      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="103"/>
+    <w:bookmarkStart w:name="z60" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СЕРТИФИКАТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о прохождении тестирования на знание государственного языка и законодательства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 в редакции в редакции приказа Председателя Агентства РК по делам государственной службы и противодействию коррупции от 06.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11804,70 +12410,70 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z109" w:id="104"/>
+          <w:bookmarkStart w:name="z109" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 удостоверяет о том, что</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12413,170 +13019,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия сертификата составляет один год со дня прохождения тестирования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный сертификат действителен для следующих категорий должностей правоохранительной службы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись оператора тестирования: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___"___________ 20 __ г.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.П.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -12833,68 +13439,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="111"/>
+    <w:bookmarkStart w:name="z160" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СПРАВКА о прохождении тестирования с результатами ниже значений прохождения тестирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 - в редакции приказа Председателя Агентства РК по делам государственной службы от 14.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13682,68 +14288,68 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ДУБЛИКАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="112"/>
+    <w:bookmarkStart w:name="z65" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СЕРТИФИКАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 8 исключено приказом Председателя Агентства РК по делам государственной службы и противодействию коррупции от 31.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13899,298 +14505,298 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и службу в органы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="113"/>
+    <w:bookmarkStart w:name="z161" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Программы тестирования на оценку личных качеств кандидатов на занятие</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>должностей правоохранительной службы и службы в органах гражданской защиты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 - в редакции приказа Председателя Агентства РК по делам государственной службы от 20.08.025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z248" w:id="114"/>
+    <w:bookmarkStart w:name="z248" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестирование на оценку личных качеств кандидатов на занятие должностей правоохранительной службы и службы в органах гражданской защиты состоит из двух программ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z249" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) первая программа предназначена для категорий C-GP-1, C-AGP-1, C-KGP-1, C-GP-2, C-AGP-2, C-KGP-2, C-GP-3, C-AGP-3, C-KGP-3, C-GP-4, C-AGP-4, C-OGP-2, C-OGP-3, C-OGP-4, C-OGP-5, C-OGP-6, C-OKGP-1, C-OKGP-2, C-OKGP-3, C-OKGP-4, C-OKGP-5, C-RGP-1, C-RGP-2, C-RGP-3, B-FM-2, B-FM-3, B-FM-4, B-FMO-1, B-FMО-2, B-FMО-3, B-FMО-4, и включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z250" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тесты на выявление уровня инициативности (12 заданий), коммуникативности (12 заданий), аналитичности (12 заданий), организованности (12 заданий), стратегического мышления (12 заданий), лидерства (12 заданий), этичности (12 заданий), ориентации на качество (12 заданий), ориентации на потребителя (12 заданий), нетерпимости к коррупции (12 заданий).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z251" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общее время на выполнение тестов по первой программе составляет 90 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z252" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зоны риска из возможных 4 (четырех) баллов для первой программы: инициативность – 1,5 балла, коммуникативность – 2 балла, аналитичность – 2,5 балла, организованность – 2,5 балла, стратегическое мышление – 2,5 балла, лидерство – 2,5 балла, этичность – 1,5 балла, ориентация на качество – 1,5 балла, ориентация на потребителя – 1,5 балла, нетерпимость к коррупции – 2 балла.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z253" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вторая программа предназначена для категорий C-KGP-4, C-GP-5, C-AGP-5, C-KGP-5, C-GP-6, C-AGP-6, C-OKGP-6, C-GP-7, C-AGP-7, C-OGP-7, C-OKGP-7, C-AGP-8, C-OGP-8, C-RGP-4, C-RGP-5, С-SVО-8, С-SVR-7, C-SVU-8, C-SVU-9, C-SVU-10, C-SVU-12, C-SVU-13, C-SVU-14, C-SGU-5, C-SGU-7, C-SGU-8, C-SGU-11, C-SGU-12, С-SV-10, С-SVО-9, С-SVR-4, С-SVR-8, C-SVU-15, C-SGU-13, C-SSP-7, C-SSP-8, C-SN-5, C-SN-7, C-SN-8, B-FM-5, B-FM-6, B-FMО-5, B-FMО-6, и включает:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z249" w:id="115"/>
-[...15 lines deleted...]
-      1) первая программа предназначена для категорий C-GP-1, C-AGP-1, C-KGP-1, C-GP-2, C-AGP-2, C-KGP-2, C-GP-3, C-AGP-3, C-KGP-3, C-GP-4, C-AGP-4, C-OGP-2, C-OGP-3, C-OGP-4, C-OGP-5, C-OGP-6, C-OKGP-1, C-OKGP-2, C-OKGP-3, C-OKGP-4, C-OKGP-5, C-RGP-1, C-RGP-2, C-RGP-3, B-FM-2, B-FM-3, B-FM-4, B-FMO-1, B-FMО-2, B-FMО-3, B-FMО-4, и включает:</w:t>
+    <w:bookmarkStart w:name="z254" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тесты на выявление уровня инициативности (12 заданий), коммуникативности (12 заданий), аналитичности (12 заданий), организованности (12 заданий), этичности (12 заданий), ориентации на качество (12 заданий), ориентации на потребителя (12 заданий), нетерпимости к коррупции (12 заданий).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z250" w:id="116"/>
-[...15 lines deleted...]
-      тесты на выявление уровня инициативности (12 заданий), коммуникативности (12 заданий), аналитичности (12 заданий), организованности (12 заданий), стратегического мышления (12 заданий), лидерства (12 заданий), этичности (12 заданий), ориентации на качество (12 заданий), ориентации на потребителя (12 заданий), нетерпимости к коррупции (12 заданий).</w:t>
+    <w:bookmarkStart w:name="z255" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общее время на выполнение тестов по второй программе составляет 75 минут.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z251" w:id="117"/>
-[...15 lines deleted...]
-      Общее время на выполнение тестов по первой программе составляет 90 минут.</w:t>
+    <w:bookmarkStart w:name="z256" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зоны риска из возможных 4 (четырех) баллов для второй программы: инициативность – 1,5 балла, коммуникативность – 1,5 балла, аналитичность – 2 балла, организованность – 1,5 балла, этичность – 1,5 балла, ориентация на качество – 1,5 балла, ориентация на потребителя – 1 балл, нетерпимость к коррупции – 2 балла.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z252" w:id="118"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14364,68 +14970,68 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форма      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="123"/>
+    <w:bookmarkStart w:name="z68" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение по результатам тестирования на оценку личных качеств кандидата на должность правоохранительной службы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 10 в редакции в редакции приказа Председателя Агентства РК по делам государственной службы и противодействию коррупции от 06.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14500,70 +15106,70 @@
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z135" w:id="124"/>
+                <w:bookmarkStart w:name="z135" w:id="119"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Фамилия, имя, отчество (при его наличии)</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="124"/>
+                <w:bookmarkEnd w:id="119"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 кандидата:________________________________</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14679,59 +15285,59 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z136" w:id="125"/>
+          <w:bookmarkStart w:name="z136" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1282700" cy="1905000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:stretch>
@@ -14756,70 +15362,70 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="126"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4178300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
@@ -14841,150 +15447,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="127"/>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зона риска – это характеристика недостаточного уровня проявления личных качеств для службы на претендуемой должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z139" w:id="128"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия заключения составляет один год со дня прохождения оценки личных качеств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z140" w:id="129"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись оператора тестирования: ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z141" w:id="130"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z141" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" _______________ 20 __ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z142" w:id="131"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z142" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.П.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15297,126 +15903,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тел. ________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>эл. адрес ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z257" w:id="132"/>
+    <w:bookmarkStart w:name="z257" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 11 - в редакции приказа Председателя Агентства РК по делам государственной службы от 20.08.025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z258" w:id="133"/>
+      <w:bookmarkStart w:name="z258" w:id="128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу допустить меня на апелляцию по результатам тестирования на знание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства Республики Казахстан, прошедшего _________ 20 __ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15583,55 +16189,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15957,31 +16563,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>