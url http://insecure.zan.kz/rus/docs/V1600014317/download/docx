--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="94f9c98" w14:textId="94f9c98">
+    <w:p w14:paraId="cf7d180" w14:textId="cf7d180">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1879,51 +1879,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ч.1 пункта 5-1 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2097,51 +2097,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3563,51 +3563,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ч.1 пункта 22 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4019,51 +4019,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Пункт 25 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4501,51 +4501,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ч.1 пункта 30 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6217,51 +6217,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      В приложение 1-1 предусматривается изменение приказом Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -8201,51 +8201,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      В приложение 2 предусматривается изменение приказом Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -16189,55 +16189,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16563,31 +16563,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>