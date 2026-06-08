--- v1 (2025-12-01)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fe6c4c5" w14:textId="fe6c4c5">
+    <w:p w14:paraId="e7088a6" w14:textId="e7088a6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,96 +76,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил рассмотрения документов по проекту строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов для заключения договора о предоставлении гарантии</w:t>
+        <w:t>Об утверждении Правил рассмотрения документов по проекту строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов для заключения договора о предоставлении гарантии или договоров в рамках реновации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра национальной экономики Республики Казахстан от 30 сентября 2016 года № 432. Зарегистрирован в Министерстве юстиции Республики Казахстан 7 октября 2016 года № 14312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции приказа Министра промышленности и строительства РК от 25.08.2025 </w:t>
+      Сноска. Заголовок - в редакции приказа и.о. Министра промышленности и строительства РR от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 315</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -194,172 +194,188 @@
         </w:rPr>
         <w:t xml:space="preserve">статьи 31 Закона Республики Казахстан от 7 апреля 2016 года "О долевом участии в жилищном строительстве" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z1" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> рассмотрения документов по проекту строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов для заключения договора о предоставлении гарантии.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+        <w:t xml:space="preserve"> рассмотрения документов по проекту строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов для заключения договора о предоставлении гарантии или договоров в рамках реновации.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра промышленности и строительства РК от 25.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 315</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра промышленности и строительства РR от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="2"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства национальной экономики Республики Казахстан в установленном законодательством порядке обеспечить: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -388,90 +404,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) размещение настоящего приказа на интернет-ресурсе Министерства национальной экономики Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства национальной экономики Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра национальной экономики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z4" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Настоящий приказ вводится в действие с 10 октября 2016 года и подлежит официальному опубликованию. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -783,2124 +799,3902 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 сентября 2016 года № 432</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5" w:id="5"/>
-[...150 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила рассмотрения документов по проекту строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов для заключения договора о предоставлении гарантии или договоров в рамках реновации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра промышленности и строительства РК от 25.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 315</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа и.о. Министра промышленности и строительства РR от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="8"/>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z53" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила рассмотрения документов по проекту строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов для заключения договора о предоставлении гарантии или договоров в рамках реновации (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 31 Закона Республики Казахстан "О долевом участии в жилищном строительстве" (далее – Закон) и определяют порядок рассмотрения документов по проекту строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов для заключения договора о предоставлении гарантии или договоров в рамках реновации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z54" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Требования, предъявляемые к застройщику и уполномоченной компании при организации долевого участия в жилищном строительстве способом получения гарантии Единого оператора определены </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьей 8</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> настоящего Закона.</w:t>
+        <w:t>статьями 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и 8-1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z55" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прием заявок Единым оператором осуществляется на постоянной основе через информационную систему Единого оператора, за исключением случая, когда достигается пороговое значение норматива достаточности капитала Единого оператора, предусмотренное </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 28 Закона, о чем указывается на интернет-ресурсе Единого оператора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z56" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z55" w:id="9"/>
+    <w:bookmarkStart w:name="z57" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гарантия – обязательство Единого оператора жилищного строительства по организации завершения строительства многоквартирного жилого дома и (или) комплекса индивидуальных жилых домов при наступлении гарантийного случая и передаче доли в многоквартирном жилом доме и (или) комплексе индивидуальных жилых домов дольщикам по договорам о долевом участии в жилищном строительстве и (или) дольщикам в рамках реновации по договорам о долевом участии в жилищном строительстве в рамках реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z58" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) гарантийный случай – событие или совокупность событий, определенные настоящим Законом, с наступлением которых у Единого оператора жилищного строительства возникают обязательство по завершению строительства многоквартирного жилого дома и (или) комплекса индивидуальных жилых домов и ответственность перед дольщиками по договору о предоставлении гарантии долевого участия в жилищном строительстве и (или) перед дольщиками в рамках реновации по договору о предоставлении гарантии долевого участия в жилищном строительстве в рамках реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z59" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) договор о реновации в рамках гарантии (далее – договор о реновации) – договор, заключаемый между Единым оператором жилищного строительства, застройщиком и уполномоченной компанией об условиях предоставления гарантии долевого участия в жилищном строительстве в рамках реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z60" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отлагательное условие – условие или совокупность условий, с наступлением которых у сторон возникают права и обязанности по договору доверительного управления голосующими акциями (долями участия в уставном капитале) уполномоченной компании при наступлении гарантийного случая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z61" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) объект реновации - строительные объекты, расположенные на территории Республики Казахстан и включенные в программу реновации в соответствии с градостроительными проектами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z62" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) договор о предоставлении гарантии долевого участия в жилищном строительстве в рамках реновации (далее – договор о предоставлении гарантии в рамках реновации) – договор, заключаемый между Единым оператором жилищного строительства, застройщиком, уполномоченной компанией и всеми собственниками объекта реновации или недвижимого имущества, входящего в объект реновации, в порядке и на условиях, определяемых настоящим </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z63" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) договор о предоставлении гарантии долевого участия в жилищном строительстве (далее – договор о предоставлении гарантии) – договор, заключаемый между Единым оператором, застройщиком и уполномоченной компанией в порядке и на условиях, определяемых настоящим </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z64" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) застройщик в сфере долевого участия в жилищном строительстве (далее – застройщик) – юридическое лицо, осуществляющее деятельность по организации долевого участия в жилищном строительстве многоквартирных жилых домов и (или) комплекса индивидуальных жилых домов за счет собственных и (или) привлеченных денег посредством участия в уставном капитале уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z65" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Единый оператор жилищного строительства (далее – Единый оператор) – ипотечная организация с прямым или косвенным участием государства в уставном капитале, целью которой является участие в реализации государственной политики в области обеспечения доступности жилья населению Республики Казахстан через механизмы ипотечного кредитования и предоставления арендного жилья, развития долевого жилищного строительства, а также обеспечение доступности финансовых ресурсов для строительной отрасли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z66" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уполномоченная компания – юридическое лицо, сто процентов голосующих акций (долей участия в уставном капитале) которого принадлежат застройщику, осуществляющее деятельность по обеспечению долевого строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов и реализации долей в многоквартирном жилом доме или комплексе индивидуальных жилых домов, которое не вправе заниматься какой-либо иной коммерческой деятельностью, за исключением деятельности в специальных экономических зонах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z67" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) дольщик – физическое лицо (за исключением временно пребывающих иностранцев), юридическое лицо или лицо, осуществляющее деятельность в соответствии с договором о совместной деятельности (простое товарищество, консорциум), заключившее договор о долевом участии в жилищном строительстве с целью получения доли в многоквартирном жилом доме или комплексе индивидуальных жилых домов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z68" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Прием и учет заявок Застройщика и Уполномоченной компании Единого оператора</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="10"/>
+        <w:t xml:space="preserve"> Глава 2. Порядок рассмотрения документов по проекту строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов для заключения договора о предоставлении гарантии или договоров в рамках реновации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z69" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Прием и учет Единым оператором заявок застройщика и уполномоченной компании для заключения договора о предоставлении гарантии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z70" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Заявка по проекту строительства от Застройщика и Уполномоченной компании (далее – заявка) принимается по форме согласно </w:t>
+      4. Заявка по проекту строительства от застройщика и уполномоченной компании (далее – заявка) подается в электронном виде посредством информационной системы Единого оператора по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. Заявка подписывается застройщиком и уполномоченной компанией электронной цифровой подписью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z71" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Застройщик и уполномоченная компания прилагают к заявке перечень документов согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. При этом прилагаемый к заявке план финансирования проекта строительства составляется по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z57" w:id="11"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z72" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Прием заявок Единым оператором осуществляется на постоянной основе через информационную систему Единого оператора, за исключением случая, когда достигается пороговое значение норматива достаточности капитала Единого оператора, предусмотренное </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+      При повторном обращении застройщика с новым проектом строительства в течение одного года, предоставление документов Единому оператору, указанных в пункте 1, подпункте 1) пункта 2, подпункте 1) пункта 8 и подпункте 3) пункта 9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, не требуется. Данное требование не распространяется на документы, в которые были внесены изменения и (или) дополнения до повторного обращения в Единый оператор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z73" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Срок рассмотрения заявки составляет двадцать рабочих дней со дня обращения застройщика и уполномоченной компании о заключении договора о предоставлении гарантии. Днем обращения застройщика и уполномоченной компании считается день регистрации Единым оператором соответствующей заявки с необходимыми документами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z74" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регистрация заявки осуществляется в рабочие дни и в рабочее время. В случае поступления заявки вне рабочего времени ее регистрация производится на следующий рабочий день.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z75" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии замечаний по рассматриваемой заявке Единый оператор направляет на доработку соответствующие документы с установлением срока для устранения замечаний не более десяти рабочих дней. При этом срок рассмотрения заявки приостанавливается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z76" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...261 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок рассмотрения заявки Застройщика и Уполномоченной компании при организации долевого участия в жилищном строительстве способом получения гарантии Единого оператора</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="16"/>
+        <w:t xml:space="preserve"> Параграф 2. Порядок рассмотрения Единым оператором заявки застройщика и уполномоченной компании для заключения договора о предоставлении гарантии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z77" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Рассмотрение заявки Единым оператором предусматривает следующие этапы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z64" w:id="17"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z78" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) проверка полноты предоставленных документов по проекту строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов согласно перечню документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="18"/>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z79" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) регистрация заявки и анализ предоставленных документов по проекту строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z66" w:id="19"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z80" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принятие решения о заключении либо о мотивированном отказе в заключении договора о предоставлении гарантии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="20"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z81" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Решение Единого оператора о заключении либо мотивированный отказ в заключении договора о предоставлении гарантии основываются на результатах анализа представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z68" w:id="21"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z82" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Анализ документов по проекту строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов включает в себя финансовую и юридическую оценку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="22"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z83" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Финансовая оценка предусматривает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z70" w:id="23"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z84" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) анализ финансовой отчетности, расчет основных показателей, характеризующих финансовое состояние Уполномоченной компании и Застройщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z85" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анализ источников финансирования проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z86" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анализ адекватности ценовой политики уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z87" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сопоставление выполненных работ на незавершенном объекте в соответствии с государственными нормативными документами в области архитектуры, градостроительства и строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z88" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сопоставление выполненных работ по актам с фактически выполненными работами на объекте производится после обмера выполненных объемов работ и обследования инжиниринговой компанией без лабораторных исследований смонтированных конструкций на предмет наличия дефектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z89" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оценка полноты необходимых работ для завершения строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z90" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) анализ обоснованности бюджета (сметы) строительства: объемов и стоимости строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z91" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Для расчета показателей и факторов риска, установленных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, проводится анализ финансовой отчетности (бухгалтерский баланс, отчет о прибылях и убытках, отчет о движении денежных средств, отчет об изменениях в собственном капитале) застройщика за последний финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z92" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Юридическая оценка и установление наличия (отсутствия) правовых, репутационных рисков по проекту проводятся путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z93" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обзора правоустанавливающих документов застройщика, уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z94" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обзора документов о корпоративном управлении, решений коллегиальных органов управления и основных доверенностей уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z95" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) анализа правоустанавливающих документов на имущество уполномоченной компании, предполагаемое к передаче в доверительное управление в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z96" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализа законности формирования уставного капитала уполномоченной компании, сведений об участниках (акционерах), сведений об аффилированных лицах уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z97" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличия необходимых разрешительных документов уполномоченной компании и подрядчика (генерального подрядчика);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z98" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) анализа основных положений договора строительного подряда уполномоченной компании с подрядчиком (генеральным подрядчиком), с учетом особенностей, определенных пунктом 12 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z99" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наличия или отсутствия судебных разбирательств имущественного характера в отношении застройщика и уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z100" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) изучения информации об уполномоченной компании и застройщике из официально признанных источников о наличии (отсутствии) задолженности по налогам и другим обязательным платежам в бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z101" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Если проект строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов реализуется уполномоченной компанией являющейся участницей специальной экономической зоны (далее – участник СЭЗ), договор строительного подряда содержит приобретение уполномоченной компанией части материалов и (или) оборудования, предусмотренных проектно-сметной документацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z102" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. За рассмотрение заявки взимается единовременная комиссия в размере, утверждаемом решением Единого оператора в соответствии с требованиями норм законодательства Республики Казахстан в области защиты конкуренции, путем перечисления на банковский счет Единого оператора. Комиссия за рассмотрение заявки возврату не подлежит.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z103" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Решение о выдаче гарантии и заключении Единым оператором с застройщиком и уполномоченной компанией договора о предоставлении гарантии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z104" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Единый оператор отказывает в заключении договора о предоставлении гарантии по следующим основаниям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z105" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) несоответствие застройщика, уполномоченной компании требованиям, установленным Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z106" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несвоевременное заключение застройщиком и уполномоченной компанией договоров:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z107" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об оказании инжиниринговых услуг в долевом жилищном строительстве между уполномоченной компанией, Единым оператором и инжиниринговой компанией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z108" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      залога земельного участка вместе с объектом незавершенного строительства между уполномоченной компанией и Единым оператором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z109" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      залога голосующих акций (долей участия в уставном капитале) уполномоченной компании между застройщиком и Единым оператором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z110" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доверительного управления голосующими акциями (долей участия в уставном капитале) уполномоченной компании между застройщиком и Единым оператором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z111" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие непогашенной задолженности по налогам и другим обязательным платежам в бюджет в размере более 6-кратного месячного расчетного показателя на дату подачи заявки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z112" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие судебных решений, вступивших в законную силу, в отношении имущества и обязательств застройщика, уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z113" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) по результатам проверки рассмотрения документов по проекту строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z114" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при нерентабельности проекта, подтвержденных финансово-экономическими расчетами, в том числе анализом рентабельности, ликвидности и возможных рисков реализации проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z115" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) если за последние три года до даты подачи заявки на заключение договора о предоставлении гарантии по проекту застройщика, уполномоченной компании при осуществлении строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов Единым оператором был объявлен гарантийный случай;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z116" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принятие решения о заключении договора о предоставлении гарантии может повлечь за собой нарушение Единым оператором коэффициента максимального риска на одного заемщика (группы заемщиков), установленного нормативным правовым актом уполномоченного органа, осуществляющего государственное регулирование, контроль и надзор финансового рынка и финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z117" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) несоответствие проекта строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов утвержденным градостроительным проектам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z118" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. При принятии положительного решения по выдаче гарантии, Единым оператором утверждается размер гарантийного взноса по проекту в соответствии с Методикой определения размера гарантийного взноса, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 28 июля 2016 года № 338 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14190) (далее – Методика определения размера гарантийного взноса).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z119" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости Единым оператором при принятии положительного решения по выдаче гарантии запрашивается у застройщика и (или) уполномоченной компании гарантия аффилированных и связанных юридических и физических лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z120" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Для применения ставки гарантийного взноса застройщику необходимо набрать 60 и более баллов по фактору рисков, оцениваемых в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z121" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Положительное решение Единого оператора является основанием для заключения договора о предоставлении гарантии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z122" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Прием и учет Единым оператором заявок застройщика и уполномоченной компании на заключение договоров в рамках реновации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z123" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Застройщик и уполномоченная компания для заключения с Единым оператором договоров в рамках реновации подают заявки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z124" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на заключение договора о реновации в рамках гарантии (далее - договор о реновации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z125" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на заключение (присоединение Единого оператора) договора о предоставлении гарантии долевого участия в жилищном строительстве в рамках реновации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z126" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заявка на заключение (присоединение Единого оператора) договора о предоставлении гарантии в рамках реновации подается только при наличии заключенного между Единым оператором, застройщиком и уполномоченной компанией договора о реновации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z127" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Заявки по проекту строительства в рамках реновации от застройщика и уполномоченной компании подаются в электронном виде посредством информационной системы Единого оператора по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. Заявки подписываются застройщиком и уполномоченной компанией электронной цифровой подписью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z128" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Застройщик и уполномоченная компания прилагают к заявке на заключение договора о реновации перечень документов согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, к заявке на заключение (присоединение Единого оператора) договора о предоставлении гарантии в рамках реновации перечень документов согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. При этом прилагаемый к заявке на заключение договора о реновации и заявке на заключение (присоединение Единого оператора) договора о предоставлении гарантии в рамках реновации индикативный план финансирования проекта строительства составляется по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z129" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При повторном обращении застройщика с новым проектом строительства в рамках реновации в течение одного года, предоставление документов Единому оператору, указанных в пункте 1, подпункте 1) пункта 3, пункте 7, пункте 8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, не требуется. Данное требование не распространяется на документы, в которые были внесены изменения и (или) дополнения до повторного обращения в Единый оператор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z130" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Срок рассмотрения заявки на заключение договора о реновации и заявки на заключение (присоединение Единого оператора) договора о предоставлении гарантии в рамках реновации составляет двадцать рабочих дней со дня поступления соответствующей заявки. Днем обращения застройщика и уполномоченной компании считается день регистрации Единым оператором соответствующей заявки с необходимыми документами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z131" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регистрация заявки осуществляется в рабочие дни и в рабочее время. При поступлении заявки вне рабочего времени ее регистрация производится на следующий рабочий день.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z132" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии замечаний по рассматриваемой заявке Единый оператор направляет на доработку соответствующие документы с установлением срока для устранения замечаний не более десяти рабочих дней. При этом срок рассмотрения заявки приостанавливается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z133" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Порядок рассмотрения Единым оператором заявки застройщика и уполномоченной компании на заключение договора о реновации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z134" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Рассмотрение заявки на заключение договора о реновации предусматривает следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z135" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) проверка полноты предоставленных документов по проекту реновации, согласно перечню документов, указанному в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z136" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) регистрация заявки и анализ предоставленных документов по проекту реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z137" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принятие решения о заключении либо об отказе в заключении договора о реновации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z138" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Решение Единого оператора о заключении либо мотивированный отказ в заключении договора о реновации основывается на результатах анализа представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z139" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения Единого оператора о заключении договора о реновации, предусматривающие отлагательные условия, являются обязательными для исполнения уполномоченной компанией и (или) застройщиком в срок, установленный такими решениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z140" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Анализ документов по заявке на заключение договора о реновации включает в себя финансовую и юридическую оценку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z141" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Финансовая оценка предусматривает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z142" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) анализ финансовой отчетности, расчет основных показателей, характеризующих финансовое состояние уполномоченной компании и застройщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z71" w:id="24"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z143" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) анализ источников финансирования проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z72" w:id="25"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z144" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) анализ адекватности ценовой политики уполномоченной компании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z73" w:id="26"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z145" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) анализ обоснованности индикативной стоимости строительства, согласно индикативному плану финансирования, предоставленному по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z146" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Для расчета показателей и факторов риска, установленных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, проводится анализ финансовой отчетности (бухгалтерский баланс, отчет о прибылях и убытках, отчет о движении денежных средств, отчет об изменениях в собственном капитале) застройщика за последний финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z147" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сопоставление выполненных работ на незавершенном объекте в соответствии с государственными нормативными документами в области архитектуры, градостроительства и строительства.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="27"/>
+      28. Юридическая оценка и установление наличия (отсутствия) правовых, репутационных рисков по проекту реновации проводится путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z148" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сопоставление выполненных работ по актам с фактически выполненными работами на объекте производится после обмера выполненных объемов работ и обследования инжиниринговой компанией без лабораторных исследований смонтированных конструкций на предмет наличия дефектов;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="28"/>
+      1) обзора правоустанавливающих документов застройщика, уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z149" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) оценка полноты необходимых работ для завершения строительства;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="29"/>
+      2) обзора документов о корпоративном управлении, решений коллегиальных органов управления и основных доверенностей уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z150" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) анализ обоснованности бюджета (сметы) строительства: объемов и стоимости строительства.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z188" w:id="30"/>
+      3) анализа правоустанавливающих документов на имущество уполномоченной компании, предполагаемое к передаче в доверительное управление в соответствии со статьей 35 Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z151" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализа законности формирования уставного капитала уполномоченной компании, сведений об участниках (акционерах), сведений об аффилированных лицах уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z152" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличия или отсутствия судебных разбирательств имущественного характера в отношении застройщика и уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z153" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) изучения информации об уполномоченной компании, застройщике из официально признанных источников о наличии (отсутствии) задолженности по налогам и другим обязательным платежам в бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z154" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. За рассмотрение заявки на заключение договора о реновации взимается единовременная комиссия в размере, утверждаемом решением Единого оператора в соответствии с требованиями норм законодательства Республики Казахстан в области защиты конкуренции, путем перечисления на банковский счет Единого оператора. Комиссия за рассмотрение заявки возврату не подлежит.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z155" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. Порядок рассмотрения Единым оператором заявки застройщика и уполномоченной компании на заключение (присоединение Единого оператора) договора о предоставлении гарантии в рамках реновации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z156" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Рассмотрение заявки на заключение (присоединение Единого оператора) договора о предоставлении гарантии в рамках реновации предусматривает следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z157" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мониторинг исполнения обязательств по договору о реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z158" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10-1. Для расчета показателей и факторов риска, установленных в </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+      2) проверка полноты предоставленных документов по проекту реновации, согласно перечню документов, указанному в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z159" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) регистрация заявки и анализ предоставленных документов по проекту реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z160" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принятие решения о заключении либо об отказе в заключении (присоединении Единого оператора) договора о предоставлении гарантии в рамках реновации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z161" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Решение Единого оператора о заключении либо мотивированный отказ в заключении (присоединении Единого оператора) договора о предоставлении гарантии в рамках реновации основывается на результатах анализа представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z162" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения Единого оператора о заключении договора о реновации, предусматривающие отлагательные условия, являются обязательными для исполнения уполномоченной компанией и (или) застройщиком в срок, установленный такими решениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z163" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Анализ документов по проекту реновации включает в себя финансовую и юридическую оценку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z164" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Финансовая оценка предусматривает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z165" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) анализ наличия у застройщика активов, величина которых должна быть не менее десяти процентов от совокупных активов, остающихся после вычета краткосрочных и долгосрочных обязательств, за последние два финансовых года согласно его финансовой отчетности, подтвержденной аудиторским заключением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z166" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анализ соответствия застройщика требованию о величине коэффициента, исчисленного путем соотношения заемных средств и собственного капитала, не превышающего семи в течение всего срока строительства многоквартирного жилого дома до приемки его в эксплуатацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z167" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Юридическая оценка и установление наличия (отсутствия) правовых, репутационных рисков по проекту реновации проводится путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z168" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обзора правоустанавливающих документов застройщика, уполномоченной компании (при внесении изменений в указанные документы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z169" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обзора документов о корпоративном управлении, решений коллегиальных органов управления и основных доверенностей уполномоченной компании (при внесении изменений в указанные документы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z170" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анализа правоустанавливающих документов на имущество уполномоченной компании, предполагаемое к передаче в доверительное управление в соответствии со статьей 35 Закона (при внесении изменений в указанные документы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z171" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализа законности формирования уставного капитала уполномоченной компании, сведений об участниках (акционерах), сведений об аффилированных лицах уполномоченной компании (при наличии изменений в указанные сведения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z172" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличия или отсутствия судебных разбирательств имущественного характера в отношении застройщика, уполномоченной компании и собственников объекта(-ов) реновации и (или) недвижимого имущества, входящего в объект реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z173" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) изучения информации об уполномоченной компании, застройщике и собственниках объекта(-ов) реновации и (или) недвижимого имущества, входящего в объект реновации, из официально признанных источников о наличии (отсутствии) задолженности по налогам и другим обязательным платежам в бюджет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z174" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) анализ исполнения застройщиком и уполномоченной компании всех условий, указанных в договоре о реновации и договоре о предоставлении гарантии в рамках реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z175" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) наличие подписанного застройщиком, уполномоченной компанией и всеми собственниками объекта реновации и (или) недвижимого имущества, входящего в объект реновации, договора о предоставлении гарантии в рамках реновации, составленного по типовой форме, утвержденной уполномоченным органом в сфере долевого участия в жилищном строительстве в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z176" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) анализ правоустанавливающих и идентификационных документов на объект(-ы) реновации и (или) недвижимого имущества, входящего в объект реновации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z177" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 7. Порядок рассмотрения Единым оператором документов застройщика и уполномоченной компании для заключения дополнительного соглашения к договору о предоставлении гарантии в рамках реновации в связи с разработкой проектно-сметной документации по проекту реновации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z178" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35. Застройщик и уполномоченная компания в течение 10 рабочих дней после получения положительного заключения комплексной вневедомственной экспертизы по проектно-сметной документации обращаются в Единый оператор для заключения дополнительного соглашения к договору о предоставлении гарантии в рамках реновации в связи с разработкой проектно-сметной документации и предоставляют перечень документов по проекту реновации согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z179" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      36. На основании анализа документов, предоставленных в соответствии с пунктом 34 настоящих Правил, осуществляется внесение изменений в заключенный договор о предоставлении гарантии в рамках реновации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z180" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="31"/>
+      37. Анализ документов для заключения дополнительного соглашения к договору о предоставлении гарантии в рамках реновации включает в себя финансовую и юридическую оценку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z181" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Юридическая оценка и установление наличия (отсутствия) правовых, репутационных рисков по проекту проводятся путем:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="32"/>
+      38. Финансовая оценка предусматривает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z182" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) обзора правоустанавливающих документов Застройщика, Уполномоченной компании;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="33"/>
+      1) анализ адекватности ценовой политики уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z183" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) обзора документов о корпоративном управлении, решений коллегиальных органов управления и основных доверенностей Уполномоченной компании;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="34"/>
+      2) оценка полноты необходимых работ для завершения строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z184" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анализ обоснованности бюджета (сметы) строительства: объемов и стоимости строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z185" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Юридическая оценка и установление наличия (отсутствия) правовых, репутационных рисков по проекту реновации проводится путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z186" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличия необходимых разрешительных документов уполномоченной компании и подрядчика (генерального подрядчика);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z187" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анализа основных положений договора строительного подряда уполномоченной компании с подрядчиком (генеральным подрядчиком), с учетом особенностей, определенных пунктом 41 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z188" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличия или отсутствия судебных разбирательств имущественного характера в отношении застройщика и уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z189" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) изучения информации об уполномоченной компании, застройщике из официально признанных источников о наличии (отсутствии) задолженности по налогам и другим обязательным платежам в бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z190" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) анализа правоустанавливающих документов на имущество Уполномоченной компании, предполагаемое к передаче в доверительное управление в соответствии со статьей 35 Закона; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="35"/>
+      40. Дополнительное соглашение к договору о предоставлении гарантии в рамках реновации заключается после заключения договора залога земельного участка вместе с объектом незавершенного строительства по типовой форме, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 30 сентября 2016 года № 433 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за №14521).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z191" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) анализа законности формирования уставного капитала Уполномоченной компании, сведений об участниках (акционерах), сведений об аффилиированных лицах Уполномоченной компании;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="36"/>
+      41. Если проект строительства многоквартирного жилого дома реализуется уполномоченной компанией являющейся участником СЭЗ, допускается приобретение уполномоченной компанией части материалов и (или) оборудования, предусмотренных проектно-сметной документацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z192" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 8. Решение о выдаче гарантии и заключении Единым оператором с застройщиком и уполномоченной компанией договоров в рамках реновации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z193" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) наличия необходимых разрешительных документов Уполномоченной компании и подрядчика (генерального подрядчика);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="37"/>
+      42. Единый оператор отказывает в заключении договора о реновации и заключении (присоединение Единого оператора) договора о предоставлении гарантии в рамках реновации по следующим основаниям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z194" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) анализа основных положений договора строительного подряда Уполномоченной компании с подрядчиком (генеральным подрядчиком), с учетом особенностей, определенных </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="38"/>
+      1) несоответствие застройщика, уполномоченной компании требованиям, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z195" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) наличия или отсутствия неисполненных судебных разбирательств имущественного характера в отношении застройщика и уполномоченной компании;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="39"/>
+      2) наличие непогашенной задолженности по налогам и другим обязательным платежам в бюджет в размере более 6-кратного месячного расчетного показателя на дату подачи заявки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z196" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) изучения информации об Уполномоченной компании, Застройщике из официально признанных источников о наличии (отсутствии) задолженности по налогам и другим обязательным платежам в бюджет.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="40"/>
+      3) наличие судебных решений, вступивших в законную силу, в отношении имущества и обязательств застройщика, уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z197" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) по результатам проверки рассмотрения документов по проекту реновации с применением механизмов долевого участия в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z198" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11-1. Если проект строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов реализуется Уполномоченной компанией являющейся участницей специальной экономической зоны – юридическим лицом, осуществляющим на территории специальной экономической зоны приоритетные виды деятельности и включенное в единый реестр участников специальной экономической зоны (далее – участник СЭЗ), договор строительного подряда может содержать приобретение Уполномоченной компанией части материалов и (или) оборудования, предусмотренных проектно-сметной документацией.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      5) при нерентабельности и неэффективности проекта, подтвержденных индикативными финансово-экономическими расчетами, в том числе анализом рентабельности, ликвидности и возможных рисков реализации проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z199" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      6) если за последние три года до даты подачи заявки на заключение договора о реновации по проекту реновации застройщика, уполномоченной компании при осуществлении строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов Единым оператором был объявлен гарантийный случай;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z200" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="43"/>
+      7) несоответствие проекта реновации утвержденным градостроительным проектам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z201" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Единый оператор отказывает в заключении договора о предоставлении гарантии по следующим основаниям:</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="45"/>
+      При этом, Единый оператор, помимо оснований, предусмотренных подпунктами 1) - 8) настоящего пункта, отказывает в заключении (присоединении Единого оператора) договора о предоставлении гарантии в рамках реновации по следующим основаниям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z202" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) несвоевременное заключение застройщиком и уполномоченной компанией договоров:</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="48"/>
+      1) несвоевременное заключение застройщиком и уполномоченной компанией договоров:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z203" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       залога голосующих акций (долей участия в уставном капитале) уполномоченной компании между застройщиком и Единым оператором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z95" w:id="49"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z204" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доверительного управления голосующими акциями (долей участия в уставном капитале) уполномоченной компании между застройщиком и Единым оператором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z96" w:id="50"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z205" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) наличие непогашенной задолженности по налогам и другим обязательным платежам в бюджет в размере более 6-кратного месячного расчетного показателя на дату подачи заявки;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="51"/>
+      2) при несоответствии договора о предоставлении гарантии в рамках реновации условиям договора о реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z206" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) наличие судебных решений о возбуждении производства о реабилитации или банкротстве в отношении Застройщика, Уполномоченной компании;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="52"/>
+      3) при непредставлении застройщиком и уполномоченной компанией договора о предоставлении гарантии в рамках реновации для присоединения к нему Единого оператора в течение трех месяцев с момента заключения договора о реновации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z207" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. При принятии положительного решения по выдаче гарантии, Единым оператором утверждается размер гарантийного взноса по проекту в соответствии с Методикой определения размера гарантийного взноса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z208" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости Единым оператором при принятии положительного решения по выдаче гарантии запрашивается у застройщика и (или) уполномоченной компании гарантия аффилированных и связанных юридических и физических лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z209" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) по результатам проверки рассмотрения документов по проекту строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов в соответствии с </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z192" w:id="53"/>
+      44. Для применения ставки гарантийного взноса застройщику необходимо набрать 60 и более баллов по фактору рисков, оцениваемых в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z210" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в случае нерентабельности и неэффективности проекта, подтвержденных финансово-экономическими расчетами, в том числе анализом рентабельности, ликвидности и возможных рисков реализации проекта.</w:t>
-[...338 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+      45. Положительное решение Единого оператора является основанием для заключения договора о реновации и договора о предоставлении гарантии в рамках реновации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2934,738 +4728,829 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 1 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам рассмотрения</w:t>
+              <w:t>рассмотрения документов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>документов по проекту</w:t>
+              <w:t>по проекту строительства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>строительства многоквартирного</w:t>
+              <w:t>многоквартирного жилого дома</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жилого дома или комплекса</w:t>
+              <w:t>или комплекса индивидуальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>индивидуальных жилых домов</w:t>
+              <w:t>жилых домов для заключения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для заключения договора</w:t>
+              <w:t>договора о предоставлении</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о предоставлении гарантии</w:t>
+              <w:t>гарантии или договоров</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в рамках реновации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7780"/>
-        <w:gridCol w:w="4600"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...19 lines deleted...]
-            <w:tcW w:w="4600" w:type="dxa"/>
+          <w:bookmarkStart w:name="z213" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исх. № _______________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"___" _______________ 20___ года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...121 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z214" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководителю Единого оператора</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жилищного строительства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>господину (-же)</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>____________________________</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="58"/>
+    <w:bookmarkStart w:name="z217" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z218" w:id="166"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
-[...228 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="59"/>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Наименование застройщика и уполномоченной компании)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит Вас принять к рассмотрению перечень документов по проекту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать наименование проекта, адрес местонахождения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с целью проведения анализа на предмет определения возможности предоставления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>гарантии Единым оператором жилищного строительства (далее - Единый оператор)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для организации долевого участия в жилищном строительстве способом получения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>гарантии Единого оператора. Подтверждаем, что прилагаемая информация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к настоящей заявке достоверна, полная, качественная и соответствует</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действительности. Настоящим предоставляем согласие на сбор и обработку Единым</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оператором данных, указанных в заявке, а также персональных данных первого</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>руководителя и главного бухгалтера застройщика и уполномоченной компании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Наименование застройщика и уполномоченной компании)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предупреждены об ответственности, предусмотренной законодательством</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан за представление ложной, недостоверной, не качественной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и неполной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Информация по проекту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z220" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Информация о застройщике:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z221" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Полное наименование организации</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Полное наименование организации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3677,68 +5562,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z224" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-БИН</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3750,68 +5647,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z227" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Состав акционеров/участников (наименование акционера/участника (компания, Ф.И.О (при наличии), БИН/ИИН), доля участия в уставном капитале)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Состав акционеров/участников (наименование акционера/участника (компания, Ф.И.О (при наличии), БИН/ИИН), доля участия в уставном капитале)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3823,68 +5732,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z230" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата первичной регистрации</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата первичной регистрации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3896,68 +5817,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z233" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Юридический адрес (регион, область, район, улица, дом, индекс, телефон, электронный адрес)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Юридический адрес (регион, область, район, улица, дом, индекс, телефон, электронный адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3969,68 +5902,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z236" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фактический адрес (регион, область, район, улица, дом, индекс, телефон, электронный адрес)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фактический адрес (регион, область, район, улица, дом, индекс, телефон, электронный адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4042,68 +5987,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z239" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Руководитель исполнительного органа организации (Ф.И.О. (при наличии), ИИН, должность, опыт работы)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководитель исполнительного органа организации (Ф.И.О. (при наличии), ИИН, должность, опыт работы)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4115,181 +6072,205 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z242" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие специальных разрешений, лицензий для реализации проекта (наименование, номер и дата выдачи документа, срок действия)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наличие специальных разрешений, лицензий для реализации проекта (наименование, номер и дата выдачи документа, срок действия)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="60"/>
+    <w:bookmarkStart w:name="z245" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Информация об уполномоченной компании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z246" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Полное наименование организации</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Полное наименование организации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4301,68 +6282,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z249" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-БИН</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4374,68 +6367,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z252" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Состав акционеров/участников (наименование акционера/участника (компания, Ф.И.О. (при наличии), БИН/ИИН), доля участия в уставном капитале)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Состав акционеров/участников (наименование акционера/участника (компания, Ф.И.О. (при наличии), БИН/ИИН), доля участия в уставном капитале)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4447,68 +6452,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z255" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата первичной регистрации</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата первичной регистрации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4520,68 +6537,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z258" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Юридический адрес (регион, область, район, улица, дом, индекс, телефон, email)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Юридический адрес (регион, область, район, улица, дом, индекс, телефон, email)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4593,68 +6622,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z261" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фактический адрес (регион, область, район, улица, дом, индекс, телефон, email)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фактический адрес (регион, область, район, улица, дом, индекс, телефон, email)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4666,872 +6707,944 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z264" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Руководитель исполнительного органа организации (Ф.И.О. (при наличии), ИИН, должность, опыт работы)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководитель исполнительного органа организации (Ф.И.О. (при наличии), ИИН, должность, опыт работы)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="61"/>
+    <w:bookmarkStart w:name="z267" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Информация о проекте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z268" w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование проекта</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="186"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z271" w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Место реализации проекта, статус по земельному участку</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место реализации проекта, статус по земельному участку</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="187"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z274" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сроки реализации проекта</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сроки реализации проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="188"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z277" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие ПСД с положительным заключением комплексной вневедомственной экспертизы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наличие ПСД с положительным заключением комплексной вневедомственной экспертизы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z280" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общая стоимость проекта (тысяч тенге)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Общая стоимость проекта (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z283" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стоимость строительства 1 квадратного метра жилья согласно ПСД</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Предполагаемая структура финансирования проекта (механизм финансирования и его параметры, структура обеспечения и другие).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z286" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Предполагаемая структура финансирования проекта (механизм финансирования и его параметры, структура обеспечения и другие).</w:t>
-[...80 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Застройщик</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должность</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия Имя Отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(место подписи)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место печати (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Застройщик ____________________________</w:t>
-[...143 lines deleted...]
-МП (при наличии)".</w:t>
+Уполномоченная компания</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должность</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия Имя Отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(место подписи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5570,1721 +7683,1098 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 2 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам рассмотрения</w:t>
+              <w:t>рассмотрения документов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>документов по проекту</w:t>
+              <w:t>по проекту строительства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>строительства многоквартирного</w:t>
+              <w:t>многоквартирного жилого дома</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жилого дома или комплекса</w:t>
+              <w:t>или комплекса индивидуальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>индивидуальных жилых домов</w:t>
+              <w:t>жилых домов для заключения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для заключения договора</w:t>
+              <w:t>договора о предоставлении</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о предоставлении гарантии</w:t>
+              <w:t>гарантии или договоров</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в рамках реновации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="62"/>
+    <w:bookmarkStart w:name="z290" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень документов</w:t>
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="63"/>
+        <w:t xml:space="preserve"> Перечень документов на заключение договора о предоставлении гарантии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z291" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Учредительные документы застройщика и уполномоченной компании (нотариально удостоверенная копия устава).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="64"/>
+      1. Учредительные документы застройщика и уполномоченной компании (нотариально удостоверенная копия устава и учредительного договора (при наличии)).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z292" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Документы, подтверждающие соответствие застройщика требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункта 1</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="65"/>
+        <w:t>пунктов 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8 Закона:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z293" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копии актов ввода в эксплуатацию проекта строительства, с учетом сданных квадратных метров, подтверждающие опыт застройщика по возведению многоквартирных жилых домов и/или комплекса индивидуальных жилых домов, в том числе по государственному заказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z161" w:id="66"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z294" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) финансовая отчетность застройщика за последние два финансовых года, подтвержденная аудиторским заключением.</w:t>
-[...65 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="67"/>
+      2) финансовая отчетность застройщика за последние два финансовых года, подтвержденная аудиторским заключением. Финансовая отчетность застройщика за последний финансовый период (квартал, полугодие), предшествующий дате подачи заявки, расшифровка статей финансовой отчетности, подписанная руководителем/ главным бухгалтером застройщика, заверенная их печатью (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z295" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Документы, подтверждающие выполнение уполномоченной компанией требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 3</w:t>
+        <w:t>пунктами 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z163" w:id="68"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z296" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) договор купли-продажи (мены, дарения или иной сделки об отчуждении земельного участка), либо решение местных исполнительных органов или судебных органов о признании права частной собственности на земельный участок, права землепользования и иных вещных прав на землю (нотариально засвидетельствованная копия);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z164" w:id="69"/>
+      1) финансовая отчетность уполномоченной компании за последний финансовый период (квартал, полугодие), предшествующий дате подачи заявки, расшифровка статей финансовой отчетности, подписанная руководителем/ главным бухгалтером уполномоченной компании и заверенная их печатью (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z297" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) акт на право частной собственности на земельный участок, либо акт на право временного (возмездного) землепользования, либо кадастровый паспорт объекта недвижимости (копия, нотариально засвидетельствованная/копия электронного документа);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="70"/>
+      2) договор купли-продажи (мены, дарения или иной сделки об отчуждении земельного участка), либо решение местных исполнительных органов или судебных органов о признании права частной собственности на земельный участок, права землепользования и иных вещных прав на землю (нотариально засвидетельствованная копия);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z298" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) акт на право частной собственности на земельный участок, либо акт на право временного (возмездного) землепользования, либо кадастровый паспорт объекта недвижимости (копия, нотариально засвидетельствованная/копия электронного документа);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z299" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) выписка об остатке и движении денег по банковскому счету, подтверждающая наличие денег, планируемых для расходования на цели строительства в размере, определенном </w:t>
+      4) выписка об остатке и движении денег по банковскому счету, подтверждающая наличие денег, планируемых для расходования на цели строительства в размере, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, отчет независимой оценочной компании об оценке земельного участка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z166" w:id="71"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z300" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      копии документов, подтверждающие начатое строительство (талон о приеме уведомления о начале строительно-монтажных работ, консервация объекта незавершенного строительства (при наличии), договоры авторского и технического надзора; оригинал отчета либо заключения инжиниринговой компании о техническом обследовании проекта на техническое состояние надежности конструкций и устойчивости зданий и инженерно-коммуникационных систем);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="72"/>
+      5) копии документов, подтверждающие начатое строительство (талон о приеме уведомления о начале строительно-монтажных работ, консервация объекта незавершенного строительства (при наличии), договоры авторского и технического надзора; оригинал отчета либо заключения инжиниринговой компании о техническом обследовании проекта на техническое состояние надежности конструкций и устойчивости зданий и инженерно-коммуникационных систем);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z301" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) проектно-сметная документация (в электронном виде в формате PDF (Portable Document Format), а также сметная документация в универсальном формате представления исходных данных и результатов расчета локальных ресурсных смет (KENML) с положительным заключением комплексной вневедомственной экспертизы, либо письма-разрешения от правообладателя и автора проекта на получение проектно-сметной документации по заявленному проекту (при прохождении проекта государственной комплексной вневедомственной экспертизы);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="73"/>
+      6) проектно-сметная документация (в электронном виде в формате PDF (Portable Document Format), а также сметная документация в универсальном формате представления исходных данных и результатов расчета локальных ресурсных смет (KENML) с положительным заключением комплексной вневедомственной экспертизы, либо письма-разрешения от правообладателя и автора проекта на получение проектно-сметной документации по заявленному проекту (при прохождении проекта государственной комплексной вневедомственной экспертизы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z302" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) копии технических условий по обеспечению объекта инженерными сетями и письма о наличии магистральных сетей;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="74"/>
+      7) копии технических условий по обеспечению объекта инженерными сетями и письма о наличии магистральных сетей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z303" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) выписка об остатке и движении денег по банковскому счету, подтверждающая наличие денег на оплату гарантийного взноса по договору о предоставлении гарантии;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="75"/>
+      8) выписка об остатке и движении денег по банковскому счету, подтверждающая наличие денег на оплату гарантийного взноса по договору о предоставлении гарантии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z304" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) копия договора, заключенного между уполномоченной компанией и подрядчиком (генеральным подрядчиком) с утвержденным планом производства строительно-монтажных работ.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="76"/>
+      9) копия договора, заключенного между уполномоченной компанией и подрядчиком (генеральным подрядчиком) с утвержденным планом производства строительно-монтажных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z305" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если стороной договора строительного подряда является Уполномоченная компания – участник специальной экономической зоны, к заявке прилагаются информация об объеме приобретаемых материалов и (или) оборудования, источниках финансирования таких приобретений.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      Если стороной договора строительного подряда является Уполномоченная компания – участник специальной экономической зоны, к заявке прилагаются информация об объеме приобретаемых материалов и (или) оборудования, источниках финансирования таких приобретений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z306" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...53 lines deleted...]
-      </w:r>
+      10) выкопировка из проекта детальной планировки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z307" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="78"/>
+      4. Документ об уплате комиссии за рассмотрение заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z308" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. План финансирования проекта строительства, подписанный руководителями застройщика и уполномоченной компании, и заверенный их печатями (при наличии), а также в электронном виде в формате xls/xlsx/xlsm.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z175" w:id="80"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z309" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Документ, предоставляемый застройщиком/уполномоченной компанией в Единый оператор для проведения финансовой оценки, предусмотренными подпунктами 1) и 2) </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="82"/>
+      6. Для подтверждения выполнения уполномоченной компанией требования, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8 Закона, предоставляется справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z310" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Документ, предоставляемый застройщиком/уполномоченной компанией в Единый оператор для проведения финансовой оценки, предусмотренный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 33 Закона:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z311" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информация по источникам финансирования проекта, наличию дополнительных обязательств и документов по источникам собственного участия застройщика и уполномоченной компании в проекте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="83"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z312" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Документ, предоставляемый застройщиком/уполномоченной компанией для проведения юридической оценки, предусмотренной подпунктом 1) пункта 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z178" w:id="84"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z313" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      документ о государственной регистрации/перерегистрации юридического лица (с портала "электронное правительство") (в случае изменения наименования компании, сведения из Национального реестра бизнес-идентификационных номеров об изменении наименования компании).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z179" w:id="85"/>
+      документ о государственной регистрации/перерегистрации юридического лица (при изменении наименования компании, сведения из Национального реестра бизнес-идентификационных номеров об изменении наименования компании).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z314" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Документы, предоставляемые застройщиком/уполномоченной компанией для проведения юридической оценки, предусмотренной подпунктом 2) пункта 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z180" w:id="86"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z315" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копии решений уполномоченного органа застройщика о передаче Единому оператору в доверительное управление голосующих акций (долей участия в уставном капитале) уполномоченной компании, а также в залог 100 % голосующих акций (долей участия в уставном капитале) уполномоченной компании (заверенные печатью застройщика (при наличии));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z181" w:id="87"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z316" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копия решения уполномоченного органа уполномоченной компании о передаче Единому оператору в залог земельного участка и/или права землепользования с незавершенным строительством (при наличии) с его детальным описанием (заверенная печатью уполномоченной компании (при наличии));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z182" w:id="88"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z317" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копии документов, подтверждающих полномочия лиц, уполномоченных правом первой и второй подписи от имени застройщика/уполномоченной компании, а также копии документов, удостоверяющие их личность (заверенные печатью (при наличии)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z183" w:id="89"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z318" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Документ, предоставляемый застройщиком/уполномоченной компанией для выполнения требования, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 35 Закона:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z184" w:id="90"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z319" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отчет независимой оценочной компании об оценке движимого и недвижимого имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z196" w:id="91"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z320" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нотариально заверенное согласие застройщика на подписание Акта приема-передачи в доверительное управление Единому оператору акций/доли участия в уполномоченной компании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z197" w:id="92"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z321" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Согласие застройщика, уполномоченной компании и генерального подрядчика на получение (выгрузку) данных из кредитных бюро, действующих в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z198" w:id="93"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z322" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Сведения об аффилированных лицах (связанных сторон) застройщика и уполномоченной компании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z199" w:id="94"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z323" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Справка о наличии и номере банковского счета Застройщика с указанием оборотов по дебету и кредиту за 2 (два) последних года, исходящего остатка на запрашиваемую дату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="95"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z324" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Справка о наличии и номере банковского счета Уполномоченной компании с указанием исходящего остатка на запрашиваемую дат, и выписка об остатке и движении денег по банковскому счету за 2 (два) последних года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z201" w:id="96"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z325" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Список строящихся объектов застройщика и его уполномоченных компаний с информацией о текущем состоянии и источниках финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="97"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z326" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Информация об осуществленных продажах по проекту многоквартирного жилого дома или комплекса индивидуальных жилых домов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...61 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="229"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7318,345 +8808,339 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 3 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам рассмотрения</w:t>
+              <w:t>рассмотрения документов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>документов по проекту</w:t>
+              <w:t>по проекту строительства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>строительства многоквартирного</w:t>
+              <w:t>многоквартирного жилого</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жилого дома или комплекса</w:t>
+              <w:t>дома или комплекса</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индивидуальных жилых домов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для заключения договора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о предоставлении гарантии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>или договоров в рамках реновации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z185" w:id="98"/>
+    <w:bookmarkStart w:name="z329" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План финансирования проекта строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...58 lines deleted...]
-    <w:bookmarkStart w:name="z186" w:id="99"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z330" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. План проектных затрат и график финансирования строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z331" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="232"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8273,68 +9757,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z359" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итого</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="233"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8454,154 +9950,168 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="100"/>
+    <w:bookmarkStart w:name="z366" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. План продаж и сдачи в аренду помещений в многоквартирном жилом доме или комплексе индивидуальных жилых домов</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
+      * стоимость понесенных затрат на незавершенное строительство и оплата иных затрат (при начатом строительстве)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z367" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. План продаж и сдачи в аренду помещений в многоквартирном жилом доме или комплексе индивидуальных жилых домов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z368" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="236"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10199,68 +11709,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z426" w:id="237"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итого</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="237"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -10476,120 +11998,134 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z436" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       План продаж и сдачи в аренду помещений составляется на весь срок реализации проекта (с момента получения разрешения на привлечение денежных средств дольщиков до реализации всех видов помещений). В пункте 2 настоящей Формы указываются данные отдельно для каждой единицы вида помещений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="238"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z437" w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Застройщик ____________________________</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Застройщик ____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Должность _____________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -10776,342 +12312,251 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 4 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам рассмотрения</w:t>
+              <w:t>рассмотрения документов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>документов по проекту</w:t>
+              <w:t>по проекту строительства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>строительства многоквартирного</w:t>
+              <w:t>многоквартирного жилого дома</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жилого дома или комплекса</w:t>
+              <w:t>или комплекса индивидуальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>индивидуальных жилых домов</w:t>
+              <w:t>жилых домов для заключения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для заключения договора</w:t>
+              <w:t>договора о предоставлении</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о предоставлении гарантии</w:t>
+              <w:t>гарантии или договоров</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в рамках реновации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z191" w:id="101"/>
+    <w:bookmarkStart w:name="z441" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Многофакторная модель, основанная на оценке показателей и факторов риска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...77 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="240"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z442" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование показателя</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование показателя</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="241"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11165,68 +12610,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z446" w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Показатели рентабельности (от 0 до 20 баллов)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Показатели рентабельности (от 0 до 20 баллов)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="242"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11253,177 +12710,170 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-От 0 до 0,02 – 0 баллов</w:t>
-[...125 lines deleted...]
-Свыше 0,20 – 7 баллов</w:t>
+От 0 до 0,02 - 0 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,02 до 0,05 - 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,05 до 0,08 - 2 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,08 до 0,11 - 3 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,11 до 0,14 - 4 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,14 до 0,17 - 5 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,17 до 0,2 - 6 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,20 - 7 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -11470,141 +12920,136 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0 – 0 баллов От 0 до 0,02 – 1 балл</w:t>
-[...89 lines deleted...]
-Свыше 0,1 – 6 баллов</w:t>
+0 - 0 баллов От 0 до 0,02 - 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,02 до 0,04 - 2 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,04 до 0,06 - 3 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,06 до 0,08 - 4 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,08 до 0,1 - 5 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,1 - 6 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -11651,220 +13096,225 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Менее или равно 0 – 0 баллов</w:t>
-[...125 lines deleted...]
-Свыше 0,18 – 7 баллов</w:t>
+Менее или равно 0 - 0 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0 до 0,03 - 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,03 до 0,06 - 2 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,06 до 0,09 - 3 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,09 до 0,12 - 4 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,12 до 0,15 - 5 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,15 до 0,18 - 6 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,18 - 7 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z458" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Показатели ликвидности (от 0 до 10 баллов)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Показатели ликвидности (от 0 до 10 баллов)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="243"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11891,275 +13341,277 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-менее 0,70 – 0 баллов</w:t>
-[...179 lines deleted...]
-Свыше 1,20 – 10 баллов</w:t>
+менее 0,70 - 0 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,70 до 0,75 - 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,75 до 0,80 - 2 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,80 до 0,85 - 3 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,85 до 0,90 - 4 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,90 до 0,95 - 5 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,95 до 1,00 - 6 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 1,00 до 1,05 - 7 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 1,05 до 1,10 - 8 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 1,10 до 1,20 - 9 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 1,20 - 10 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z462" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Показатели финансовой устойчивости (от 0 до 30 баллов)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Показатели финансовой устойчивости (от 0 до 30 баллов)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="244"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12186,231 +13638,221 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-От 0 до 0,10 – 0 баллов</w:t>
-[...179 lines deleted...]
-Свыше 0,30 – 10 баллов</w:t>
+От 0 до 0,10 - 0 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,10 до 0,12 - 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,12 до 0,14 - 2 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,14 до 0,16 - 3 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,16 до 0,18 - 4 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,18 до 0,20 - 5 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,20 до 0,22 - 6 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,22 до 0,24 - 7 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,24 до 0,28 - 8 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,28 до 0,30 - 9 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,30 - 10 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -12457,231 +13899,221 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-От 0 до 0,10 – 0 баллов</w:t>
-[...179 lines deleted...]
-Свыше 0,30 – 10 баллов</w:t>
+От 0 до 0,10 - 0 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,10 до 0,12 - 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,12 до 0,14 - 2 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,14 до 0,16 - 3 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,16 до 0,18 - 4 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,18 до 0,20 - 5 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,20 до 0,22 - 6 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,22 до 0,24 - 7 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,24 до 0,28 - 8 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,28 до 0,30 - 9 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 0,30 - 10 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -12691,312 +14123,314 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Коэффициент финансового рычага (краткосрочные и долгосрочные финансовые обязательства / собственный капитал) показывает уровень формирования активов за счет собственного капитала и характеризует степень независимости застройщика от заемных источников. Характеризует независимость предприятия от заемных источников Рекомендуемое значение – не более 4. от 0 до 10 баллов</w:t>
+3) Коэффициент финансового рычага (краткосрочные и долгосрочные финансовые обязательства / собственный капитал) показывает уровень формирования активов за счет собственного капитала и характеризует степень независимости застройщика от заемных источников. Характеризует независимость предприятия от заемных источников Рекомендуемое значение - не более 4. от 0 до 10 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Свыше 7,0 – 0 баллов</w:t>
-[...179 lines deleted...]
-Менее 2,0 – 10 баллов</w:t>
+Свыше 7,0 - 0 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 6,0 до 7,0 - 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 5,5 до 6,0 - 2 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 5,0 до 5,5 - 3 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 4,5 до 5,0 - 4 балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 4,0 до 4,5 - 5 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 3,5 до 4,0 - 6 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 3,0 до 3,5 - 7 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 2,5 до 3,0 - 8 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свыше 2,0 до 2,5 - 9 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Менее 2,0 - 10 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z474" w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Опыт работы компании-застройщика (от 1 до 10 баллов)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Опыт работы компании-застройщика (от 1 до 10 баллов)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="245"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14512,68 +15946,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z540" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Юридические показатели (от 0 до 20 баллов)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5. Юридические показатели (от 0 до 20 баллов)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="246"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14600,69 +16046,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 % и более – 0 баллов 3 % до 5 % – 5 баллов</w:t>
-[...17 lines deleted...]
-0 % до 3 % – 10 баллов</w:t>
+5 % и более - 0 баллов 3 % до 5 % - 5 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0 % до 3 % - 10 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -14709,112 +16154,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 % и более – 0 баллов 3 % до 5 % – 5 баллов</w:t>
-[...17 lines deleted...]
-0 % до 3 % – 10 баллов</w:t>
+5 % и более - 0 баллов 3 % до 5 % - 5 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0 % до 3 % - 10 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z548" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Количество выданных гарантий на завершение строительства (от 0 до 10 баллов)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6. Количество выданных гарантий на завершение строительства (от 0 до 10 баллов)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="247"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14841,148 +16297,157 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0 – 0 баллов</w:t>
-[...53 lines deleted...]
-3 и более – 10 баллов</w:t>
+0 - 0 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 - 5 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 - 7 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 и более - 10 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z552" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7. Количество продлений (от (-5) до 0 баллов)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7. Количество продлений (от (-5) до 0 баллов)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="248"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15009,116 +16474,7984 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 – (-5) баллов</w:t>
-[...53 lines deleted...]
-0 – 0 баллов </w:t>
+3 - (-5) баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 - (-3) балла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 - (-1) балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0 - 0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рассмотрения документов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по проекту строительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>многоквартирного жилого</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дома или комплекса индивидуальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жилых домов для заключения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>договора о предоставлении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гарантии или договоров</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в рамках реновации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z558" w:id="249"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исх. № _______________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="249"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"___" _______________ 20___ года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z559" w:id="250"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководителю Единого оператора</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="250"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жилищного строительства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>господину (-же)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z562" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z563" w:id="252"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Наименование застройщика и уполномоченной компании)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит Вас принять к рассмотрению перечень документов по проекту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать наименование проекта, адрес местонахождения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с целью проведения анализа на предмет определения возможности предоставления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>гарантии Единым оператором жилищного строительства (далее - Единый оператор)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для организации долевого участия в жилищном строительстве способом получения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>гарантии Единого оператора в рамках реновации. Подтверждаем, что прилагаемая</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>информация к настоящей заявке достоверна, полная, качественная и соответствует</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действительности. Настоящим предоставляем согласие на сбор и обработку Единым</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оператором данных, указанных в заявке, а также персональных данных первого</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>руководителя и главного бухгалтера застройщика и уполномоченной компании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Наименование застройщика и уполномоченной компании)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предупреждены об ответственности, предусмотренной законодательством</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан за представление ложной, недостоверной, не качественной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и неполной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z564" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Информация по проекту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z565" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Информация о застройщике:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z566" w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Полное наименование организации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="255"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z569" w:id="256"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="256"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z572" w:id="257"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Состав акционеров/участников (наименование акционера/участника (компания, Ф.И.О (при наличии), БИН/ИИН), доля участия в уставном капитале)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="257"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z575" w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата первичной регистрации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="258"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z578" w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Юридический адрес (регион, область, район, улица, дом, индекс, телефон, электронный адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="259"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z581" w:id="260"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фактический адрес (регион, область, район, улица, дом, индекс, телефон, электронный адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="260"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z584" w:id="261"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководитель исполнительного органа организации (Ф.И.О. (при наличии), ИИН, должность, опыт работы)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="261"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z587" w:id="262"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наличие специальных разрешений, лицензий для реализации проекта (наименование, номер и дата выдачи документа, срок действия)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="262"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z590" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Информация об уполномоченной компании:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z591" w:id="264"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Полное наименование организации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="264"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z594" w:id="265"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="265"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z597" w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Состав акционеров/участников (наименование акционера/участника (компания, Ф.И.О. (при наличии), БИН/ИИН), доля участия в уставном капитале)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="266"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z600" w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата первичной регистрации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="267"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z603" w:id="268"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Юридический адрес (регион, область, район, улица, дом, индекс, телефон, email)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="268"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z606" w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фактический адрес (регион, область, район, улица, дом, индекс, телефон, email)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="269"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z609" w:id="270"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководитель исполнительного органа организации (Ф.И.О. (при наличии), ИИН, должность, опыт работы)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="270"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z612" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Информация о проекте:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z613" w:id="272"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="272"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z616" w:id="273"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место реализации проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="273"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z619" w:id="274"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сроки реализации проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="274"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z622" w:id="275"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Общая стоимость проекта (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="275"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z625" w:id="276"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Предполагаемая структура финансирования проекта (механизм финансирования и его параметры, структура обеспечения и другие).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="276"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z628" w:id="277"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Застройщик</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="277"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должность</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия Имя Отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(место подписи)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место печати (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уполномоченная компания</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должность</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия Имя Отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии) (место подписи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рассмотрения документов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по проекту строительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>многоквартирного жилого дома</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>или комплекса индивидуальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жилых домов для заключения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>договора о предоставлении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гарантии или договоров</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в рамках реновации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z632" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень документов на заключение договора о реновации в рамках гарантии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z633" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Учредительные документы застройщика и уполномоченной компании (нотариально удостоверенная копия устава и учредительного договора (при наличии)). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z634" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Информация об объекте реновации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z635" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) письмо местного исполнительного органа о реализации застройщиком и/или уполномоченной компанией объекта реновации в рамках программы реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z636" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о всех собственниках жилища в объекте реновации и/или недвижимого имущества, входящего в объект реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z637" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информация о технико-экономических показателях проекта реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z638" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выкопировка из проекта детальной планировки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z639" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Документы, подтверждающие соответствие застройщика требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8-1 настоящего Закона:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z640" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копии актов ввода в эксплуатацию проекта строительства, с учетом сданных квадратных метров, подтверждающие опыт застройщика по возведению многоквартирных жилых домов, в том числе по государственному заказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z641" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) финансовая отчетность застройщика за последние два финансовых года, подтвержденная аудиторским заключением. Финансовая отчетность застройщика за последний финансовый период (квартал, полугодие), предшествующий дате подачи заявки, расшифровка статей финансовой отчетности, подписанная руководителем/ главным бухгалтером застройщика, заверенная их печатью (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z642" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Документы, подтверждающие выполнение уполномоченной компанией требований, предусмотренных подпунктом 2) пункта 3 статьи 8-1 настоящего </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z643" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выписка об остатке и движении денег по банковскому счету, подтверждающая наличие денег, планируемых для расходования в соответствии со статьей 20 Закона, в сумме, эквивалентной стоимости жилища, которое будет передано собственникам объекта реновации и (или) недвижимого имущества, входящего в объект реновации, но не менее тридцати процентов от заявленной проектной стоимости, а также на предоставление временного жилья собственникам объекта реновации и (или) недвижимого имущества, входящего в объект реновации, в размере, определенном порядком предоставления уполномоченной компанией временного жилья и (или) компенсационных выплат собственникам объекта реновации и (или) недвижимого имущества, входящего в объект реновации, с учетом продления срока строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z644" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Документ об уплате комиссии за рассмотрение заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z645" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бизнес-план и Индикативный план финансирования проекта строительства, подписанный руководителями застройщика и уполномоченной компании, и заверенный их печатями (при наличии), а также в электронном виде в формате xls/xlsx/xlsm.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z646" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Документ, предоставляемый застройщиком/уполномоченной компанией для проведения юридической оценки, предусмотренной подпунктом 1) пункта 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z647" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ о государственной регистрации/перерегистрации юридического лица (при изменении наименования компании, сведения из Национального реестра бизнес-идентификационных номеров об изменении наименования компании).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z648" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Копии документов, подтверждающих полномочия лиц, уполномоченных правом первой и второй подписи от имени застройщика/уполномоченной компании, а также копии документов, удостоверяющие их личность (заверенные печатью (при наличии)).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z649" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сведения об аффилированных лицах (связанных сторон) застройщика и уполномоченной компании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z650" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Справка о наличии и номере банковского счета Застройщика с указанием оборотов по дебету и кредиту за 2 (два) последних года и исходящего остатка на запрашиваемую дату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z651" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Справка о наличии и номере банковского счета Уполномоченной компании с указанием исходящего остатка на запрашиваемую дату и выписка об остатке и движении денег по банковскому счету за 2 (два) последних года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z652" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Список строящихся объектов застройщика и его уполномоченных компаний с информацией о текущем состоянии и источниках финансирования (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z653" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Документы о предоставлении временного жилья собственникам объекта реновации и (или) недвижимого имущества входящего в объект реновации в размере или об осуществляемой компенсационной выплате собственникам объекта реновации и (или) недвижимого имущества входящего в объект реновации на весь срок строительства и реализации Проекта с учетом продления срока строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рассмотрения документов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по проекту строительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>многоквартирного жилого</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дома или комплекса индивидуальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жилых домов для заключения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>договора о предоставлении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гарантии или договоров</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в рамках реновации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z655" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень документов на заключение договора о предоставлении гарантии в рамках реновации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z656" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Учредительные документы застройщика и уполномоченной компании (нотариально удостоверенная копия устава и учредительного договора (при наличии)). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z657" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Постановление местного исполнительного органа на изыскательные работы по объекту реновации (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z658" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Подписанное всеми собственниками недвижимости объекта реновации и уполномоченной компанией электронное Соглашение в рамках реализации проекта реновации составленное согласно типовой форме, утвержденной Единым оператором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z659" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Подписанный всеми собственниками недвижимости объекта реновации, застройщиком и уполномоченной компанией в установленном законодательством порядке договор о предоставлении гарантии в рамках реновации по типовой форме, утвержденной уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z660" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Документы, подтверждающие соответствие застройщика требованиям подпунктом 2) и 3) пункта 1 статьи 8-1 настоящего </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z661" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      финансовая отчетность застройщика за последние два финансовых года, подтвержденная аудиторским заключением. Финансовая отчетность застройщика за последний финансовый период (квартал, полугодие), предшествующий дате подачи заявки, подписанная руководителем/ главным бухгалтером застройщика, заверенная их печатью (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z662" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Проект Договора залога банковского вклада, заключаемый между Единым оператором, уполномоченной компанией и банком второго уровня, на сумму, эквивалентной стоимости жилища, которое будет передано собственникам объекта реновации и (или) недвижимого имущества, входящего в объект реновации, но не менее тридцати процентов от заявленной проектной стоимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z663" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Выписка об остатке и движении денег по банковскому счету уполномоченной компании, подтверждающая наличие денег, планируемых на предоставление временного жилья собственникам объекта реновации и (или) недвижимого имущества, входящего в объект реновации, в размере, определенном порядком предоставления уполномоченной компанией временного жилья и (или) компенсационных выплат собственникам объекта реновации и (или) недвижимого имущества, входящего в объект реновации, с учетом продления срока строительства, а также подтверждающая наличие денег на оплату гарантийного взноса по договору о предоставлении гарантии в рамках реновации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z664" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бизнес-план и Индикативный план финансирования проекта строительства, подписанный руководителями застройщика и уполномоченной компании, и заверенный их печатями (при наличии), а также в электронном виде в формате xls/xlsx/xlsm.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z665" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Документ, предоставляемый застройщиком/уполномоченной компанией для проведения юридической оценки, предусмотренной подпунктом 1) пункта 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z666" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ о государственной перерегистрации юридического лица (при изменении наименования компании, сведения из Национального реестра бизнес-идентификационных номеров об изменении наименования компании);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z667" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копии документов, подтверждающих полномочия лиц, уполномоченных правом первой и второй подписи от имени застройщика/уполномоченной компании, а также копии документов, удостоверяющие их личность (заверенные печатью (при наличии)).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z668" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Документы, предоставляемые застройщиком/уполномоченной компанией для проведения юридической оценки, предусмотренной подпунктом 2) пункта 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z669" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копии решений уполномоченного органа застройщика о передаче Единому оператору в доверительное управление голосующих акций (долей участия в уставном капитале) уполномоченной компании, а также в залог 100 % голосующих акций (долей участия в уставном капитале) уполномоченной компании (заверенные печатью застройщика (при наличии)).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z670" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Правоустанавливающие и идентификационные документы на объект(-ы) реновации и (или) недвижимого имущества, входящего в объект реновации, копии документов удостоверяющих личность собственников объекта(-ов) реновации и (или) недвижимого имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z671" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сведения о зарегистрированных правах (обременениях) на недвижимость всех собственниках жилища в объекте реновации и/или недвижимого имущества, входящего в объект реновации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z672" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом документы, указанные в пунктах 1, 8 и 9 Перечня документов на заключение договора о предоставлении гарантии в рамках реновации, предоставляются, в случае изменения их правового положения и/или внесения изменений в регистрационные документы или иных изменений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 8 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рассмотрения документов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по проекту строительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>многоквартирного жилого дома</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>или комплекса индивидуальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жилых домов для заключения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>договора о предоставлении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гарантии или договоров</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в рамках реновации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z675" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Индикативный план финансирования проекта строительства в рамках реновации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z676" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. План проектных затрат и график финансирования строительства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z677" w:id="320"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="320"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование работ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индикативная стоимость,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График финансирования строительства, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+месяц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+месяц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+месяц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z701" w:id="321"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="321"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z707" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. План продаж и сдачи в аренду помещений в многоквартирном жилом доме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z708" w:id="323"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="323"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование помещения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество комнат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая площадь, квадратных метров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цена продажи/ аренды за 1 квадратный метр, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+План продаж и сдачи в аренду помещений, ________ год, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+месяц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+месяц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+месяц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+квартиры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+машиноместо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+коммерческие помещения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z756" w:id="324"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="324"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z765" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      План продаж и сдачи в аренду помещений составляется на весь срок реализации проекта (с момента получения разрешения на привлечение денежных средств дольщиков до реализации всех видов помещений). В пункте 2 настоящей Формы указываются данные отдельно для каждой единицы вида помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z766" w:id="326"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Застройщик</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="326"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должность</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия Имя Отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(место подписи)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место печати (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уполномоченная компания</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должность</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия Имя Отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(место подписи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рассмотрения документов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по проекту строительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>многоквартирного жилого</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дома или комплекса индивидуальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жилых домов для заключения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>договора о предоставлении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гарантии или договоров</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в рамках реновации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z770" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Документы, предоставляемые застройщиком и уполномоченной компанией для заключения дополнительного соглашения к договору о предоставлении гарантии в рамках реновации в связи с разработкой проектно-сметной документации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z771" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Электронные копии архитектурно – планировочного задания на проектирование, выкопировки из проекта детальной планировки, схем трасс наружных инженерных сетей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z772" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Письмо – согласование местного исполнительного органа эскиза (эскизного проекта).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z773" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Копии документов, подтверждающие начатое строительство (уведомление о начале строительно-монтажных работ, талон о приеме уведомления о начале строительно-монтажных работ, договор авторского надзора).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z774" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Проектно-сметная документация (в электронном виде в формате PDF (Portable Document Format), а также сметная документация в универсальном формате представления исходных данных и результатов расчета локальных ресурсных смет (KENML) с положительным заключением комплексной вневедомственной экспертизы, либо письма-разрешения от правообладателя и автора проекта на получение проектно-сметной документации по заявленному проекту (при прохождении проекта государственной комплексной вневедомственной экспертизы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z775" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Копии технических условий по обеспечению объекта инженерными сетями и письма о наличии магистральных сетей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z776" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Копия договора, заключенного между уполномоченной компанией и подрядчиком (генеральным подрядчиком) с утвержденным планом производства строительно-монтажных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z777" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если стороной договора строительного подряда является уполномоченная компания - участник специальной экономической зоны, к заявке прилагаются информация об объеме приобретаемых материалов и (или) оборудования, источниках финансирования таких приобретений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z778" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. План финансирования проекта строительства, подписанный руководителями застройщика и уполномоченной компании, и заверенный их печатями (при наличии), а также в электронном виде в формате xls/xlsx/xlsm.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z779" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Информация об осуществленных продажах по проекту многоквартирного жилого дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z780" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Договор залога земельного участка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z781" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Договор купли-продажи (мены, дарения или иной сделки об отчуждении земельного участка), либо решение местных исполнительных органов или судебных органов о признании права частной собственности на земельный участок, права землепользования и иных вещных прав на землю (нотариально засвидетельствованная копия).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z782" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. акт на право частной собственности на земельный участок, либо акт на право временного (возмездного) землепользования, либо кадастровый паспорт объекта недвижимости (копия, нотариально засвидетельствованная/копия электронного документа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z783" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. для подтверждения выполнения уполномоченной компанией требования, предусмотренного пунктом 4 статьи 8-1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, предоставляется справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z784" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Документ, предоставляемый застройщиком/уполномоченной компанией для проведения юридической оценки, предусмотренной подпунктом 2) пункта 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z785" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия решения уполномоченного органа уполномоченной компании о передаче Единому оператору в залог земельного участка и/или права землепользования с незавершенным строительством (при наличии) с его детальным описанием (заверенная печатью уполномоченной компании (при наличии)).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z786" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Документ, предоставляемый застройщиком/уполномоченной компанией для выполнения требования, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 35 Закона:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z787" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отчет независимой оценочной компании об оценке движимого и недвижимого имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -15139,55 +24472,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15513,31 +24846,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>