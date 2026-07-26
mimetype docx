--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="05e33f7" w14:textId="05e33f7">
+    <w:p w14:paraId="d74324d" w14:textId="d74324d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,222 +76,342 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил ведения учета местными исполнительными органами договоров о долевом участии в жилищном строительстве, а также договоров о переуступке прав требований по ним</w:t>
+        <w:t>Об утверждении Правил ведения учета местными исполнительными органами договоров о долевом участии в жилищном строительстве и договоров о долевом участии в жилищном строительстве в рамках реновации, а также договоров о переуступке прав требований по ним</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра национальной экономики Республики Казахстан от 30 сентября 2016 года № 434. Зарегистрирован в Министерстве юстиции Республики Казахстан 7 октября 2016 года № 14311.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок приказа – в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О долевом участии в жилищном строительстве" и в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра промышленности и строительства РК от 22.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 144</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Утвердить прилагаемые Правила ведения учета местными исполнительными органами договоров о долевом участии в жилищном строительстве, а также договоров о переуступке прав требований по ним.</w:t>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ведения учета местными исполнительными органами договоров о долевом участии в жилищном строительстве и договоров о долевом участии в жилищном строительстве в рамках реновации, а также договоров о переуступке прав требований по ним.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства национальной экономики Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -881,1492 +1001,1432 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 сентября 2016 года № 434</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила ведения учета местными исполнительными органами договоров о долевом участии в жилищном строительстве, а также договоров о переуступке прав требований по ним</w:t>
+        <w:t xml:space="preserve"> Правила ведения учета местными исполнительными органами договоров о долевом участии в жилищном строительстве и договоров о долевом участии в жилищном строительстве в рамках реновации, а также договоров о переуступке прав требований по ним</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции приказа Министра промышленности и строительства РК от 22.04.2024 </w:t>
+      Сноска. Заголовок – в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 144</w:t>
+        <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила – в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила ведения учета местными исполнительными органами договоров о долевом участии в жилищном строительстве и договоров о долевом участии в жилищном строительстве в рамках реновации, а также договоров о переуступке прав требований по ним (далее – Правила) разработаны в соответствии с подпунктом 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О долевом участии в жилищном строительстве" (далее – Закон), в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о госуслугах) и определяют порядок ведения учета местными исполнительными органами договоров о долевом участии в жилищном строительстве и договоров о долевом участии в жилищном строительстве в рамках реновации, а также договоров о переуступке прав требований по ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) автоматизированная проверка – проверка договора о долевом участии в жилищном строительстве на соответствие Типовой форме договора о долевом участии в жилищном строительстве и договора о долевом участии в жилищном строительстве в рамках реновации на соответствие Типовой форме договора о долевом участии в жилищном строительстве в рамках реновации, а также на предмет наличия ранее поставленных на учет прав третьих лиц на долю, осуществляемая единой информационной системы долевого участия в жилищном строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Единый контакт-центр – юридическое лицо, определенное уполномоченным органом в сфере оказания государственных услуг, выполняющее функции информационно-справочной службы по предоставлению услугополучателям информации по вопросам оказания государственных и иных услуг, а также государственным органам – информации по вопросам оказания информационно-коммуникационных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) договор о долевом участии в жилищном строительстве в рамках реновации (далее – Договор в рамках реновации) – договор, заключаемый между уполномоченной компанией и дольщиком в рамках реновации, регулирующий правоотношения сторон, связанные с долевым участием в жилищном строительстве в рамках реновации, при которых одна сторона обязуется обеспечить строительство многоквартирного жилого дома и передать по завершении строительства второй стороне долю в многоквартирном жилом доме, а вторая – произвести встречное предоставление объекта реновации и (или) недвижимого имущества в рамках объекта реновации и принять долю в многоквартирном жилом доме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) дольщик в рамках реновации – физическое лицо (за исключением временно пребывающих иностранцев) или юридическое лицо, заключившее договор о долевом участии в жилищном строительстве в рамках реновации с целью получения доли в многоквартирном жилом доме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) застройщик в сфере долевого участия в жилищном строительстве (далее – застройщик) – юридическое лицо, осуществляющее деятельность по организации долевого участия в жилищном строительстве многоквартирных жилых домов и (или) комплекса индивидуальных жилых домов за счет собственных и (или) привлеченных денег посредством участия в уставном капитале уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) договор о долевом участии в жилищном строительстве (далее – Договор) – договор, заключаемый между уполномоченной компанией и дольщиком, регулирующий правоотношения сторон, связанные с долевым участием в жилищном строительстве, при которых одна сторона обязуется обеспечить строительство многоквартирного жилого дома или комплекса индивидуальных жилых домов и передать по завершении строительства второй стороне долю в многоквартирном жилом доме или комплексе индивидуальных жилых домов, а вторая – произвести оплату и принять долю в многоквартирном жилом доме или комплексе индивидуальных жилых домов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) единая информационная система долевого участия в жилищном строительстве (далее – Система) – информационная система, предназначенная для систематизации и учета договоров о долевом участии в жилищном строительстве, договоров о долевом участии в жилищном строительстве в рамках реновации и сведений о переуступке прав требований по ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченная компания – юридическое лицо, сто процентов голосующих акций (долей участия в уставном капитале) которого принадлежат застройщику, осуществляющее деятельность по обеспечению долевого строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов и реализации долей в многоквартирном жилом доме или комплексе индивидуальных жилых домов, которое не вправе заниматься какой-либо иной коммерческой деятельностью, за исключением деятельности в специальных экономических зонах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) доля – квартира или нежилое помещение в многоквартирном жилом доме, или индивидуальный жилой дом с земельным участком в комплексе индивидуальных жилых домов, передаваемые дольщику в соответствии с договором о долевом участии в жилищном строительстве и (или) дольщику в рамках реновации в соответствии с договором о долевом участии в жилищном строительстве в рамках реновации, входящие в состав построенного многоквартирного жилого дома или комплекса индивидуальных жилых домов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дольщик – физическое лицо (за исключением временно пребывающих иностранцев), юридическое лицо или лицо, осуществляющее деятельность в соответствии с договором о совместной деятельности (простое товарищество, консорциум), заключившее договор о долевом участии в жилищном строительстве с целью получения доли в многоквартирном жилом доме или комплексе индивидуальных жилых домов;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусматривается в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) веб-портал "электронного правительства" (далее – веб-портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная услуга "Выписка об учетной записи договора о долевом участии в жилищном строительстве и договоров о долевом участии в жилищном строительстве в рамках реновации" (далее – государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкент, районов, городов областного значения (далее – Услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Центральные государственные органы, местные исполнительные органы столицы, областей, городов республиканского значения, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов и услугодатели в течение 3 (трех) рабочих дней с даты утверждения и (или) изменения, дополнения подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, актуализируют информацию о порядке ее оказания и направляют в Единый контакт-центр и оператору информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уполномоченная компания (далее – Услугополучатель), для получения государственной услуги, в течение 5 (пяти) рабочих дней со дня заключения Договора или Договора в рамках реновации, дольщика или дольщика в рамках реновации направляет заявку для постановки на учет Договора или Договора в рамках реновации в электронной форме Услугодателю посредством:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объекта информатизации – Системы www.qazreestr.kz;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) веб-портала, интегрированного с Системой посредством технологии единого входа (single sign-on);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объекта информатизации Услугополучателя, интегрированного с Системой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Заявка Услугополучателя для постановки на учет Договора или Договора в рамках реновации включает заключенный с дольщиком или дольщиком в рамках реновации Договор или Договор в рамках реновации и подписанный посредством ЭЦП, персональные данные дольщика или дольщика в рамках реновации и сведения о приобретенной доле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель обеспечивает получение согласия дольщика или дольщика в рамках реновации на сбор и обработку персональных данных, в том числе на передачу третьим лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Регистрация заявки для постановки на учет Договора или Договора в рамках реновации осуществляется в день ее отправления.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила ведения учета местными исполнительными органами договоров о долевом участии в жилищном строительстве, а также договоров о переуступке прав требований по ним (далее – Правила) разработаны в соответствии с подпунктом 4) </w:t>
+      В случае поступления заявки в Систему после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовому</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексу Республики Казахстан, регистрация заявки осуществляется в Системе следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статус о регистрации заявки в Системе с указанием даты и времени регистрации заявки предоставляется Услугополучателю посредством учетной записи в Системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Постановка на учет и снятии с учета Договора или Договора в рамках реновации осуществляется в течение 1 (одного) рабочего дня со дня регистрации заявки в Системе. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии согласия Услугодателя на применение автоматической проверки через Систему, осуществляется проверка Договора или Договора в рамках реновации на соответствие Типовой форме Договора или Типовой форме Договора в рамках реновации, а также на предмет наличия ранее поставленных на учет прав третьих лиц на долю;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии согласия Услугодателя на применение автоматической проверки через Систему, Услугодатель самостоятельно осуществляет проверку Договора или Договора в рамках реновации на соответствие Типовой форме Договора или Типовой форме Договора в рамках реновации, а также на предмет наличия ранее поставленных на учет прав третьих лиц на долю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. По результатам проверки, Услугодатель осуществляет постановку на учет Договора или Договора в рамках реновации в Системе, либо направляет мотивированный ответ об отказе в постановке на учет Договора или Договора в рамках реновации с указанием основания для отказа в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Услугополучатель после устранения замечаний, указанных в мотивированном отказе, повторно направляет Услугодателю заявку в Системе для постановки на учет Договора или Договора в рамках реновации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. При постановке Договора или Договора в рамках реновации на учет, Услугодатель подписывает, а Система автоматически формирует и направляет выписку об учетной записи Договора или Договора в рамках реновации, по форме согласно приложению 1 к настоящим Правилам, в личный кабинет Услугополучателя в Системе и на электронную почту дольщика или дольщика в рамках реновации, указанную в Договоре или Договоре в рамках реновации. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии у дольщика или дольщика в рамках реновации электронной почты, Услугополучатель представляет дольщику или дольщику в рамках реновации иными способами, позволяющими фиксировать (удостоверять) факт надлежащего доставления выписки об учетной записи Договора или Договора в рамках реновации, в течение 3 (трех) рабочих дней с момента получения выписки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Прекращение или снятие с учета Договора или Договора в рамках реновации осуществляется на основании заявки услугополучателя с приложением соответствующих документов, предусмотренных пунктом 10 Перечня к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Постановка, прекращение или снятие с учета дополнительных соглашений к Договору или Договору в рамках реновации и договоров о переуступке прав требований, заключенных в электронной форме, осуществляется в течение 1 (одного) рабочего дня со дня регистрации заявки с Системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Постановка, прекращение или снятие с учета договоров о переуступке прав требований, заключенных в письменной форме, осуществляется в течение 3 (трех) рабочих дней со дня регистрации заявки в Системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Перечень основных требований к оказанию государственной услуги изложен в приложении 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О долевом участии в жилищном строительстве" (далее – Закон), в соответствии с </w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="21"/>
+        <w:t xml:space="preserve"> Закона о госуслугах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается Услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) электронный договор о долевом участии в жилищном строительстве – договор о долевом участии в жилищном строительстве, в котором информация представлена в электронно-цифровой форме и удостоверена посредством электронной цифровой подписи, соответствующий Типовой форме договора о долевом участии в жилищном строительстве (далее – Типовая форма), утвержденной </w:t>
-[...605 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="45"/>
+      17. Жалоба Услугополучателя, поступившая в адрес Услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона о госуслугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба Услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) несоответствие Услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным </w:t>
+      18. Если иное не предусмотрено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...542 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+        <w:t xml:space="preserve"> о госуслугах, обращение в суд допускается после обжалования в досудебном порядке. В случае, если Законом о госуслугах предусмотрена возможность обращения в суд без необходимости обжалования в вышестоящем органе, административный орган, должностное лицо, административный акт, административное действие (бездействие) которых оспариваются, наряду с отзывом представляют в суд мотивированную позицию руководителя вышестоящего административного органа, должностного лица в соответствии с пунктом 5 статьи 91 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2452,77 +2512,129 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органами договоров о долевом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>участии в жилищном строительстве,</w:t>
+              <w:t>участии в жилищном</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>а также договоров о переуступке</w:t>
+              <w:t>строительстве и договоров</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>прав требований по ним</w:t>
+              <w:t>о долевом участии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в жилищном строительстве</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в рамках реновации, а также</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>договоров о переуступке прав</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требований по ним</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2543,74 +2655,84 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t xml:space="preserve">форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Выписка об учетной записи договора о долевом участии в жилищном строительстве</w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkEnd w:id="63"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и договоров о долевом участии в жилищном строительстве в рамках реновации</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -2773,195 +2895,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номер и дата договора о долевом участии в жилищном строительстве</w:t>
+Номер и дата договора о долевом участии в жилищном строительстве или договора о долевом участии в жилищном строительстве в рамках реновации/ договора о переуступке прав требований</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о дольщике</w:t>
+Сведения о дольщике или дольщике в рамках реновации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о доле дольщика</w:t>
+Сведения о доле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внесение изменений и (или) дополнений, в договор о долевом участии в жилищном строительстве, а также уступка дольщиком права требования по договору</w:t>
+Внесение изменений и (или) дополнений, в договор о долевом участии в жилищном строительстве или договор о долевом участии в жилищном строительстве в рамках реновации, а также уступка дольщиком права требования по договору или договору о долевом участии в жилищном строительстве в рамках реновации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прекращение или снятие с учета договора о долевом участии в жилищном строительстве</w:t>
+Прекращение или снятие с учета договора о долевом участии в жилищном строительстве или договора о долевом участии в жилищном строительстве в рамках реновации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3345,148 +3467,224 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органами договоров о долевом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>участии в жилищном строительстве,</w:t>
+              <w:t>участии в жилищном</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>а также договоров о переуступке</w:t>
+              <w:t>строительстве и договоров</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>прав требований по ним</w:t>
+              <w:t>о долевом участии в жилищном</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>строительстве в рамках</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реновации, а также договоров</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о переуступке прав требований</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по ним</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
-      </w:r>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3573,51 +3771,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача выписки об учетной записи договора о долевом участии в жилищном строительстве.</w:t>
+Выдача выписки об учетной записи договора о долевом участии в жилищном строительстве и договоров о долевом участии в жилищном строительстве в рамках реновации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3650,123 +3848,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) объект информатизации – единая информационная система долевого участия в жилищном строительстве (далее – Система) www.qazreestr.kz;</w:t>
-[...35 lines deleted...]
-3) объект информатизации услугополучателя, интегрированный с Системой.</w:t>
+Местные исполнительные органы областей, городов Астана, Алматы и Шымкент, района, города областного значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3799,87 +3961,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местные исполнительные органы областей, городов Астана, Алматы и Шымкент, района, города областного значения</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3912,141 +4074,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) постановка на учет электронной копии договора о долевом участии в жилищном строительстве (далее – Договор) – в течение 3 (трех) рабочих дней со дня регистрации заявки в Системе;</w:t>
-[...53 lines deleted...]
-4) постановка и снятие с учета дополнительных соглашений к Договору и договоров о переуступке прав требований осуществляется аналогично процедуре постановки и снятия с учета Договора.</w:t>
+1) объект информатизации – единая информационная система долевого участия в жилищном строительстве (далее – Система) www.qazreestr.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) веб-портал "электронного правительства" (далее – веб-портал), интегрированный с Системой посредством технологии единого входа (single sign-on);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) объект информатизации услугополучателя, интегрированный с Системой.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4079,87 +4223,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)</w:t>
+1) постановка на учет Договора или Договора в рамках реновации осуществляется в течение 1 (одного) рабочего дня с дня поступления заявки в Систему;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) прекращение или снятие с учета Договора или Договора в рамках реновации осуществляется в сроки, аналогичные срокам постановки на учет Договора и Договора в рамках реновации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) постановка, прекращение или снятие с учета дополнительных соглашений к Договору или Договору в рамках реновации и договоров о переуступке прав требований, заключенных в электронной форме, осуществляется в течение 1 (одного) рабочего дня со дня поступления заявки в Систему;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) постановка, прекращение или снятие с учета договоров о переуступке прав требований, заключенных в письменной форме, осуществляется в течение 3 (трех) рабочих дней со дня поступления заявки в Систему.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4192,87 +4390,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача выписки об учетной записи Договора либо направление мотивированного ответа об отказе в постановке на учет Договора с указанием основания для отказа в оказании государственной услуги</w:t>
+Электронная (частично автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4305,87 +4503,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Выдача выписки об учетной записи Договора или Договора в рамках реновации либо направление мотивированного ответа об отказе в постановке на учет Договора или Договора в рамках реновации с указанием основания для отказа в оказании государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4418,163 +4616,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...76 lines deleted...]
-              <w:t xml:space="preserve"> кодексу Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+              <w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4607,267 +4729,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя и объекта информатизации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-При постановке на учет Договора: </w:t>
-[...17 lines deleted...]
-- Электронная копия или электронный Договор;</w:t>
+1) услугодатель – с понедельника по пятницу с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) система – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя или услугодателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, оказание государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-При постановке на учет Дополнительного соглашения к Договору: </w:t>
-[...143 lines deleted...]
-Сведения документов, о государственной регистрации (перерегистрации) юридического лица, о разрешении на привлечение денег дольщиков, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+3) веб-портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4900,161 +4918,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у Услугополучателя для оказания государственной услуги ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...73 lines deleted...]
-4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+При постановке на учет Договора или Договора в рамках реновации – Договор или Договор в рамках реновации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При постановке на учет Дополнительного соглашения к Договору или Договору в рамках реновации – дополнительное соглашение к Договору или Договору в рамках реновации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При постановке на учет договора о переуступке прав требований – договор о переуступке прав требований к Договору или Договору в рамках реновации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При постановке на учет договора о передаче доли:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- договор о передаче доли;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При прекращении Договора или Договора в рамках реновации – документ, подтверждающий прекращение зарегистрированного в Системе Договора или Договора в рамках реновации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения документов, о государственной регистрации (перерегистрации) юридического лица, о разрешении на привлечение денег дольщиков услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5087,87 +5139,274 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель имеет возможность получения результата государственной услуги – выписку об учетной записи Договора в электронной форме через:</w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О долевом участии в жилищном строительстве";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения результата государственной услуги – выписку об учетной записи Договора или Договора в рамках реновации в электронной форме через:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Систему;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5235,55 +5474,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>