--- v0 (2026-03-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4e5eaf2" w14:textId="4e5eaf2">
+    <w:p w14:paraId="3020965" w14:textId="3020965">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -223,52 +223,72 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Утвердить прилагаемые Правила ведения реестра платежных систем (далее – Правила).</w:t>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ведения реестра платежных систем (далее – Правила).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту платежных систем (Ашыкбеков Е. Т.) в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
@@ -1591,742 +1611,822 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона о платежах и платежных системах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z441" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4-1. Порядок соблюдения мер информационной безопасности в платежной системе в соответствии с требованиями подпунктов 7) и 9) пункта 2 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона о платежах и платежных системах оператора платежной системы включает:</w:t>
+      4-1. Порядок соблюдения мер кибербезопасности в платежной системе в соответствии с требованиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктов 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 5 Закона о платежах и платежных системах оператора платежной системы включает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z442" w:id="20"/>
+    <w:bookmarkStart w:name="z560" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сведения по инфраструктуре платежной системы (программное обеспечение и его характеристики, мощности, применяемое оборудование, методы восстановления и защиты резервирования);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z443" w:id="21"/>
+    <w:bookmarkStart w:name="z561" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения по методам совершенствования применяемых технологий в инфраструктуре платежной системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z444" w:id="22"/>
+    <w:bookmarkStart w:name="z562" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения по соответствию инфраструктуры платежной системы международным стандартам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z563" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) меры по соблюдению кибербезопасности в инфраструктуре платежной системы, обеспечивающие:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z564" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию системы управления кибербезопасностью, осуществление координации и контроля деятельности по обеспечению кибербезопасности инфраструктуры платежной системы и мероприятия по выявлению и анализу угроз, противодействию атакам и расследованию инцидентов кибербезопасности инфраструктуры платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z565" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методологическую поддержку процесса обеспечения кибербезопасности инфраструктуры платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z566" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выбор, внедрение и применение методов, средств и механизмов управления, обеспечение и контроль кибербезопасности инфраструктуры платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z567" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сбор, консолидацию, хранение и обработку информации об инцидентах кибербезопасности в инфраструктуре платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z568" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализ информации об инцидентах кибербезопасности в инфраструктуре платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z569" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внедрение, надлежащего функционирования программно-технических средств, автоматизирующих процесс обеспечения кибербезопасности инфраструктуры платежной системы, а также предоставление доступа к ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z570" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определение ограничения по использованию привилегированных учетных записей в инфраструктуре платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z571" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию и проведение мероприятия по обеспечению осведомленности работников оператора платежной системы в вопросах кибербезопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z572" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мониторинг состояния системы управления кибербезопасностью оператора платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z573" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      периодическое (но не реже одного раза в год) информирование руководства оператора платежной системы о состоянии системы управления кибербезопасностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z574" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хранение информации об инцидентах кибербезопасности в инфраструктуре платежной системы не менее пяти лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z575" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информирование Национального Банка о следующих выявленных инцидентах кибербезопасности в инфраструктуре платежной системы, реализованных по операциям в Республике Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z576" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эксплуатация уязвимостей в прикладном и системном программном обеспечении инфраструктуры платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z577" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несанкционированный доступ в цифровую систему инфраструктуры платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z578" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атака "отказ в обслуживании" на цифровую систему или сеть передачи данных инфраструктуры платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z579" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заражение сервера инфраструктуры платежной системы вредоносной программой или кодом (инцидентом);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z580" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повлекшие за собой совершение несанкционированного перевода денег вследствие нарушения контролей безопасности цифровых систем и программного обеспечения инфраструктуры платежной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z581" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) сведения по соответствию инфраструктуры платежной системы международным стандартам; </w:t>
-[...379 lines deleted...]
-      Информация об инцидентах информационной безопасности в инфраструктуре платежной системы, указанных в настоящем пункте, предоставляется оператором платежной системы в возможно короткий срок, но не позднее сорока восьми часов с момента выявления такого инцидента оператором платежной системы по факту выявления инцидента информационной безопасности в виде карты инцидента информационной безопасности по форме согласно приложению 1-1 к Правилам и в соответствии с объемом доступной информации об инциденте на момент ее предоставления. </w:t>
+      Информация об инцидентах кибербезопасности в инфраструктуре платежной системы, указанных в настоящем пункте, предоставляется оператором платежной системы в возможно короткий срок, но не позднее сорока восьми часов с момента выявления такого инцидента оператором платежной системы по факту выявления инцидента кибербезопасности в виде карты инцидента кибербезопасности по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам и в соответствии с объемом доступной информации об инциденте на момент ее предоставления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z464" w:id="42"/>
-[...15 lines deleted...]
-      На каждый инцидент информационной безопасности заполняется отдельная карта инцидента информационной безопасности.</w:t>
+    <w:bookmarkStart w:name="z582" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На каждый инцидент кибербезопасности заполняется отдельная карта инцидента кибербезопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 4-1 в соответствии с постановлением Правления Национального Банка РК от 28.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z465" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-2. Сведения по информационным системам инфраструктуры платежной системы, содержащие информацию по применяемым в платежной системе технологиям оператора платежной системы включают описание программных модулей, обеспечивающих:</w:t>
+      4-2. Сведения по цифровым системам инфраструктуры платежной системы, содержащие информацию по применяемым в платежной системе технологиям оператора платежной системы включают описание программных модулей, обеспечивающих:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z466" w:id="44"/>
-[...15 lines deleted...]
-      1) надежное хранение информации, защиту от несанкционированного доступа, целостность баз данных и полную сохранность информации в электронных архивах и базах данных при полном или частичном отключении электропитания в любое время на любом участке оборудования;</w:t>
+    <w:bookmarkStart w:name="z583" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) надежное хранение информации, защиту от несанкционированного доступа, целостность баз данных и полную сохранность информации в цифровых архивах и базах данных при полном или частичном отключении электропитания в любое время на любом участке оборудования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z467" w:id="45"/>
+    <w:bookmarkStart w:name="z584" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) многоуровневый доступ к входным данным, функциям, операциям, отчетам, реализованным в программном обеспечении, предусматривающим как минимум, два уровня доступа: администратор и пользователь;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z468" w:id="46"/>
+    <w:bookmarkStart w:name="z585" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) возможность резервирования и восстановления данных, хранящихся в учетных системах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z469" w:id="47"/>
-[...15 lines deleted...]
-      4) регистрацию и идентификацию происходящих в информационной системе событий с сохранением следующих атрибутов: дата и время начала события, наименование события, пользователь, производивший действие, идентификатор записи, дата и время окончания события, результат выполнения события.</w:t>
+    <w:bookmarkStart w:name="z586" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) регистрацию и идентификацию происходящих в цифровой системе событий с сохранением следующих атрибутов: дата и время начала события, наименование события, пользователь, производивший действие, идентификатор записи, дата и время окончания события, результат выполнения события.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 4-1 в соответствии с постановлением Правления Национального Банка РК от 28.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3991,1011 +4091,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам ведения реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>платежных систем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...141 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z555" w:id="87"/>
-[...40 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции постановления Правления Национального Банка РК от 17.09.2022 </w:t>
+      Сноска. Приложение 1 - в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 84</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...737 lines deleted...]
-        <w:t>фамилия, имя, отчество (при его наличии) подпись</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5031,120 +4207,832 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1-1</w:t>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национальный Банк</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам ведения</w:t>
-[...12 lines deleted...]
-              <w:t>реестра платежных систем</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z1683" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Информация о создании на территории Республики Казахстан собственной платежной системы или начале функционирования на территории Республики Казахстан иностранной платежной системы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z1684" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z1685" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование, бизнес-идентификационный номер (при наличии) оператора платежной системы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z1686" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      настоящим сообщает о создании на территории Республики Казахстан собственной платежной системы/ начале функционирования на территории Республики Казахстан иностранной платежной системы (ненужное вычеркнуть)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z1687" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z1688" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               (название платежной системы) с</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z1689" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z1690" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (дата начала функционирования платежной системы на территории Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z1691" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Казахстан – дата заключения договора на участие в платежной системе с банками, филиалами банков-нерезидентов Республики Казахстан или организациями, осуществляющими отдельные виды банковских операций)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z1692" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Место нахождения оператора платежной системы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z1693" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z1694" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z1695" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z1696" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z1697" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (индекс, город (область), район, улица, номер дома (офиса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z1698" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z1699" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z1700" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z1701" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z1702" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (телефон, адрес электронной почты (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z1703" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сведения о доменном имени интернет-ресурса оператора платежной системы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z1704" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила дополнены приложением 1-1 в соответствии с постановлением Правления Национального Банка РК от 28.04.2022 </w:t>
-[...21 lines deleted...]
-    </w:p>
+      на котором размещены документы, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z1705" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республики Казахстан "О платежах и платежных системах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z1706" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z1707" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                       (интернет-ресурс)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z1708" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Перечень представляемых документов в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О платежах и платежных системах":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z1709" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z1710" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z1711" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сведения об участниках платежной системы - резидентах Республики Казахстан (с приложением копий договоров на участие в платежной системе) Подтверждаю, что прилагаемые сведения мною проверены и являются достоверными и полными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z1712" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Согласен (согласна) на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z1713" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель оператора платежной системы или лицо, уполномоченное на подписание</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z1714" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________ ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z1715" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             фамилия, имя, отчество (при его наличии)       подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5178,146 +5066,301 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>Приложение 1-1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам ведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реестра платежных систем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z472" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 1-1 в соответствии с постановлением Правления Национального Банка РК от 28.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1719" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Карта инцидента информационной безопасности</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+        <w:t xml:space="preserve"> Карта инцидента кибербезопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z473" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="89"/>
+№</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5362,176 +5405,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Характеристики инцидента информационной безопасности</w:t>
+Характеристики инцидента кибербезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Информация об инциденте информационной безопасности</w:t>
+Информация об инциденте кибербезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z480" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="90"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование инцидента информационной безопасности</w:t>
+Наименование инцидента кибербезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5545,80 +5576,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z484" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="91"/>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5666,114 +5685,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z488" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="92"/>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Место выявления (организация, филиал, сегмент информационной инфраструктуры)</w:t>
+Место выявления (организация, филиал, сегмент цифровой инфраструктуры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5787,114 +5794,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z492" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="93"/>
+4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Источник информации об инциденте информационной безопасности (пользователь, администратор, администратор информационной безопасности, работник подразделения информационной безопасности или техническое средство)</w:t>
+Источник информации об инциденте кибербезопасности (пользователь, администратор, администратор кибербезопасности, работник подразделения кибербезопасности или техническое средство)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5908,114 +5903,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z496" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="94"/>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Использованные методы при реализации инцидента информационной безопасности (социальная инженерия, внедрение вредоносного кода)</w:t>
+Использованные методы при реализации инцидента кибербезопасности (социальная инженерия, внедрение вредоносного кода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6030,167 +6013,143 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z500" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="95"/>
+Содержание инцидента кибербезопасности</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z502" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="96"/>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Симптомы, признаки инцидента информационной безопасности</w:t>
+Симптомы, признаки инцидента кибербезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6204,246 +6163,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z506" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="97"/>
+7</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z507" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основные события (эксплуатация уязвимостей в прикладном и системном программном обеспечении;</w:t>
-[...130 lines deleted...]
-иные инциденты информационной безопасности, несущие угрозу стабильности деятельности оператора системы электронных денег)</w:t>
+Основные события (эксплуатация уязвимостей в прикладном и системном программном обеспечении; несанкционированный доступ в цифровую систему; атака "отказ в обслуживании" на цифровую систему или сеть передачи данных; заражение сервера вредоносной программой или кодом; совершение несанкционированного перевода денег; иные инциденты кибербезопасности, несущие угрозу стабильности деятельности оператора системы электронных денег)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6457,114 +6272,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z515" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="99"/>
+8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пораженные активы (физический уровень информационной инфраструктуры, уровень сетевого оборудования, уровень сетевых приложений и сервисов, уровень операционных систем, уровень технологических процессов и приложений и уровень бизнес-процессов оператора системы электронных денег)</w:t>
+Пораженные активы (физический уровень цифровой инфраструктуры, уровень сетевого оборудования, уровень сетевых приложений и сервисов, уровень операционных систем, уровень технологических процессов и приложений и уровень бизнес-процессов оператора системы электронных денег)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6578,114 +6381,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z519" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="100"/>
+9</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Статус инцидента информационной безопасности (свершившийся инцидент информационной безопасности, попытка осуществления инцидента информационной безопасности, подозрение на инцидент информационной безопасности)</w:t>
+Статус инцидента кибербезопасности (свершившийся инцидент кибербезопасности, попытка осуществления инцидента кибербезопасности, подозрение на инцидент кибербезопасности)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6699,80 +6490,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z523" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="101"/>
+10</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6820,80 +6599,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z527" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="102"/>
+11</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6941,80 +6708,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z531" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="103"/>
+12</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7063,133 +6818,109 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z535" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="104"/>
+Предпринятые меры по инциденту кибербезопасности</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z537" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="105"/>
+13</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7237,114 +6968,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z541" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="106"/>
+14</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Запланированные действия, направленные на минимизацию возникновения рисков информационной безопасности</w:t>
+Запланированные действия, направленные на минимизацию возникновения рисков кибербезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7358,80 +7077,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z545" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="107"/>
+15</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7479,80 +7186,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z549" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="108"/>
+16</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7580,153 +7275,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...101 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1720" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственный работник по кибербезопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z1721" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________ __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z1722" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии)             (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z1723" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата "____" ______ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7791,50 +7463,126 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам ведения реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>платежных систем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 в редакции постановления Правления Национального Банка РК от 28.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 221</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); вносятся изменения на казахском языке, текст на русском языке не меняется в соответствии с постановлением Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -7857,205 +7605,176 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z334" w:id="110"/>
+    <w:bookmarkStart w:name="z334" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Сведения о руководителе (членах) исполнительного органа оператора</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     платежной системы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-[...42 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        (наименование, бизнес-идентификационный номер (при наличии) оператора платежной системы </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (должность)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие сведения:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8895,50 +8614,126 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам ведения реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>платежных систем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 в редакции постановления Правления Национального Банка РК от 28.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 221</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); вносятся изменения на казахском языке, текст на русском языке не меняется в соответствии с постановлением Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -8961,566 +8756,637 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z336" w:id="111"/>
+    <w:bookmarkStart w:name="z336" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Сведения об учредителях (акционерах) оператора платежной системы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             имеющих долю (акции) более десяти процентов в капитале оператора</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   платежной системы (для юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-[...42 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование, бизнес-идентификационный номер (при наличии) оператора платежной системы)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения об учредителе (акционере) оператора платежной системы:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (наименование) __________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        бизнес-идентификационный номер (при наличии) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место нахождения: ______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (индекс, город (область), район, улица, номер дома (офиса) _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (телефон, факс, адрес электронной почты, интернет-ресурс (при наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о государственной регистрации (перерегистрации): </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (наименование документа, номер и дата выдачи, кем выдан)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Резидент/нерезидент Республики Казахстан:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Основной вид деятельности: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Размер доли (акции) в капитале оператора платежной системы:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9872,50 +9738,126 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам ведения реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>платежных систем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 в редакции постановления Правления Национального Банка РК от 28.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 221</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); вносятся изменения на казахском языке, текст на русском языке не меняется в соответствии с постановлением Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -9938,118 +9880,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z338" w:id="112"/>
+    <w:bookmarkStart w:name="z338" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об учредителях (акционерах) оператора платежной системы, имеющих долю (акции) более </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>десяти процентов в капитале оператора платежной системы (для физического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -10836,984 +10740,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам ведения реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>платежных систем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...141 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z557" w:id="113"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 - в редакции постановления Правления Национального Банка РК от 17.09.2022 </w:t>
+      Сноска. Приложение 5 - в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 84</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...734 lines deleted...]
-        <w:t>фамилия, имя, отчество (при наличии) подпись</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11849,77 +10856,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
-[...25 lines deleted...]
-              <w:t>платежных систем</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11940,74 +10921,919 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>Национальный Банк</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z440" w:id="114"/>
+    <w:bookmarkStart w:name="z1728" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Информация об участии в платежной системе, в том числе в иностранной платежной системе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z1729" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z1730" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование, бизнес-идентификационный номер банка, филиала банка-нерезидента Республики Казахстан или организации, осуществляющей отдельные виды банковских операций)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z1731" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Наименование платежной системы: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z1732" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z1733" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z1734" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (дата заключения договора на участие в платежной системе, в том числе в иностранной платежной системе)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z1735" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Оператор платежной системы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z1736" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z1737" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z1738" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование, бизнес-идентификационный номер (при наличии) оператора платежной системы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z1739" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения оператора платежной системы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z1740" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z1741" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z1742" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z1743" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z1744" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (индекс, город (область), район, улица, номер дома (офиса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z1745" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z1746" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z1747" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z1748" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z1749" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (телефон, факс, адрес электронной почты (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z1750" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Сведения о доменном имени интернет-ресурса оператора платежной системы, на котором размещены документы, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О платежах и платежных системах"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z1751" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z1752" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (интернет-ресурс)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z1753" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Копия (копии) договора (договоров), на основании которого (которых)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z1754" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляется участие в платежной системе, в том числе в иностранной платежной системе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z1755" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z1756" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z1757" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю, что прилагаемые сведения мною проверены и являются достоверными и полными. Согласен (согласна) на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах. Первый руководитель банка, филиала банка-нерезидента Республики Казахстан или организации, осуществляющей отдельные виды банковских операций, или лицо, уполномоченное на подписание</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1758" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z1759" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             фамилия, имя, отчество (при наличии)       подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам ведения реестра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>платежных систем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z440" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Журнал платежных систем</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции постановления Правления Национального Банка РК от 30.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13279,893 +13105,957 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="115"/>
+    <w:bookmarkStart w:name="z265" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр платежных систем</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z266" w:id="116"/>
+          <w:bookmarkStart w:name="z266" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
-[...12 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата включения платежной системы в реестр</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Название платежной системы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование оператора платежной системы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бизнес-идентификационный номер оператора платежной системы (при наличии)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место нахождения оператора платежной системы, телефон, адрес электронной почты, интернет-ресурс, данные первого руководителя</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z267" w:id="117"/>
+          <w:bookmarkStart w:name="z267" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
-[...12 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z268" w:id="118"/>
+          <w:bookmarkStart w:name="z268" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Системно значимые платежные системы </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
-[...12 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -14376,83 +14266,87 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z270" w:id="119"/>
+          <w:bookmarkStart w:name="z270" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Значимые платежные системы </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
-[...12 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -14663,83 +14557,87 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z272" w:id="120"/>
+          <w:bookmarkStart w:name="z272" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Иные платежные системы </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
-[...12 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -15037,50 +14935,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам ведения реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>платежных систем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 - в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -15181,1250 +15135,1393 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Национальный Банк</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z559" w:id="121"/>
+    <w:bookmarkStart w:name="z1764" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Письменное обращение оператора платежной системы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...11 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z1765" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z1766" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование, бизнес-идентификационный номер (при наличии) оператора платежной системы просит включить платежную систему</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z1767" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z1768" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование платежной системы) в реестр платежных систем в качестве (системно значимой, значимой, иной платежной системы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z1769" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ненужные виды вычеркнуть)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1770" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обоснование: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1771" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1772" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Место нахождения оператора платежной системы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z1773" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z1774" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z1775" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z1776" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z1777" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (индекс, город (область), район, улица, номер дома (офиса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z1778" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z1779" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z1780" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z1781" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1782" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (телефон, адрес электронной почты)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1783" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Сведения о доменном имени интернет-ресурса оператора платежной системы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1784" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 8 - в редакции постановления Правления Национального Банка РК от 17.09.2022 </w:t>
-[...21 lines deleted...]
-    </w:p>
+      на котором размещены документы, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан "О платежах и платежных системах" (с указанием раздела/подраздела, где размещена данная информация)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1785" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1124 lines deleted...]
-        <w:t xml:space="preserve"> фамилия, имя, отчество (при наличии) подпись</w:t>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z1786" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (интернет-ресурс, раздел (подраздел), где размещена данная информация).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z1787" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Сведения о первом руководителе оператора платежной системы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z1788" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z1789" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z1790" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z1791" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рождения _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z1792" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z1793" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданство _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z1794" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z1795" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные документа, удостоверяющего личность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z1796" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1797" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z1798" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (документ, номер, серия (при наличии) и дата выдачи, кем выдан)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1799" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место жительства ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1800" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z1801" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (индекс, город (область), район, улица, номер дома (офиса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z1802" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z1803" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1804" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (телефон, адрес электронной почты (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z1805" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место работы (с указанием места нахождения), должность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z1806" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z1807" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z1808" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z1809" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z1810" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Прилагаемые документы, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части второй</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z1811" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункта 15 Правил ведения реестра платежных систем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z1812" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z1813" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z1814" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      либо доменное имя (адрес) интернет-ресурса, на котором размещены документы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z1815" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части второй пункта 15 Правил ведения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z1816" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      реестра платежных систем (документы, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z1817" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      части второй пункта 15 Правил ведения реестра платежных систем, не прилагаются):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z1818" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z1819" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1820" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю, что прилагаемые сведения мною проверены и являются достоверными и полными. Согласен (согласна) на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z1821" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель оператора платежной системы или лицо, уполномоченное</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1822" w:id="225"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на подписание __________________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     фамилия, имя, отчество (при наличии) подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -16432,55 +16529,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16806,31 +16903,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>