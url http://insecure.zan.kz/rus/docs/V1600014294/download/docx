--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b8a487a" w14:textId="b8a487a">
+    <w:p w14:paraId="290ef41" w14:textId="290ef41">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -358,127 +358,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Председатель</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Национального Банка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -648,1639 +660,1040 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Перечень нормативных правовых актов Республики Казахстан по вопросам регулирования финансового рынка, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z27" w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 16 июля 2007 года № 210 "Об установлении перечня и порядка приобретения базовых активов производных ценных бумаг и производных финансовых инструментов, с которыми банки второго уровня могут осуществлять брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, а также случаев заключения сделок с государственными ценными бумагами и негосударственными ценными бумагами на вторичном рынке, производными финансовыми инструментами на неорганизованном рынке ценных бумаг" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 4892) следующие изменения:</w:t>
+      1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...156 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> подпункт 3)</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "3) базовый актив производных финансовых инструментов допущен к обращению на организованном рынке ценных бумаг Республики Казахстан и (или) в системе организаторов торгов, признаваемых международными фондовыми биржами, указанных в </w:t>
-[...119 lines deleted...]
-      2. Внести в </w:t>
+      3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 февраля 2012 года № 80 "Об утверждении Правил расчета совокупного объема всех выданных банками второго уровня банковских займов и банковских гарантий лицам, связанным с ними особыми отношениями, и юридическим лицам-резидентам и нерезидентам Республики Казахстан" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7510, опубликованное 24 мая 2012 года в газете "Казахстанская правда" № 150-151 (26969-26970)) следующие изменения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 22 октября 2014 года № 210 "Об утверждении Правил регистрации сделок с эмиссионными ценными бумагами в системе учета номинального держания ценных бумаг, предоставления номинальным держателем выписки с лицевого счета держателя ценных бумаг в системе учета номинального держания ценных бумаг и раскрытия информации номинальным держателем" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 9876, опубликованное 28 ноября 2014 года в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан") следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в заголовок внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z39" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> расчета совокупного объема всех выданных банками второго уровня банковских займов и банковских гарантий лицам, связанным с ними особыми отношениями, и юридическим лицам-резидентам и нерезидентам Республики Казахстан, утвержденных указанным постановлением:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+        <w:t xml:space="preserve"> регистрации сделок с эмиссионными ценными бумагами в системе учета номинального держания ценных бумаг, предоставления номинальным держателем выписки с лицевого счета держателя ценных бумаг в системе учета номинального держания ценных бумаг и раскрытия информации номинальным держателем, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z40" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заголовок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z42" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z43" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "При подаче приказа на открытие лицевого счета физическому лицу в форме электронного документа или иной электронно-цифровой форме, удостоверенной посредством динамической идентификации клиента, (в случае обращения клиента номинального держателя за получением электронных услуг) с использованием информационных систем к электронному приказу физического лица прикрепляется электронная копия документа, удостоверяющего личность данного физического лица.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z44" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзац второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 20 внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункт 1</w:t>
+        <w:t xml:space="preserve"> пункт 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkStart w:name="z46" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "22. При проведении операции между клиентами одного номинального держателя регистрация перехода прав по ценным бумагам осуществляется номинальным держателем и отражается в системе учета центрального депозитария. Номинальный держатель направляет соответствующий приказ по субсчету клиента в системе учета центрального депозитария в день проведения операции по лицевым счетам в системе учета номинального держания. Операции между клиентами одного номинального держателя в системе учета центрального депозитария отражаются днем проведения операции в системе номинального держания. Номинальный держатель направляет отчет клиенту об исполнении его приказа не позднее следующего рабочего дня после получения подтверждения от центрального депозитария о проведенной операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z47" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчет об исполнении приказа направляется клиенту по почте либо выдается на руки клиенту или его законному представителю, либо составляется и выдается в форме электронного документа с использованием информационных систем номинального держателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z48" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчет об исполнении приказа клиенту депонента направляется центральным депозитарием в форме электронного документа с использованием информационных систем в порядке и на условиях, предусмотренных внутренними документами центрального депозитария, в день подтверждения центральным депозитарием проведенной операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z49" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчет об исполнении приказа клиенту организации, осуществляющей брокерскую и дилерскую деятельность с правом ведения счетов клиентов в качестве номинального держателя, направляется кастодианом по иностранным ценным бумагам, хранение и учет которых осуществляет данный кастодиан, в форме электронного документа с использованием информационных систем в порядке и на условиях, предусмотренных внутренними документами кастодиана, в день регистрации кастодианом проведенной операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z50" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении операции между клиентами разных номинальных держателей регистрация перехода прав по ценным бумагам осуществляется по их лицевым счетам в центральном депозитарии с последующим отражением в системе учета номинальных держателей. Номинальные держатели направляют приказы о регистрации сделки по субсчетам своих клиентов в системе учета центрального депозитария в день регистрации соответствующего приказа клиента в системе номинального держания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z51" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение 1 (одного) часа после получения подтверждения от центрального депозитария о проведении операции по лицевым счетам номинальный держатель отражает данную операцию в системе учета номинального держания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z52" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении операции на неорганизованном рынке ценных бумаг между клиентом регистратора и клиентом номинального держателя регистрацию перехода прав по ценным бумагам осуществляет регистратор на основании встречных приказов участников сделки по лицевым счетам клиента регистратора и центрального депозитария, действующего на основании приказа депонента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z53" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регистрация изменения или прекращения прав по ценным бумагам по решению суда осуществляется номинальным держателем на основании исполнительного листа, содержащего все необходимые реквизиты в соответствии с законодательством Республики Казахстан, и отражается в системе учета центрального депозитария. Изменение или прекращение прав по ценным бумагам по решению суда, зарегистрированное номинальным держателем, отражается в системе учета центрального депозитария в день проведения операции по лицевому счету в системе учета номинального держания.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z54" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Совокупный объем всех банковских займов и банковских гарантий, указанных в </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z55" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "27. Номинальный держатель оформляет отказ в письменном виде или в форме электронного документа с использованием информационных систем с указанием причин неисполнения приказа в следующих случаях:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z56" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть четвертую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z57" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Порядок и условия подачи приказов в форме электронного документа или иной электронно-цифровой форме, удостоверенной посредством динамической идентификации клиента, (в случае обращения клиента номинального держателя за получением электронных услуг), а также их форматы определяются внутренними документами номинального держателя.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z58" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в часть третью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z59" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z60" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z61" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "В случае обращения клиента номинального держателя за получением электронных услуг и в случаях, предусмотренных внутренними документами номинального держателя, распоряжение (приказ) держателя ценных бумаг составляется и передается в форме электронного документа или иной электронно-цифровой форме, удостоверенной посредством динамической идентификации клиента, с использованием информационных систем.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z62" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 2</w:t>
+        <w:t>пункте 49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...474 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
-[...15 lines deleted...]
-      Отчет об исполнении приказа направляется клиенту по почте либо выдается на руки клиенту или его законному представителю, либо составляется и выдается в форме электронного документа с использованием информационных систем номинального держателя.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части первую и вторую внесены изменения на государственном языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
-[...15 lines deleted...]
-      Отчет об исполнении приказа клиенту депонента направляется центральным депозитарием в форме электронного документа с использованием информационных систем в порядке и на условиях, предусмотренных внутренними документами центрального депозитария, в день подтверждения центральным депозитарием проведенной операции.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть третью изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
-[...15 lines deleted...]
-      Отчет об исполнении приказа клиенту организации, осуществляющей брокерскую и дилерскую деятельность с правом ведения счетов клиентов в качестве номинального держателя, направляется кастодианом по иностранным ценным бумагам, хранение и учет которых осуществляет данный кастодиан, в форме электронного документа с использованием информационных систем в порядке и на условиях, предусмотренных внутренними документами кастодиана, в день регистрации кастодианом проведенной операции.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Составление выписки с лицевого счета допускается также в форме электронного документа.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...439 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в текст в правом верхнем углу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2335,51 +1748,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> внесены изменения на государственном языке, текст на русском языке не меняется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2457,55 +1870,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2831,31 +2244,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>