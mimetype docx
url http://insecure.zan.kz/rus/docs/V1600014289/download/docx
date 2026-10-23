--- v1 (2026-03-13)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6a56fce" w14:textId="6a56fce">
+    <w:p w14:paraId="fe7e37f" w14:textId="fe7e37f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1301,3151 +1301,4933 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В Требованиях используются понятия, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О платежах и платежных системах", и следующие понятия:</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О платежах и платежных системах", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 3 апреля 2026 года № 53 "Об утверждении Требований к обеспечению информационной безопасности банков, филиалов банков-нерезидентов Республики Казахстан и организаций, осуществляющих отдельные виды банковских операций" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 38336) (далее – Требования № 53), и следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...15 lines deleted...]
-      1) аутентификация – комплекс мер для подтверждения подлинности пользователей системы при обмене платежными и информационными сообщениями, а также для подтверждения подлинности платежных и информационных сообщений;</w:t>
+    <w:bookmarkStart w:name="z11" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аутентификация – комплекс мер для подтверждения подлинности пользователей системы при обмене платежными и информационными сообщениями, при удаленном подключении к виртуальной среде с установленным терминалом платежной системы, а также для подтверждения подлинности платежных и информационных сообщений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
-[...15 lines deleted...]
-      2) удостоверяющий центр – юридическое лицо, удостоверяющее соответствие открытого ключа электронной цифровой подписи закрытому ключу электронной цифровой подписи, а также подтверждающее достоверность регистрационного свидетельства;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) программно-аппаратный комплекс – совокупность программного обеспечения и технических средств, совместно применяемых для взаимодействия пользователя платежной системы с Центром;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
-[...15 lines deleted...]
-      3) средства контроля доступа – технические, программные или другие средства, позволяющие фиксировать информацию о доступе к объектам;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) гипервизор – программное или аппаратно-программное обеспечение, позволяющее создавать и запускать одновременно несколько операционных систем на одном и том же сервере или компьютере;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
-[...15 lines deleted...]
-      4) ключевая информация – криптографические ключи (открытые и закрытые) или другая информация, позволяющая осуществлять криптографические преобразования информации;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) удостоверяющий центр – юридическое лицо, удостоверяющее соответствие открытого ключа электронной цифровой подписи закрытому ключу электронной цифровой подписи, а также подтверждающее достоверность регистрационного свидетельства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
-[...15 lines deleted...]
-      5) операционный риск – риск, связанный с нарушениями в работе информационных систем или внутренних процессов, ошибками, сбоями или нарушениями в управлении платежной системой, в том числе вследствие внешних событий;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) средства контроля доступа – технические, программные или другие средства, позволяющие фиксировать информацию о доступе к объектам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
-[...15 lines deleted...]
-      6) несанкционированный доступ – доступ к информационным и программным ресурсам с нарушением законодательства Республики Казахстан, а также порядка доступа к ним, установленным пользователем платежной системы;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ключевая информация – криптографические ключи (открытые и закрытые) или другая информация, позволяющая осуществлять криптографические преобразования информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
-[...15 lines deleted...]
-      7) программно-аппаратный комплекс защиты от несанкционированного доступа – система защиты персонального компьютера от использования посторонними лицами, а также для разграничения полномочий зарегистрированных пользователей по доступу к информационным и программным ресурсам;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) операционный риск – риск, связанный с нарушениями в работе цифровых систем или внутренних процессов, ошибками, сбоями или нарушениями в управлении платежной системой, в том числе вследствие внешних событий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
-[...15 lines deleted...]
-      8) нестандартная ситуация – сбой (нарушение) функционирования программно-технического комплекса пользователя платежной системы вследствие реализации операционного риска;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) несанкционированный доступ – доступ к цифровым и программным ресурсам с нарушением законодательства Республики Казахстан, а также порядка доступа к ним, установленным пользователем платежной системы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
-[...15 lines deleted...]
-      9) пользователь платежной системы – юридические лица, заключившие договор с Центром об оказании услуг в платежной системе, и оператор (операционный центр) других платежных систем;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) средства защиты от несанкционированного доступа – совокупность технических и (или) программных средств, реализующих функции аутентификации, разграничения прав доступа, контроля действий пользователей платежной системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
-[...15 lines deleted...]
-      10) информационная система пользователя платежной системы – программное обеспечение пользователя платежной системы, используемое для формирования или преобразования электронных документов, предназначенных для дальнейшего направления в платежную систему посредством терминала платежной системы;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) нестандартная ситуация – сбой (нарушение) функционирования программно-технического комплекса пользователя платежной системы вследствие реализации операционного риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
-[...15 lines deleted...]
-      11) программно-технический комплекс пользователя платежной системы – технические, программные или другие средства, обеспечивающие работу пользователя платежной системы в платежной системе, включающие информационную систему, рабочее место пользователя платежной системы, средства коммуникации (передачи данных) с платежной системой;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) пользователь платежной системы – юридическое лицо, заключившее договор с Центром об оказании услуг в платежной системе, и оператор (операционный центр) других платежных систем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
-[...15 lines deleted...]
-      12) основной центр программно-технического комплекса пользователя платежной системы (далее – основной центр) – программно-технический комплекс пользователя платежной системы, обеспечивающий работу пользователя платежной системы в платежной системе в обычном (повседневном) режиме;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) цифровая система пользователя платежной системы – программное обеспечение пользователя платежной системы, используемое для формирования или преобразования электронных документов, предназначенных для дальнейшего направления в платежную систему посредством терминала платежной системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
-[...15 lines deleted...]
-      13) резервный центр программно-технического комплекса пользователя платежной системы (далее – резервный центр) – резервный программно-технический комплекс пользователя платежной системы, обеспечивающий работу пользователя платежной системы в платежной системе при возникновении нестандартных ситуаций или проведении плановых тестовых работ в основном центре;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) программно-технический комплекс пользователя платежной системы – технические, программные или другие средства, обеспечивающие работу пользователя платежной системы в платежной системе, включающие цифровую систему, рабочее место пользователя платежной системы, средства коммуникации (передачи данных) с платежной системой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
-[...15 lines deleted...]
-      14) рабочее место пользователя платежной системы – персональный компьютер (сервер), на котором установлен терминал платежной системы, обеспечивающий доступ в платежную систему;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) основной центр программно-технического комплекса пользователя платежной системы (далее – основной центр) – программно-технический комплекс пользователя платежной системы, обеспечивающий работу пользователя платежной системы в платежной системе в обычном (повседневном) режиме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
-[...15 lines deleted...]
-      15) администратор рабочего места пользователя платежной системы – лицо, непосредственно осуществляющее администрирование терминала платежной системы;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) резервный центр программно-технического комплекса пользователя платежной системы (далее – резервный центр) – резервный программно-технический комплекс пользователя платежной системы, обеспечивающий работу пользователя платежной системы в платежной системе при возникновении нестандартных ситуаций или проведении плановых тестовых работ в основном центре;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
-[...15 lines deleted...]
-      16) офицер безопасности рабочего места пользователя платежной системы – лицо, обеспечивающее установку и функционирование на рабочем месте пользователя платежной системы программно-аппаратного комплекса защиты информации от несанкционированного доступа, средств защиты информации от утечки по электромагнитным каналам, а также осуществляющее мониторинг за их работоспособностью и за выполнением требований безопасности;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) центр обработки данных пользователя платежной системы – объект цифровой инфраструктуры, предназначенный для размещения и обеспечения среды функционирования программно-технических средств пользователя платежной системы, используемых для доступа к платежной системе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
-[...15 lines deleted...]
-      17) оператор рабочего места пользователя платежной системы – лицо, непосредственно осуществляющее подготовку, передачу и прием сообщений платежной системы с использованием ключевой информации пользователя платежной системы, а также выработку и регистрацию ключевой информации в удостоверяющем центре Центра в присутствии офицера безопасности рабочего места пользователя платежной системы;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) рабочее место пользователя платежной системы – персональный компьютер, на котором установлен терминал платежной системы, обеспечивающий доступ в платежную систему, либо совокупность программно-аппаратного комплекса, включающая виртуальную среду с установленным терминалом платежной системы, физический ресурс (сервер), на базе которого она развернута, и персональный компьютер с настроенным удаленным подключением по защищенным каналам связи к этой виртуальной среде, обеспечивающие в совокупности доступ в платежную систему;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
-[...15 lines deleted...]
-      18) подразделение безопасности пользователя платежной системы – структурное подразделение пользователя платежной системы, обеспечивающее безопасность и защиту информационных и программных ресурсов пользователя платежной системы;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) администратор рабочего места пользователя платежной системы – лицо, непосредственно осуществляющее администрирование терминала платежной системы, виртуальной среды, на которой он установлен, и гипервизора, на базе которого работает виртуальная среда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
-[...15 lines deleted...]
-      19) терминал платежной системы – специальное программное обеспечение, обеспечивающее доступ в платежную систему, установленное у пользователя платежной системы;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) подразделение безопасности пользователя платежной системы – структурное подразделение пользователя платежной системы, обеспечивающее безопасность и защиту цифровых и программных ресурсов пользователя платежной системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
-[...15 lines deleted...]
-      20) приложение терминала платежной системы – специальное программное обеспечение, предназначенное для удаленной работы с терминалом платежной системы.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) офицер безопасности рабочего места пользователя платежной системы – лицо, обеспечивающее установку и функционирование на рабочем месте пользователя платежной системы средств защиты информации от несанкционированного доступа, утечки, в том числе по электромагнитным каналам в случае установки терминала платежной системы на персональном компьютере, гипервизора, на базе которого работает виртуальная среда, удаленного подключения по защищенным каналам связи к виртуальной среде, на которой установлен терминал платежной системы, а также осуществляющее мониторинг за их работоспособностью и за выполнением требований безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z31" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) оператор рабочего места пользователя платежной системы – лицо, непосредственно осуществляющее подготовку, передачу и прием сообщений платежной системы с использованием ключевой информации пользователя платежной системы, а также выработку и регистрацию ключевой информации в удостоверяющем центре Центра в присутствии офицера безопасности рабочего места пользователя платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z32" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) терминал платежной системы – специальное программное обеспечение, обеспечивающее доступ в платежную систему, установленное у пользователя платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z33" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) приложение терминала платежной системы – специальное программное обеспечение, предназначенное для удаленной работы с терминалом платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z34" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) физический ресурс (сервер) – аппаратно-программный комплекс, представляющий собой вычислительное оборудование, используемое для размещения и функционирования программного обеспечения и (или) виртуальной среды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным постановления Правления Национального Банка РК от 17.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 94</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Процедуры обмена и форматы сообщений, применяемые в платежной системе, устанавливаются Центром по согласованию с Национальным Банком Республики Казахстан (далее – Национальный Банк).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Размещение рабочего места пользователя платежной системы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае установки терминала платежной системы на персональном компьютере, рабочее место пользователя платежной системы размещается в помещении по месту нахождения пользователя платежной системы с ограниченным доступом (далее – Помещение).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z37" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае установки терминала платежной системы на виртуальной среде, физический ресурс (сервер), на котором она развернута, размещается в центре обработки данных пользователя платежной системы, соответствующем требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Требований № 53.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z38" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Персональный компьютер с настроенным удаленным подключением по защищенным каналам связи к виртуальной среде, на котором установлен терминал платежной системы, размещается в Помещении. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z39" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается размещение в Помещении рабочих мест, не предназначенных для работы с платежной системой, за исключением рабочих мест работников, выполняющих функции операторов рабочего места пользователя платежной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Помещение оборудуется металлическими и (или) усиленными от проникновения входными дверями, на которые устанавливаются механические и (или) электромеханические замки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z49" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Двери Помещения оборудуются средствами контроля доступа для осуществления мониторинга событий доступа в Помещение в режиме реального времени и записи событий доступа в Помещение в электронном журнале с возможностью получения отчета о событиях доступа в Помещение. Архив событий электронного журнала хранится пользователем платежной системы не менее шести месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z50" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Рабочее место пользователя платежной системы обеспечивается средствами защиты информации от утечки по электромагнитным каналам или жидкокристаллическим монитором с подключением его по цифровому интерфейсу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z51" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При расположении Помещения на первых и последних этажах зданий, а также при наличии рядом с окнами балконов, пожарных лестниц, прилегающих крыш иных строений, окна Помещения оборудуются металлическими решетками или аналогичными средствами защиты, предназначенными для предотвращения физического проникновения в Помещение путем разбития оконных стекол.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z52" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Двери и окна Помещения оборудуются охранной сигнализацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z53" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. За входом в Помещение, а также за персональным компьютером, на котором установлен терминал платежной системы, или персональным компьютером с настроенным удаленным подключением по защищенным каналам связи к виртуальной среде, на котором установлен терминал платежной системы, устанавливается видеонаблюдение с возможностью записи видеосигналов. Допускается запуск записи видеосигналов при обнаружении движения объектов. Архив видеозаписей хранится не менее периода контроля целостности печатей или пломб на системном блоке рабочего места пользователя платежной системы, установленного внутренними документами пользователя платежной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z42" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае установки терминала платежной системы на виртуальной среде, видеонаблюдение дополнительно устанавливается за центром обработки данных пользователя платежной системы, в котором установлен физический ресурс (сервер), на базе которого развернута эта виртуальная среда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z43" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Видеонаблюдение центра обработки данных пользователя платежной системы обеспечивает наблюдение за всеми проходами, входами в центр обработки данных пользователя платежной системы. В центре обработки данных пользователя платежной системы расстановка видеокамер исключает наличие зон внутри помещения центра обработки данных пользователя платежной системы и перед его входом, не покрытых видеонаблюдением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z44" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Запись видеосигналов центра обработки данных пользователя платежной системы ведется непрерывно или с использованием детектора движения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z45" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Архив видеозаписей центра обработки данных пользователя платежной системы хранится не менее 3 (трех) месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Доступ в помещение имеют лица, допущенные к работе с платежной системой. Посещение Помещения лицами, не допущенными к работе с платежной системой, за исключением случаев возникновения нестандартных ситуаций, допускается только в присутствии лица, допущенного к работе с платежной системой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z55" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При создании рабочего места пользователя платежной системы, получившего доступ в платежную систему, или переносе рабочего места пользователя платежной системы на новое место пользователь платежной системы в течение десяти рабочих дней с даты начала эксплуатации рабочего места пользователя платежной системы уведомляет об этом Национальный Банк в произвольной письменной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 в редакции постановления Правления Национального Банка РК от 28.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 221</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Размещение рабочего места пользователя платежной системы</w:t>
-[...182 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+        <w:t xml:space="preserve"> Глава 3. Взаимодействие пользователя платежной системы и Центра</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z57" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Аутентификация пользователя платежной системы и Центра осуществляется путем двухстороннего обмена информацией с использованием средств криптографической защиты информации и ключевой информации, зарегистрированной в удостоверяющем центре Центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z58" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При возникновении ошибки в процессе аутентификации в платежной системе выдается сообщение об ошибке и связь разрывается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z59" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Рабочее место пользователя платежной системы содержит средства, необходимые для обеспечения соединения по протоколу TCP (IP) с прикладными серверами Центра, обеспечивающими работоспособность пользователя платежной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z60" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Договор, заключаемый между пользователем платежной системы и юридическим лицом, обеспечивающим канал передачи данных, используется для взаимодействия с платежной системой и предусматривает ответственность при сбоях в работе такого канала передачи данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z61" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Терминал платежной системы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z62" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Терминал платежной системы осуществляет прием и (или) передачу сообщений платежной системы и является обязательным для использования пользователям платежной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z63" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Терминал платежной системы обрабатывает сообщения платежной системы в соответствии с процедурами обмена и форматами сообщений, применяемыми в платежной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z64" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Терминал платежной системы выполняет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z65" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аутентификацию пользователя платежной системы и Центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z66" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) взаимодействие с удостоверяющим центром Центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z67" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение конфиденциальности и аутентификации передаваемых и получаемых сообщений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z68" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) передачу и (или) прием сообщений от пользователя платежной системы к Центру и от Центра к пользователю платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z69" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проверку целостности полученных сообщений платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z70" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проверку целостности терминала платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z71" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) применение ключевой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z72" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) формирование и проверку электронной цифровой подписи сообщений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z73" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) проверку принадлежности электронной цифровой подписи сообщения пользователю платежной системы или Центру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z74" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Терминал платежной системы обеспечивает ведение электронных журналов, регистрирующих следующие ключевые события и действия операторов и администраторов рабочего места пользователя платежной системы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z75" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) время и дату открытия и закрытия терминала платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z76" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) время и дату соединения с Центром и отсоединения от Центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z77" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) время начала и время завершения действий операторов и администраторов платежной системы по сообщениям платежной системы, описание совершенных действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z78" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Доступ операторов и администраторов рабочего места пользователя платежной системы к терминалу платежной системы либо к его приложению обеспечивается исключительно после успешного выполнения идентификации и аутентификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z79" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Эксплуатация терминала платежной системы осуществляется с использованием технических средств, которые обеспечивают надежную и бесперебойную работу терминала платежной системы и соответствуют требованиям, указанным в документации к терминалу платежной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z80" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Терминал платежной системы либо его приложение устанавливается на специально выделенном для этих целей персональном компьютере, имеющем инвентарный номер и паспорт с подробными данными по конфигурации, программным и аппаратным средствам, установленным на нем, или виртуальной среде, имеющей инвентарный номер и паспорт с подробным описанием установленных программных средств, параметров конфигурации, а также аппаратных характеристик физического ресурса (сервера), на котором она развернута, и выделенных для нее вычислительных ресурсов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 в редакции постановления Правления Национального Банка РК от 28.11.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 221</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-1. В случае установки терминала платежной системы на виртуальной среде, пользователь платежной системы использует гипервизор, обеспечивающий изоляцию виртуальной среды от иных цифровых систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z50" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пользователь платежной системы обеспечивает разграничение административного доступа к гипервизору, контроль целостности его конфигурации, учет действий администраторов рабочего места пользователя платежной системы, а также установку обновлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Требования дополнены пунктом 24-1 в соответствии с постановлением Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Администрирование терминала платежной системы или его приложения осуществляется непосредственно с рабочего места пользователя платежной системы и в присутствии офицера безопасности рабочего места пользователя платежной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z82" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Работа с терминалом платежной системы осуществляется с рабочего места пользователя платежной системы. В случае установки терминала платежной системы на виртуальной среде, доступ к терминалу платежной системы осуществляется с персонального компьютера, предназначенного для работы с платежной системой и размещенного в Помещении, посредством удаленного подключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z53" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При удаленном подключении к терминалу платежной системы, пользователь платежной системы обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z54" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) защиту каналов связи с рабочим местом пользователя платежной системы средствами шифрования и контроля целостности, обеспечивающими конфиденциальность и неизменность передаваемых данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z55" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) использование механизмов аутентификации лиц, допущенных к работе с платежной системой, с использованием цифровых объектов и средств идентификации, соответствующих требованиям законодательства Республики Казахстан о кибербезопасности, о персональных данных и их защите;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z56" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реализацию автоматизированного логирования и мониторинга действий лиц, допущенных к работе с платежной системой, с фиксацией попыток доступа и изменений в конфигурации терминала платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z57" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разграничение прав доступа лиц, допущенных к работе с платежной системой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z58" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается установка и использование систем удаленного доступа на рабочем месте пользователя платежной системы при установке терминала платежной системы на персональный компьютер. Встроенные службы удаленного доступа на рабочем месте пользователя платежной системы (персональном компьютере) удаляются или отключаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В случае выявления некорректной работы терминала платежной системы, при которой может быть нанесен ущерб пользователям платежной системы или Центру, последний закрывает доступ этому терминалу платежной системы в платежную систему с одновременным извещением пользователя платежной системы и указанием соответствующих причин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z84" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Условием подключения пользователя платежной системы к платежной системе является использование средства криптографической защиты информации, которое обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z85" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) механизм формирования и проверки электронной цифровой подписи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z86" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) конфиденциальность информации (шифрование данных);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z87" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) целостность передаваемой информации (имитационная защита данных);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z88" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) целостность хранимой информации и программного обеспечения (хэширование данных).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z89" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Ключевая информация</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z90" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Ключевая информация регистрируется пользователем в удостоверяющем центре Центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z91" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Ключевая информация хранится в персональном компьютере, на котором установлен терминал платежной системы, либо в персональном компьютере с настроенным удаленным подключением по защищенным каналам связи к виртуальной среде, на которой установлен терминал платежной системы, с применением программных средств защиты, обеспечивающих ее конфиденциальность, целостность и контроль доступа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Наличие несанкционированных копий ключевой информации, в том числе на жестком диске рабочего места пользователя платежной системы, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Порядок хранения и использования ключевой информации на рабочем месте пользователя платежной системы исключает возможность несанкционированного доступа к ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Лица, имеющие доступ к ключевой информации, обеспечивают сохранность и неразглашение информации, полученной в результате работы с платежной системой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z95" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Плановая смена ключевой информации осуществляется не реже одного раза в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35. Исключен постановлением Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. В случаях увольнения работников, имевших доступ к ключевой информации, или выявления попытки несанкционированного доступа к ключевой информации производится внеплановая смена ключевой информации. Новая ключевая информация вводится в действие не позднее дня увольнения работника, имеющего доступ к ключевой информации, либо не позднее дня выявления попытки несанкционированного доступа к ключевой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z98" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Новая ключевая информация регистрируется пользователем в удостоверяющем центре Центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37. Исключен постановлением Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Устаревшая ключевая информация хранится пользователем платежной системы в течение срока хранения электронных документов, подписанных или зашифрованных с использованием этой ключевой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z101" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Пользователю платежной системы не допускается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z102" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) снимать несанкционированные копии ключевой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z103" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) знакомить с ключевой информацией или передавать ее лицам, не имеющим к ней доступ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z104" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выводить ключевую информацию на дисплей или принтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен постановлением Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) исключен постановлением Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) использовать чужую ключевую информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 с изменениями, внесенным постановлением Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Требования к рабочему месту пользователя платежной системы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z109" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. На рабочем месте пользователя платежной системы обеспечивается реализация функций защиты от несанкционированного доступа, включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z68" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аутентификацию лиц, допущенных к работе с платежной системой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z69" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) контроль и разграничение прав доступа лиц, допущенных к работе с платежной системой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z70" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) регистрацию событий доступа и действий лиц, допущенных к работе с платежной системой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z71" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанные функции реализуются с использованием средств защиты от несанкционированного доступа, соответствующих требованиям главы 9 Требований № 53.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. На рабочее место пользователя платежной системы устанавливаются средства обнаружения вредоносного программного кода и (или) программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z73" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае установки терминала платежной системы на виртуальной среде, пользователем платежной системы обеспечивается использование средств обнаружения вредоносного программного кода и (или) программы встроенных функций безопасности виртуальных сред, при отсутствии таких возможностей – подтверждение производителя о тестировании средств обнаружения вредоносного программного кода и (или) программы в виртуальных средах, используемых пользователем платежной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z74" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении факта заражения данная информация немедленно сообщается в подразделение безопасности пользователя платежной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 41 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Не допускается установка на рабочем месте пользователя платежной системы аппаратных и программных средств, не предусмотренных Требованиями и не предназначенных для решения задач по подготовке, обработке, передаче или ведения электронных документов в рамках платежной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z112" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Одному системному имени лица, допущенного к работе с платежной системой, по которому данное лицо идентифицируется на входе в цифровые системы пользователя платежной системы, соответствует одно физическое лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. В случае установки терминала платежной системы на персональном компьютере, системный блок рабочего места пользователя платежной системы опечатывается или опломбируется с указанием на стикере или пломбе даты последнего опечатывания или опломбирования и инвентарного номера учета персонального компьютера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z78" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае установки терминала платежной системы на виртуальной среде, опечатывается или опломбируется системный блок персонального компьютера с настроенным удаленным подключением по защищенным каналам связи к этой виртуальной среде с указанием на стикере или пломбе даты последнего опечатывания или опломбирования и инвентарного номера учета персонального компьютера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 44 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Порядок хранения и использования технических средств, паролей или другой информации, обеспечивающих доступ к рабочему месту пользования платежной системы, исключает возможность их несанкционированного использования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z115" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Права по установлению и изменению настроек средств защиты от несанкционированного доступа к рабочему месту пользователя платежной системы предоставляются исключительно работникам, выполняющим функции офицера безопасности рабочего места пользователя платежной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z116" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Порядок доступа к ресурсам (дисковое пространство, директории, сетевые ресурсы, базы данных), выделенным для накопления в них информации для передачи в платежную систему, получения информации из платежной системы, хранения, архивирования либо другой обработки информации, исключает возможность доступа к этим ресурсам лиц, не допущенных к работе с ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z117" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Порядок доступа к рабочему месту пользователя платежной системы посредством сети и иных технических каналов передачи данных исключает возможность несанкционированного доступа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z118" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Персональный компьютер, на котором установлен терминал платежной системы, либо физический ресурс (сервер), на базе которого развернута виртуальная среда с установленным терминалом платежной системы, и персональный компьютер с настроенным удаленным подключением по защищенным каналам связи к этой виртуальной среде, оснащается техническими средствами бесперебойного электропитания, обеспечивающими функционирование оборудования при отсутствии напряжения в электросети в течение времени, необходимого для корректного завершения работы в системе, но не менее тридцати минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 49 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. В случае внесения изменений в программное обеспечение, посредством которого осуществляется связь между пользователем платежной системы и Центром, в средства защиты от несанкционированного доступа рабочего места пользователя платежной системы, а также в технологию передачи электронных документов, подготовленных в цифровой системе пользователя платежной системы, на рабочее место пользователя платежной системы, пользователь платежной системы в течение десяти рабочих дней со дня внесения изменений уведомляет об этом Национальный Банк в произвольной письменной форме для получения заключения (информации) о соответствии его деятельности Требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Организация работы обслуживающего персонала</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z121" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Лица, допущенные к работе с платежной системой подразделяются на следующие категории:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z122" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) администратор рабочего места пользователя платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z123" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оператор рабочего места пользователя платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z124" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) офицер безопасности рабочего места пользователя платежной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z125" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. При наличии функции создания платежных сообщений посредством терминала платежной системы либо его приложения при организации работ обслуживающего персонала не допускается исполнение одним лицом функций (полностью или частично) разных категорий лиц, указанных в пункте 51 Требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 52 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.11.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Пользователь платежной системы осуществляет ведение следующих внутренних журналов регистрации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z127" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) журнал посещений Помещения лицами, не допущенными к работе с платежной системой, с указанием:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z128" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      даты, времени входа и выхода посетителя и цели посещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z129" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилии и подписи посетителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z130" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилии и подписи сопровождающего лица из числа лиц, допущенных к работе с платежной системой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z131" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) журнал использования ключевой информации с указанием:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z132" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      даты, времени начала и окончания использования ключевой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z133" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилии и подписи лица, использующего ключевую информацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z134" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      даты замены ключевой информации с указанием причин замены;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z135" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) журнал опломбирования и проверки целостности пломб и печатей системного блока персонального компьютера, на котором установлен терминал платежной системы, или персонального компьютера с настроенным удаленным подключением по защищенным каналам связи к виртуальной среде с установленным терминалом платежной системы с указанием:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z136" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      даты и времени опломбирования или проверки целостности пломб или печатей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z137" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилии и подписи лица, осуществившего опломбирование или проверки целостности пломб или печатей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z138" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      причины опломбирования или проверки целостности пломб или печатей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z139" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формы и материала пломбы или стикера для опечатывания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 53 с изменением, внесенным постановлением Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Внутренние журналы регистрации, указанные в пункте 53 Требований, пронумеровываются, прошнуровываются, сшиваются и удостоверяются подписью лица, допущенного к работе с платежной системой. Ошибочные записи во внутренних журналах регистрации, подлежащие корректировке, также удостоверяются подписью лица, допущенного к работе с платежной системой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 54 в редакции постановления Правления Национального Банка РК от 27.08.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
-[...1875 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="136"/>
+    <w:bookmarkStart w:name="z141" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. Внутренние журналы регистрации, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требований, хранятся пользователем платежной системы не менее одного года с даты внесения последней записи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z142" w:id="137"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z142" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Внутренними документами пользователя платежной системы определяются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z143" w:id="138"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z143" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) режим работы с платежной системой с указанием времени работы и перерывов, порядка работы в выходные и праздничные дни, а также случаев продления операционного дня платежной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z144" w:id="139"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z144" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) список работников (с указанием должности, фамилии и инициалов), допущенных к работе с платежной системой, с указанием по каждому работнику выполняемых им функций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z145" w:id="140"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z145" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       администратора, оператора или офицера безопасности рабочего места пользователя платежной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z146" w:id="141"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z146" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       архивирования и хранения электронных документов, переданных в платежную систему и полученных из платежной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z147" w:id="142"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z147" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мониторинга целостности печатей или пломб на системном блоке рабочего места пользователя платежной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z148" w:id="143"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z148" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) список работников (с указанием должности, фамилии и инициалов), имеющих доступ к ресурсам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требований, с указанием уровня доступа и выполняемых функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z149" w:id="144"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z149" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) список работников (с указанием должности, фамилии и инициалов) и ресурсов, имеющих доступ к рабочему месту пользователя платежной системы посредством сети и иных технических каналов передачи данных, с указанием целей предоставления доступа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z150" w:id="145"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z150" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) порядок архивирования и дальнейшего хранения электронных документов, переданных в платежную систему и полученных из платежной системы, с указанием условий, сроков и места их хранения, а также порядка доступа к этим архивам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z151" w:id="146"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z151" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) порядок хранения и использования технических средств, паролей или другой информации, обеспечивающих доступ к рабочему месту пользователя платежной системы, с указанием условий и мест хранения, процедур доступа к ним и сроков смены;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="148"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z152" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) порядок передачи электронных документов, подготовленных в цифровой системе пользователя платежной системы, на рабочее место пользователя платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z153" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) порядок работы с программно-аппаратным комплексом защиты от несанкционированного доступа и средствами обеспечения целостности программного обеспечения, установленными на рабочем месте пользователя платежной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z154" w:id="149"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z154" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) порядок и процедуры работы с терминалом платежной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="151"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z155" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) порядок работы с основным и резервным каналами передачи данных с указанием случаев и процедур перехода с одного канала на другой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z192" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) порядок предоставления удаленного подключения к терминалу платежной системы на виртуальной среде, включая условия предоставления доступа, используемые механизмы аутентификации, разграничение прав доступа лиц, допущенных к работе с платежной системой, а также регистрацию и хранение сведений о подключениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z89" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) порядок функционирования гипервизора, на базе которого работает виртуальная среда, включая порядок контроля целостности и конфигурации гипервизора, установки обновлений, административного доступа, а также учета действий администраторов рабочего места пользователя платежной системы, мониторинга событий кибербезопасности и выявления попыток несанкционированного доступа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 56 с изменениями, внесенными постановлением Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Пользователь платежной системы получает с работников, допущенных к работе в платежной системе, обязательство о неразглашении и нераспространении паролей или другой информации, обеспечивающих доступ к рабочему месту пользователя платежной системы, а также конфиденциальной и ключевой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z157" w:id="152"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z157" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. При необходимости решения текущих и оперативных вопросов в части безопасности оператор и офицер безопасности рабочего места пользователя платежной системы взаимодействуют с подразделением безопасности пользователя платежной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z158" w:id="153"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z158" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Требования к управлению операционным риском и обеспечению непрерывности деятельности пользователя платежной системы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z159" w:id="154"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z159" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. В целях управления операционным риском пользователь платежной системы обеспечивает ведение внутренних документов, определяющих:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z160" w:id="155"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z160" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) методы управления операционным риском;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z161" w:id="156"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z161" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порядок оценки качества и надежности функционирования программно-технического комплекса пользователя платежной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z162" w:id="157"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z162" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) план обеспечения непрерывности деятельности пользователя платежной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z163" w:id="158"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z163" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Пользователь платежной системы обеспечивает функционирование резервного центра для восстановления работы программно-технического комплекса пользователя платежной системы при нестандартных ситуациях, соответствующего условиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4540,580 +6322,756 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и настоящей главой Требований к основному центру, включая требования к рабочему месту пользователя платежной системы и его размещению, терминалу платежной системы, взаимодействию с Центром, порядку использования и хранения ключевой информации, организации работ обслуживающего персонала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="160"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z164" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Пользователь платежной системы обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z92" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) функционирование резервного канала коммуникации (передачи данных) с платежной системой Центра. Предусматривается возможность подключения резервного канала коммуникации к сетевому (коммуникационному) оборудованию резервного и (или) основного центра платежной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z93" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) функционирование механизма динамического переключения взаимодействия с основного центра на резервный центр платежной системы Центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 61 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. План обеспечения непрерывности деятельности пользователя платежной системы содержит следующие условия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z166" w:id="161"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z166" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) место нахождения резервного центра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z167" w:id="162"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z167" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порядок информирования руководства пользователя платежной системы и Национального Банка о возникновении нестандартной ситуации, о результатах ее урегулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z168" w:id="163"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z168" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) перечень технических, программных или других средств, обеспечивающих работу пользователя с платежной системой Центра, восстановление которых требуется в резервном центре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z169" w:id="164"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z169" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) перечень систем жизнеобеспечения, предназначенных для поддержания функционирования программно-технического комплекса пользователя платежной системы, работы персонала (системы электроснабжения, отопления, вентилирования, водоснабжения, канализации, пожаротушения и пожарной сигнализации, охраны зданий), которые используются в резервном центре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z170" w:id="165"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z170" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) порядок дублирования и резервирования программно-технического комплекса пользователя платежной системы на резервный центр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z171" w:id="166"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z171" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бизнес-процессы пользователя платежной системы, подлежащие восстановлению в резервном центре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z172" w:id="167"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z172" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) список команд восстановления пользователя платежной системы по каждому бизнес-процессу с описанием порядка их действий при переходе на работу резервного центра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z173" w:id="168"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z173" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) порядок извещения команды восстановления пользователя платежной системы о необходимости перевода работы на резервный центр и ее транспортировки к месту нахождения резервного центра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z174" w:id="169"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z174" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) контакты для внешнего взаимодействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z175" w:id="170"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z175" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) порядок проведения тестирования функционирования резервного центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z176" w:id="171"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z176" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. При возникновении нестандартной ситуации в основном центре пользователь платежной системы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z96" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивает перевод программно-технического комплекса пользователя платежной системы на резервный центр.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z97" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стандартный норматив времени по переводу программно-технического комплекса пользователя платежной системы на резервный центр составляет не более трех часов с момента возникновения нестандартной ситуации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z98" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии возможности соблюдения стандартного норматива времени пользователь платежной системы принимает необходимые меры для перевода работы пользователя платежной системы на резервный центр с учетом необходимости исполнения принятых обязательств по платежам и переводам денег до завершения операционного дня платежной системы Центра;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z99" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направляет посредством защищенного канала связи транспортной системы "Финансовая автоматизированная система транспортной информации" (далее – ФАСТИ) или других транспортных систем, включая систем электронного документооборота, Национальному Банку письмо о принятии решения перевести программно-технический комплекс на резервный центр в течение трех часов после принятия указанного решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z100" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направляет посредством защищенного канала связи ФАСТИ или других транспортных систем, включая систем электронного документооборота, Национальному Банку письмо о результате перевода программно-технического комплекса на резервный центр в течение трех часов после завершения работ по переводу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z101" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) направляет посредством защищенного канала связи ФАСТИ или других транспортных систем, включая систем электронного документооборота, Национальному Банку письмо о результате перевода программно-технического комплекса обратно на основной центр в течение трех часов после завершения работ по переводу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 63 в редакции постановления Правления Национального Банка РК от 22.12.2017 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 248</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 63 - в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="172"/>
+    <w:bookmarkStart w:name="z183" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Пользователем платежной системы не менее одного раза в год проводится тестирование функционирования резервного центра путем планового перевода работы пользователя платежной системы на использование резервного центра. Пользователь платежной системы письменно уведомляет Национальный Банк о планируемых сроках тестирования за десять рабочих дней до начала планового перевода программно-технического комплекса на резервный центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z185" w:id="174"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z184" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о результатах тестирования с указанием выявленных проблем (при наличии) и принятых мер по их устранению представляются пользователем платежной системы в Национальный Банк в течение десяти рабочих дней после дня завершения мероприятий после перевода программно-технического комплекса с резервного на основной центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 64 с изменениями, внесенными постановлением Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Документ, регламентирующий методы управления операционным риском, и план обеспечения непрерывности деятельности пользователя платежной системы подлежат ежегодному анализу пользователем платежной системы на предмет необходимости актуализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z186" w:id="175"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z186" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 9. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z187" w:id="176"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z187" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. При расторжении (окончании срока действия) договора об оказании услуг в платежной системе, заключенного между пользователем платежной системы и Центром, Центр не позднее следующего рабочего дня после дня расторжения договора уведомляет об этом Национальный Банк в соответствии с договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z188" w:id="177"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z188" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. Национальный Банк в течение десяти календарных дней со дня получения уведомления, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5128,145 +7086,145 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требований, принимает решение о необходимости либо отсутствии необходимости проведения осмотра рабочего места пользователя платежной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z189" w:id="178"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z189" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается проведение осмотра в случаях, если ранее в деятельности пользователя платежной системы были выявлены нарушения Требований либо последний осмотр был проведен (осуществлен) более двух лет назад.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z190" w:id="179"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z190" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальный Банк проводит (осуществляет) осмотр рабочего места пользователя платежной системы в течение двух месяцев со дня принятия решения о проведении (осуществлении) осмотра либо со дня получения обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5592,31 +7550,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>