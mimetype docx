--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e5cf7a1" w14:textId="e5cf7a1">
+    <w:p w14:paraId="1a16c06" w14:textId="1a16c06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3943,948 +3943,626 @@
         </w:rPr>
         <w:t xml:space="preserve">
       "представление в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 29 октября 2015 года, заключения антимонопольного органа о выполнении требований антимонопольного законодательства Республики Казахстан в результате предполагаемой реорганизации.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="45"/>
-[...15 lines deleted...]
-      16. Внести в </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. Утратил силу постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 февраля 2012 года № 74 "Об установлении Требований к внутренней политике по оплате труда, начислению денежных вознаграждений, а также других видов материального поощрения руководящих работников банков второго уровня, страховых (перестраховочных) организаций и формы отчетности о доходах, выплаченных всем руководящим работникам банков второго уровня и страховых (перестраховочных) организаций" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7525, опубликованное 24 мая 2012 года в газете "Казахстанская правда" № 150-151 (26969-26970)) следующие изменения: </w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 февраля 2012 года № 99 "Об утверждении Требований к системе управления рисками и внутреннего контроля страховой группы" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7559, опубликованное 4 августа 2012 года в газете "Казахстанская правда" № 251-253 (27070-27072)) следующее изменение: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z140" w:id="46"/>
-[...25 lines deleted...]
-        <w:t>пункта 1</w:t>
+    <w:bookmarkStart w:name="z149" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к системе управления рисками и внутреннего контроля страховой группы, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z150" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть третью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...15 lines deleted...]
-      "4) уполномоченный орган - Национальный Банк Республики Казахстан.";</w:t>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Организация представляет в Национальный Банк Республики Казахстан (далее - уполномоченный орган) в срок до 15 января года, следующего за отчетным годом, годовой отчет по оценке выполнения критериев Требований, содержащий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      самостоятельную оценку соответствия Требованиям по форме, в соответствии с приложением к Требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      письменное объяснение с приложением плана мероприятий по устранению несоответствий, указанием ответственных лиц и сроков исполнения мероприятий, в случае выявления несоответствий определенному критерию требования (определенным критериям требований).".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...81 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">17. Утратил силу постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 272</w:t>
+        <w:t xml:space="preserve">20. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...179 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Утратил силу постановлением Правления Национального Банка РК от 27.04.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">19. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 99</w:t>
+        <w:t xml:space="preserve">22. Утратил силу постановлением Правления Национального Банка РК от 31.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...114 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21. Утратил силу постановлением Правления Национального Банка РК от 27.04.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 75</w:t>
+        <w:t xml:space="preserve">23. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...228 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      24. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 24.08.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5667,1442 +5345,1442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>посреднической деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на страховом рынке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z302" w:id="55"/>
+    <w:bookmarkStart w:name="z302" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальный перечень информации, необходимой для отражения в</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>аналитическом учете и программном обеспечении страховой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>организации о договоре страхования (перестрахования)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z16" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Идентификатор </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> договора страхования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z308" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Идентификатор изменения договора страхования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z309" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Страхователь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z311" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Застрахованный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z313" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Вид экономической деятельности страхователя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z314" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Даты соответствующих операций в бухгалтерском учете</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z315" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тип операции в бухгалтерском учете</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z16" w:id="56"/>
-[...15 lines deleted...]
-      1. Идентификатор </w:t>
+    <w:bookmarkStart w:name="z316" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сумма операции в бухгалтерском учете</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z317" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Класс страхования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z318" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Количество объектов страхования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z319" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Область, столица и город республиканского значения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z320" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Номер договора страхования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z321" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Дата заключения договора страхования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z322" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Дата начала действия договора страхования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z323" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Дата окончания действия договора страхования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z324" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Размер страховой суммы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z325" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Размер страховой премии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z326" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Страховой посредник </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z328" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Размер комиссионного вознаграждения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z329" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Идентификатор договора перестрахования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z330" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Наименование перестраховщика</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z331" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Номер договора перестрахования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z332" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Статус резидентства перестраховщика</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z333" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Рейтинговая оценка перестраховщика</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z334" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Рейтинговое агентство</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z335" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Дата начала действия договора перестрахования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z336" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Дата окончания действия договора перестрахования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z337" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Объем ответственности, переданной в перестрахование</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z338" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Размер собственного удержания ответственности по договору страхования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z339" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Размер страховой премии, переданной перестраховщику</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z340" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Размер собственного удержания страховой премии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z341" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Размер комиссии от перестраховщика</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z342" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Размер комиссии цеденту (перестрахователю)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z343" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      34. Заявитель убытка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z345" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Идентификатор события, имеющего признаки страхового случая</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z346" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Дата события, имеющего признаки страхового случая</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z347" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Идентификатор заявленного убытка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z348" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Дата уведомления страховщика о событии, имеющего признаки страхового случая</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z349" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Дата подтверждения страховщиком факта наступления страхового случая, то есть признания страховщиком убытка как заявленный</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z350" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Получатель страховой выплаты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z351" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Размер заявленного убытка с учетом всех вычетов в соответствии с условиями договора страхования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z352" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Сумма расходов страховщика на урегулирование убытка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z353" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Размер заявленного убытка, относящегося перестраховщику согласно условиям договора перестрахования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z354" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Чистая сумма заявленного убытка за минусом убытков отнесенных перестраховщику (-кам)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z355" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Идентификатор страховой выплаты или отказа в страховой выплате</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z356" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Дата страховой выплаты или отказа в страховой выплате</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z357" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Размер страховой выплаты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z358" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Идентификатор оплаты по регрессному требованию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z359" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Дата оплаты регрессного требования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z360" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Размер оплаты по регрессному требованию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z361" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z363" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> договора страхования</w:t>
-[...39 lines deleted...]
-      3. Страхователь </w:t>
+        <w:t xml:space="preserve"> уникальный признак</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z365" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-    </w:p>
-[...897 lines deleted...]
-      46. Дата страховой выплаты или отказа в страховой выплате</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для физического лица:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z357" w:id="102"/>
-[...15 lines deleted...]
-      47. Размер страховой выплаты</w:t>
+    <w:bookmarkStart w:name="z366" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии), дата рождения, пол;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z358" w:id="103"/>
-[...15 lines deleted...]
-      48. Идентификатор оплаты по регрессному требованию</w:t>
+    <w:bookmarkStart w:name="z367" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z359" w:id="104"/>
-[...15 lines deleted...]
-      49. Дата оплаты регрессного требования</w:t>
+    <w:bookmarkStart w:name="z368" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код сектора экономики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z360" w:id="105"/>
-[...15 lines deleted...]
-      50. Размер оплаты по регрессному требованию</w:t>
+    <w:bookmarkStart w:name="z369" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      признак резидентства (резидент/нерезидент Республики Казахстан);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z361" w:id="106"/>
-[...15 lines deleted...]
-      Примечание:</w:t>
+    <w:bookmarkStart w:name="z370" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для юридического лица:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z363" w:id="107"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> уникальный признак</w:t>
+    <w:bookmarkStart w:name="z371" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z365" w:id="108"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> для физического лица:</w:t>
+    <w:bookmarkStart w:name="z372" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес-идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z366" w:id="109"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество (при его наличии), дата рождения, пол;</w:t>
+    <w:bookmarkStart w:name="z373" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код сектора экономики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z367" w:id="110"/>
-[...15 lines deleted...]
-      индивидуальный идентификационный номер;</w:t>
+    <w:bookmarkStart w:name="z374" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      признак резидентства (резидент/нерезидент Республики Казахстан).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z368" w:id="111"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7432,68 +7110,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности, в которые вносятся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z542" w:id="118"/>
+    <w:bookmarkStart w:name="z542" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Отчет о размещенных вкладах финансовой организации"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 24.08.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7537,55 +7215,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>