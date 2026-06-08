--- v0 (2025-11-28)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="475d76c" w14:textId="475d76c">
+    <w:p w14:paraId="13792c5" w14:textId="13792c5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,74 +123,136 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 34-26) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">статьи 14 </w:t>
+        <w:t>статьи 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Закона Республики Казахстан от 8 декабря 2001 года "О железнодорожном транспорте" </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О железнодорожном транспорте" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1278,370 +1340,450 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Договору, являющимся неотъемлемой его частью;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Договору, являющимся неотъемлемой его частью;</w:t>
+        <w:t>
+      1-2) неснижаемый ежемесячный объем вагонооборота – это расчетная величина минимального пробега вагона в месяц, составляющая пятьдесят процентов от среднемесячного значения, полученного путем деления годового объема вагонооборота на количество месяцев курсирования поезда или прицепных и беспересадочных вагонов в году;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) основные условия обеспечения пассажирооборота – основные условия обеспечения планируемого объема пассажирооборота по социально значимым сообщениям с учетом прицепных и беспересадочных вагонов, установленные в соответствии с </w:t>
+      2) основные условия развития – основные условия развития перевозок пассажиров по социально значимым сообщениям, установленные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложением 6</w:t>
+        <w:t>приложением 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Договору, являющимся неотъемлемой его частью;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) основные условия к пассажирским вагонам – основные условия к пассажирским вагонам (электро-, дизель поездам) для осуществления перевозок пассажиров по социально значимым сообщениям, установленные в соответствии с </w:t>
+      3) основные условия обеспечения пассажирооборота – основные условия обеспечения планируемого объема пассажирооборота по социально значимым сообщениям с учетом прицепных и беспересадочных вагонов, установленные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложением 3</w:t>
+        <w:t>приложением 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Договору, являющимся неотъемлемой его частью;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) пункт формирования пассажирского поезда – станция отправления пассажирского поезда на маршрут следования, на которой формируется состав поезда и поездная бригада, обслуживающая данный поезд (начальник поезда, поездной электромеханик и проводники вагонов);</w:t>
+        <w:t xml:space="preserve">
+      4) основные условия к пассажирским вагонам – основные условия к пассажирским вагонам (электро-, дизель поездам) для осуществления перевозок пассажиров по социально значимым сообщениям, установленные в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Договору, являющимся неотъемлемой его частью;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) пункт оборота пассажирского поезда – конечная станция маршрута следования пассажирского поезда;</w:t>
+      5) пункт формирования пассажирского поезда – станция отправления пассажирского поезда на маршрут следования, на которой формируется состав поезда и поездная бригада, обслуживающая данный поезд (начальник поезда, поездной электромеханик и проводники вагонов);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) оператор локомотивной тяги – лицо, владеющее на праве собственности или иных законных основаниях тяговым транспортным средством (локомотивом), обеспечивающее его содержание, эксплуатацию;</w:t>
+      6) пункт оборота пассажирского поезда – конечная станция маршрута следования пассажирского поезда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Договору, являющимся неотъемлемой его частью;</w:t>
+        <w:t>
+      7) оператор локомотивной тяги – лицо, владеющее на праве собственности или иных законных основаниях тяговым транспортным средством (локомотивом), обеспечивающее его содержание, эксплуатацию;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) основные условия перевозок – основные условия осуществления перевозок пассажиров по социально значимым сообщениям, установленные в соответствии с </w:t>
+      8) основные условия обеспечения посадки и высадки – основные условия обеспечения посадки и высадки пассажиров на станциях при осуществлении перевозок пассажиров по социально значимым сообщениям, установленные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложением 1</w:t>
+        <w:t>приложением 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Договору, являющимся неотъемлемой его частью;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство в сфере железнодорожного транспорта, а также в пределах, предусмотренных законодательством Республики Казахстан, – межотраслевую координацию;</w:t>
+        <w:t xml:space="preserve">
+      9) основные условия перевозок – основные условия осуществления перевозок пассажиров по социально значимым сообщениям, установленные в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Договору, являющимся неотъемлемой его частью;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Договору, являющимся неотъемлемой его частью;</w:t>
+        <w:t>
+      10) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство в сфере железнодорожного транспорта, а также в пределах, предусмотренных законодательством Республики Казахстан, – межотраслевую координацию;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      12) Национальный перевозчик пассажиров – юридическое лицо, определяемое Правительством Республики Казахстан, оказывающее услуги по перевозке пассажиров, багажа, грузобагажа, почтовых отправлений, обеспечивающее реализацию плана формирования поездов на всей магистральной железнодорожной сети, в том числе по специальным и воинским перевозкам;</w:t>
+        <w:t xml:space="preserve">
+      11) основные условия долгосрочного субсидирования – основные условия долгосрочного субсидирования перевозок пассажиров по социально значимым сообщениям, установленные в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Договору, являющимся неотъемлемой его частью;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      12) Национальный перевозчик пассажиров – юридическое лицо, определяемое Правительством Республики Казахстан, оказывающее услуги по перевозке пассажиров, багажа, грузобагажа, почтовых отправлений, обеспечивающее реализацию плана формирования поездов на всей магистральной железнодорожной сети, в том числе по специальным и воинским перевозкам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       13) Национальный оператор инфраструктуры – юридическое лицо, контрольный пакет акций которого принадлежит Национальной железнодорожной компании, осуществляющее эксплуатацию, содержание, модернизацию, строительство магистральной железнодорожной сети и оказывающее услуги магистральной железнодорожной сети.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными приказом и.о. Министра транспорта РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Предмет Договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1784,206 +1926,232 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) основных условий обеспечения пассажирооборота;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) основных условий обеспечения посадки и высадки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z11" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Заказчик осуществляет долгосрочное субсидирование расходов Исполнителя, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям (далее – Субсидирование) в пределах суммы, предусмотренной</w:t>
+      3. Заказчик осуществляет долгосрочное субсидирование расходов Исполнителя, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям (далее – Субсидирование) в пределах суммы, рассчитанной в соответствии с Методикой определения объемов долгосрочного субсидирования расходов перевозчиков, осуществляющих перевозки пассажиров по социально значимым сообщениям (далее – Методика), утвержденной приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 167 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 11541) и предусмотренной</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ____________________________________________________________________</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> области, города республиканского значения, столицы)</w:t>
+        <w:t>(наименование Закона Республики Казахстан или решения маслихата области,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      по ______________________________________________________________</w:t>
+        <w:t>города республиканского значения, столицы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (республиканской или местной)</w:t>
+        <w:t>по _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-            бюджетной программе ___________________________________________ с обеспечением основных условий субсидирования.</w:t>
+        <w:t>(республиканской или местной) бюджетной программе ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>с обеспечением основных условий субсидирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-                               (номер и наименование бюджетной программе)</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Права и обязательства сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2013,2601 +2181,2877 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4. Заказчик вправе: </w:t>
+        <w:t>
+      4. Заказчик вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z40" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) проводить обследование поездов, указанных в основных условиях перевозок с использованием приборов аудио-видео фиксации на предмет соответствия:</w:t>
+        <w:t xml:space="preserve">
+      1) проводить обследование поездов, указанных в основных условиях перевозок с использованием приборов аудио-видео фиксации на предмет соответствия настоящему Договору и Национальному стандарту Республики Казахстан "Услуги населению. Обслуживание пассажиров в пассажирских поездах" (далее – Национальный стандарт) и принимать меры согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z41" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> настоящего Договора;</w:t>
+        <w:t>
+      2) проводить мониторинг поступающих жалоб в его адрес, а также размещенных в средствах массовой информации, в социальных сетях на предмет соблюдения Исполнителем основных условиях перевозок и Национального стандарта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z42" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Национальному стандарту Республики Казахстан "Услуги населению. Обслуживание пассажиров в пассажирских поездах";</w:t>
+      3) требовать от Исполнителя принятия мер по поступающим жалобам в его адрес, а также размещенных в средствах массовой информации, в социальных сетях на предмет соблюдения Исполнителем основных условиях перевозок и Национального стандарта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z43" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Договору или подпункту 3) пункта 4 настоящего Договора в случае их подтверждения.</w:t>
+        <w:t>
+      4) досрочно расторгнуть настоящий Договор, в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z44" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) досрочно расторгнуть настоящий Договор, в случаях:</w:t>
+      неисполнения Исполнителем по истечению 30 календарных дней, основных условий развития, основных условий повышения цен (тарифов) и основных условий перевозок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z45" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>
-      повторного выявления от 30 и более несоответствий Национальному стандарту Республики Казахстан "Услуги населению. Обслуживание пассажиров в пассажирских поездах по итогам проведенных обследовании в течении года;</w:t>
-[...18 lines deleted...]
-      выявления свыше 10 несоответствии в течении соответствующего года по поезду по итогам мониторинга, проведенного согласно подпункту 2) пункта 4 настоящего Договора.</w:t>
+      повторного выявления от 30 и более несоответствий Национальному стандарту по итогам проведенных обследований в течение года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции приказа и.о. Министра по инвестициям и развитию РК от 28.09.2018 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 681</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="19"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О железнодорожном транспорте" (далее - Закон) и настоящим Договором.</w:t>
+        <w:t>
+      5. Заказчик обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z15" w:id="20"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...19 lines deleted...]
-      1) требовать от Заказчика выплаты субсидий, предусмотренных настоящим Договором;</w:t>
+        <w:t xml:space="preserve">
+      определять объем субсидирования по социально значимым сообщениям, указанных в основных условиях долгосрочного субсидирования на планируемый период в соответствии с Методикой; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять долгосрочное субсидирование в порядке и в сроки в соответствии с Правилами долгосрочного субсидирования расходов перевозчика, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям (далее – Правила долгосрочного субсидирования), утвержденные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и.о. Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 166 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 11540) и настоящим Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      2) получать информацию о перечисленных объемах субсидий в рамках исполнения обязательств Заказчика по долгосрочному субсидированию;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Исполнитель вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) требовать от Заказчика выплаты субсидий, предусмотренных настоящим Договором;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) организовывать продажу проездных документов (билетов) на поезда, указанные в основных условиях перевозок через билетные кассы, билетные кассы пассажирских агентств и через электронные терминалы, интернет-ресурсы;</w:t>
+      2) получать информацию о перечисленных объемах субсидий в рамках исполнения обязательств Заказчика по долгосрочному субсидированию;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) в рамках исполнения настоящего Договора в зависимости от пассажиропотока определять составность поездов, указанных в основных условиях перевозок, курсирующих по социально значимым сообщениям.</w:t>
+      3) по согласованию с Заказчиком повышать цены (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям в пределах, установленных в основных условиях повышения цен (тарифов) настоящего Договора;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) заменять вагоны, указанные в основных условиях к пассажирским вагонам, в случае если качественные характеристики (наличие системы кондиционирования воздуха, подъемных устройств для посадки и высадки и специализированных мест для лиц, передвигающихся на инвалидных кресло-колясках) не ниже и год постройки вагонов не ранее вагонов, указанных в действующих основных условиях к пассажирским вагонам, в соответствии с </w:t>
+      4) организовывать продажу проездных документов (билетов) на поезда, указанные в основных условиях перевозок через билетные кассы, билетные кассы пассажирских агентств и через электронные терминалы, интернет-ресурсы и другими способами в порядке, установленном Правилами организации продажи проездных документов (билетов) на железнодорожном транспорте в Республике Казахстан, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложением 3</w:t>
+        <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящего Договора.</w:t>
+        <w:t xml:space="preserve"> Министра транспорта и коммуникаций Республики Казахстан от 23 сентября 2013 года № 742 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 8853);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в рамках исполнения настоящего Договора в зависимости от пассажиропотока определять составность поездов, указанных в основных условиях перевозок, курсирующих по социально значимым сообщениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) заменять вагоны, указанные в основных условиях к пассажирским вагонам, в случае если качественные характеристики (наличие системы кондиционирования воздуха, подъемных устройств для посадки и высадки и специализированных мест для лиц, передвигающихся на инвалидных кресло-колясках) не ниже и год постройки вагонов не ранее вагонов, указанных в действующих основных условиях к пассажирским вагонам, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) направлять средства субсидий текущего финансового года на погашение кредиторской задолженности за предыдущие финансовые годы, а также на оплату авансовых платежей и предоставление гарантийных обеспечений на предстоящий финансовый год в части расходов, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции приказа Министра по инвестициям и развитию РК от 16.11.2017 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 793</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="21"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Исполнитель обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) осуществлять перевозки пассажиров по социально значимым сообщениям в соответствии с </w:t>
+      1) осуществлять перевозки пассажиров по социально значимым сообщениям в соответствии с Правилами перевозок пассажиров, багажа и грузобагажа железнодорожным транспортом, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилами</w:t>
+        <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> перевозок пассажиров, багажа и грузобагажа железнодорожным транспортом, утвержденными приказом Министра по инвестициям и развитию Республики Казахстан от 30 апреля 2015 года № 545 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13714), Национальным стандартом Республики Казахстан "Услуги населению. Обслуживание пассажиров в пассажирских поездах" и иными нормативными правовыми актами в области железнодорожного транспорта в целях своевременного и качественного обеспечения условий настоящего Договора;</w:t>
+        <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 30 апреля 2015 года № 545 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13714) и Национальным стандартом в целях своевременного и качественного обеспечения условий настоящего Договора;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) согласовывать с Заказчиком повышение цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям в пределах, установленных в основных условиях повышения цен (тарифов) не менее чем за 10 рабочих дней до введения их в действие;</w:t>
+      2) согласовывать с Заказчиком изменение пункта формирования и оборота пассажирского поезда, графика и расписания движения не менее чем за 10 рабочих дней до введения их в действие;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) согласовывать с Заказчиком изменение пункта формирования и оборота, графика и расписания движения не менее чем за 10 рабочих дней до введения их в действие;</w:t>
+      3) осуществлять перевозки пассажиров согласно графику и расписанию движения поездов, принятых в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять перевозки пассажиров согласно графику и расписанию движения поездов, принятых в Республике Казахстан;</w:t>
+      4) в десятидневный срок предоставлять по запросу Заказчика информацию и отчетность, касающуюся финансово-хозяйственной деятельности Исполнителя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) предоставлять по запросу Заказчика в установленные им сроки информацию и отчетность, касающуюся финансово-хозяйственной деятельности Исполнителя;</w:t>
+      5) по требованию Заказчика в соответствии с подпунктом 3) пункта 4 настоящего Договора:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) представить Заказчику нотариально засвидетельствованные копии договоров с Национальным оператором инфраструктуры, оператором локомотивной тяги, железнодорожными организациями, оказывающими услуги по предоставлению технического обслуживания, экипировке топливом и водой, предоставлению вокзальных услуг в течение 60 календарных дней с момента заключения Договора;</w:t>
+      провести полное и объективное служебное расследование по каждому факту, изложенному в жалобе (независимо от источника ее поступления);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> настоящего Договора;</w:t>
+        <w:t>
+      для установления обстоятельств, причин и степени вины ответственных лиц, незамедлительно устранять выявленное несоответствие или нарушение, упомянутое в жалобе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) размещать в поездах, указанных в основных условиях перевозок, информационные объявления в целях контроля качества предоставляемых услуг пассажирам по требованию Заказчика;</w:t>
+      применять дисциплинарные меры к сотрудникам Исполнителя, чьи действия или бездействие привели к обоснованной жалобе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> настоящего Договора;</w:t>
+        <w:t>
+      принять меры по урегулированию ситуации с пассажиром, включая, если это применимо и обосновано, предоставление компенсации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      обеспечить подготовку и направление ответа (разъяснения) заявителю жалобы в установленные сроки (в соответствии с законодательством об обращениях граждан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Методикой</w:t>
-      </w:r>
+        <w:t>
+      предоставлять Заказчику в течение 10 календарных дней подробный письменный отчет, включающий результаты проведенного расследования, конкретные принятые меры по устранению нарушения (в случае подтверждения), копии актов дисциплинарного взыскания (в случае подтверждения);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> определения объемов долгосрочного субсидирования расходов перевозчиков, осуществляющих перевозки пассажиров по социально значимым сообщениям, утвержденной приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 167 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11541).</w:t>
+        <w:t>
+      6) представить Заказчику нотариально засвидетельствованные копии договоров с Национальным оператором инфраструктуры, оператором локомотивной тяги, предоставлению справочно-информационных услуг и площадей железнодорожного вокзалов в течение 60 календарных дней с момента заключения Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) принять меры по устранению выявленных нарушений и недопущению их в дальнейшем в течение 10 календарных дней со дня представления ему Заказчиком актов обследования, предусмотренных подпунктом 1) пункта 4 настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) размещать в поездах, указанных в основных условиях перевозок, информационные объявления в целях контроля качества предоставляемых услуг пассажирам по требованию Заказчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществлять прицеп субсидируемых вагонов других перевозчиков, курсирующих по социально значимым сообщениям на основании тарифов, определенных в соответствии с Методикой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) оплачивать расходы по организации перевозок пассажиров по социально значимым сообщениям с целевого счета исполнителя, реквизиты которых указываются в настоящем Договоре (далее – Единый счет) с указанием назначения платежа, периода и основания оплаты (при наличии договора);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) в случае выявления Заказчиком фактов использования бюджетных средств на Едином счету перевозчика для покрытия расходов не связанных с организацией перевозок пассажиров по социально значимым сообщениям, указанных в пункте 15 Правил долгосрочного субсидирования, обеспечить в течение 30 календарных дней возврат субсидий равному сумме нарушения со дня выявления нарушения; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) не допускать использование Единого счета для взаиморасчетов по другим обязательствам Исполнителя, кроме перечислений субсидий и оплаты расходов, указанных в пунктах 26 и 27 Правил долгосрочного субсидирования. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) незамедлительно уведомлять Заказчика в письменной форме (с обязательным дублированием по электронным каналам связи), но не позднее 1 (одного) часа с момента обнаружения, уведомить Заказчика о всех чрезвычайных, нештатных происшествиях и инцидентах, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям, указанных в основных условиях перевозок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 в редакции приказа Министра по инвестициям и развитию РК от 16.11.2017 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 793</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="22"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок взаиморасчетов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции приказа Министра индустрии и инфраструктурного развития РК от 05.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 825</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="23"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Заказчик на основании представленных Исполнителем прогнозных показателей перевозок пассажиров производит в течении 30 календарных дней с момента вступления в силу настоящего Договора авансовый платеж в размере не более 25 % от годовой суммы субсидирования в соответствии с основными условиями субсидирования и планом финансирования по платежам.</w:t>
+      8. Заказчик на основании утвержденного Плана финансирования по платежам в течение 30 календарных дней с момента вступления в силу настоящего Договора и последующем в первом месяце отчетного периода производит авансовый платеж в размере 25 % от годовой суммы субсидирования в соответствии с основными условиями субсидирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Исполнитель ежемесячно, в срок до 25 числа месяца, следующего за отчетным, представляет Заказчику, заверенные руководителем, главным бухгалтером и печатью организации, следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) ежемесячный отчет о выполнении перевозок пассажиров по социально значимым сообщениям по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам долгосрочного субсидирования, а также отчет о выполнении перевозок пассажиров по социально значимым сообщениям с начала отчетного периода по нарастанию по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам долгосрочного субсидирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) акт выполненных работ по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам долгосрочного субсидирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документ Национального оператора инфраструктуры, подтверждающий выполнение количества вагонов по типам и вагонооборота по поездам, прицепным и беспересадочным вагонам, курсирующим по социально значимым сообщениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) реестр субсидируемых маршрутов по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам долгосрочного субсидирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в случае продаж проездных документов (билетов) вне автоматизированной системы управления пассажирскими перевозками, документ организации, предоставляющий услугу по продаже проездных документов (билетов) перевозчику, подтверждающий выполненные объемы перевозок по сообщениям и содержащий сведения о количестве перевезенных пассажиров, пассажирообороте, населенности вагонов в поездах, в прицепных и беспересадочных вагонах, курсирующих по социально значимым сообщениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) банковскую выписку за отчетный период с Единого счета Исполнителя, на который осуществляется выплата субсидии согласно Правилам долгосрочного субсидирования. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Исполнитель предоставляет документы, указанные в настоящем пункте в порядке и виде в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> долгосрочного субсидирования. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственность за достоверность информации в документах, указанных в настоящем пункте, несет Исполнитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. В случае организации перевозок местными исполнительными органами областей, городов республиканского значения, столицы по межрайонным (междугородным внутриобластным) и пригородным сообщениям проходящих по участкам железных дорог Республики Казахстан, расположенным на территории Российской Федерации, и участкам железных дорог Российской Федерации, расположенным на территории Республики Казахстан Исполнитель представляет Заказчику документы, определенные в Правилах субсидирования расходов перевозчиков, связанных с осуществлением железнодорожных пассажирских перевозок, утверждаемые в соответствии со статьей 9-5 Соглашения между Правительством Республики Казахстан и Правительством Российской Федерации об особенностях правового регулирования деятельности предприятий, учреждений и организаций железнодорожного транспорта от 18 октября 1996 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Типовой договор дополнен пунктом 9-1 в соответствии с приказом Министра по инвестициям и развитию РК от 16.11.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 793</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Исполнитель предоставляет Заказчику в срок до 15 числа месяца, следующего за отчетным, отчет о ходе исполнения основных условий развития с приложением подтверждающих документов с учетом указанных в них сроков исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра транспорта РК от 12.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. В случае несогласия с представленными документами в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Договора Стороны производят уточнение данных в срок не позднее 30 календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Последующая выплата субсидий осуществляется Заказчиком ежемесячно в соответствии с планом финансирования по платежам, по осуществленным и подтвержденным перевозкам. Удержание выплаченного авансового платежа производится в течении года по согласованию с Исполнителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра транспорта РК от 12.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Оплата за декабрь месяц осуществляется на основании отчета Исполнителя, составленного на основе планируемых перевозок пассажиров по социально значимым сообщениям. Фактический отчет за декабрь Исполнитель представляет в срок, до 25 числа следующего за отчетным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. План финансирования по платежам утверждается Заказчиком и согласовывается с Исполнителем одновременно с подписанием настоящего Договора. По согласованию Сторон в план финансирования по платежам могут быть внесены изменения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. В пункт 8 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра транспорта РК от 12.03.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 78</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="24"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      9. Исполнитель ежемесячно, в срок до 25 числа месяца, следующего за отчетным, представляет Заказчику в соответствии с Правилами долгосрочного субсидирования, заверенные руководителем, главным бухгалтером и печатью организации (при наличии), следующие документы:</w:t>
+        <w:t xml:space="preserve">
+      15. В случае сокращения или увеличения объемов бюджетных средств, выделяемых в рамках долгосрочного субсидирования в установленном законодательством порядке, по взаимному согласию Сторон вносятся соответствующие изменения в условия Договора, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениях 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Договору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) ежемесячный отчет о выполнении перевозок пассажиров по социально значимым сообщениям по форме, согласно </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказом и.о. Министра транспорта РК от 04.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 1</w:t>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к Правилам долгосрочного субсидирования, а также отчет о выполнении перевозок пассажиров по социально значимым сообщениям с начала года по нарастанию по форме, согласно </w:t>
-[...4 lines deleted...]
-          <w:b w:val="false"/>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> к Правилам долгосрочного субсидирования, с приложением пояснительной записки, поясняющей расчет показателей, содержащихся в документах, указанных в подпунктах 1)-8) настоящего пункта Договора;</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Форс–мажорные обстоятельства</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) акт выполненных работ по форме, согласно </w:t>
+      Сноска. Заголовок главы 5 в редакции приказа Министра индустрии и инфраструктурного развития РК от 05.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 3</w:t>
+        <w:t>№ 825</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к Правилам долгосрочного субсидирования;</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) документ Национального оператора инфраструктуры, подтверждающий выполненные объемы перевозок по сообщениям и содержащий сведения о количестве перевезенных пассажиров, вагонов по типам, пассажирообороте, вагонообороте, населенности вагонов в поездах, курсирующих по социально значимым сообщениям;</w:t>
+      16. Стороны освобождаются от ответственности за неисполнение, либо ненадлежащее исполнение своих обязанностей по Договору, если невозможность исполнения явилась следствием форс-мажорных обстоятельств. При этом характер, период действия, факт наступления форс-мажорных обстоятельств должны подтверждаться соответствующими документами уполномоченных государственных органов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) документ Национального оператора инфраструктуры и перевозчика, подтверждающий выполненные объемы перевозок по сообщениям и содержащий сведения о количестве перевезенных пассажиров, вагонов по типам, пассажирообороте, вагонообороте, населенности прицепных и беспересадочных вагонов;</w:t>
+      17. Под форс-мажорными обстоятельствами понимаются обстоятельства при которых невозможно полно или частично исполнить любой из Сторон своих обязательств по Договору (включая, но не ограничиваясь: наводнения, землетрясения, взрывы, штормы, эпидемии, эпизоотии, стихийные пожары, забастовки, война, восстания, официальные акты государственных органов).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) акт сверки взаиморасчетов по состоянию на первое число каждого месяца в отчетном периоде, между перевозчиком и Национальным оператором инфраструктуры, оператором локомотивной тяги;</w:t>
+      Сторона, для которой создалась невозможность исполнения ее обязательств по Договору, должна своевременно, в течение 10 рабочих дней с момента наступления, известить другую Сторону о таких обстоятельствах.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к Правилам долгосрочного субсидирования;</w:t>
+        <w:t>
+      18. При отсутствии своевременного извещения, Сторона обязана возместить другой Стороне ущерб, причиненный неизвещением или несвоевременным извещением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к Правилам долгосрочного субсидирования;</w:t>
+        <w:t>
+      19. Наступление обстоятельств непреодолимой силы вызывает увеличение срока исполнения Договора на период их действия.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) документы, подтверждающие расходы на аренду, приобретение и содержание вагонов, задействованных при перевозке пассажиров по социально значимым сообщениям, включая их плановые виды ремонтов и текущее обслуживание.</w:t>
+      20. В случае если форс-мажорные обстоятельства действуют и не прекращаются в течение 30 календарных дней, Стороны письменно согласовывают свои дальнейшие действия по Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...451 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Договору.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Ответственность Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 6 в редакции приказа Министра индустрии и инфраструктурного развития РК от 05.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 825</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом, в случае письменного несогласия Исполнителя с предлагаемыми изменениями, настоящий Договор может быть расторгнут по инициативе Заказчика в течение 10 рабочих дней со дня выражения такого несогласия.</w:t>
+      21. Каждая из Сторон в настоящем Договоре несет ответственность за неисполнение и (или) ненадлежащее исполнение обязательств, вытекающих из настоящего Договора, в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Сторона, нарушившая свои обязательства по настоящему Договору, обязуется в срок не более трех календарных дней известить об этом другую Сторону и сделать все от нее зависящее для устранения нарушения. В случае не устранения нарушения своих обязательств, виновная Сторона несет ответственность в соответствии с настоящим Договором и законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Заказчик удерживает денежные средства в виде неустойки, подлежащей удержанию Заказчиком за ненадлежащее исполнение Исполнителем обязательств по Договору, в случаях и в размерах, установленных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Договору, являющейся его неотъемлемой частью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Исполнитель если не может обеспечить обязательства в сроки, предусмотренные Договором, а также если Договор расторгнут по инициативе Исполнителя, за исключением случаев указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Договора, Заказчик вычитает из цены Договора в виде неустойки сумму в размере 20 % от объема субсидирования по соответствующему социально значимому сообщению и году, указанному в основных условиях субсидирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Исполнитель обязан осуществить возврат выплаченных субсидий Заказчику за ненадлежащее исполнение обязательств по Договору в размерах и в сроках, установленных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Договору, являющейся его неотъемлемой частью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Возврат выплаченных субсидий Заказчику за ненадлежащее исполнение обязательств по Договору в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Договору осуществляется в трехмесячный срок или по согласованию с Заказчиком, но не более чем шесть месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z69" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Форс–мажорные обстоятельства</w:t>
-[...173 lines deleted...]
-        <w:t xml:space="preserve"> Глава 6. Ответственность Сторон</w:t>
+        <w:t xml:space="preserve"> Глава 6-1. Проведение обследования на предмет соответствия настоящему Договору и Национальному стандарту</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок главы 6 в редакции приказа Министра индустрии и инфраструктурного развития РК от 05.11.2019 </w:t>
+      Сноска. Заголовок главы 6-1 в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 825</w:t>
-[...255 lines deleted...]
-        <w:t>№ 825</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовой договор дополнен главой 6-1 в соответствии с приказом Министра по инвестициям и развитию РК от 16.11.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 793</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="46"/>
+    <w:bookmarkStart w:name="z70" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-1. Заказчик не менее, чем за 3 рабочих дня уведомляет Исполнителя о проведении обследования поездов, указанных в основных условиях перевозок в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z71" w:id="47"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z71" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-2. Для проведения обследования поездов, указанных в основных условиях перевозок в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора, формируется комиссия (далее – Комиссия). Состав комиссии утверждается первым руководителем Заказчика, либо в случае его отсутствия, лицом, исполняющим его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z72" w:id="48"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z72" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26-3. Обследование проводится членами Комиссии на соответствие настоящего Договора (далее – обследование) путем определения исполнения: основных условий обеспечения посадки и высадки пассажиров, основных условий развития перевозок пассажиров, основных условий к пассажирским вагонам для осуществления перевозок пассажиров по социально значимым сообщениям и актуальности информации, размещенной в интернет-ресурсах по продаже проездных документов (билетов).</w:t>
+      26-3. Обследование проводится членами Комиссии на соответствие настоящему Договору (далее – обследование) путем определения исполнения основных условий, основных условий развития перевозок пассажиров, основных условий к пассажирским вагонам для осуществления перевозок пассажиров по социально значимым сообщениям и Национальному стандарту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 26-3 в редакции приказа и.о. Министра по инвестициям и развитию РК от 28.09.2018 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 26-3 – в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 681</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="49"/>
+    <w:bookmarkStart w:name="z73" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-4. Исполнитель принимает необходимые меры к организации данного обследования, в частности подготовки необходимой документации, участие в обследовании, при необходимости согласование графика обследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z74" w:id="50"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z74" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-5. Периодичность обследования пассажирского поезда осуществляется не более двух раз в полугодие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z75" w:id="51"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z75" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-6. Обследование проводится по всему составу пассажирского поезда в пунктах формирования/оборота, на станциях и в пути следования. Количество обследуемых составов пассажирского поезда определяется Заказчиком самостоятельно с учетом сроков проведения обследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4626,508 +5070,632 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="52"/>
+    <w:bookmarkStart w:name="z76" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-7. Перед началом обследования пассажирского поезда члены Комиссии предъявляют служебное удостоверение и соответствующий приказ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z77" w:id="53"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z78" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      26-8. По результатам обследования пассажирского поезда членами Комиссии составляется акт обследования согласно приложению 9 к настоящему Договору, являющийся его неотъемлемой частью. В случае необходимости к акту обследования прилагаются, при их наличии, подтверждающие документы, связанные с результатами обследования. </w:t>
+      26-8. По результатам обследования пассажирского поезда членами Комиссии составляется акт обследования согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Договору, являющийся его неотъемлемой частью и форме, представленной в приложении к Национальному стандарту. В случае необходимости к акту обследования прилагаются, при их наличии, подтверждающие документы, связанные с результатами обследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z78" w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26-8 – в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае наличия замечаний и (или) возражений по результатам обследования Исполнитель, излагает их в письменном виде. Замечания и (или) возражения прилагаются к акту обследования, о чем делается соответствующее примечание.</w:t>
+      26-9. Акт обследования составляется в двух экземплярах. Один экземпляр акта обследования остается у Заказчика, второй экземпляр вручается Исполнителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z79" w:id="55"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z80" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26-9. Акт обследования составляется в двух экземплярах. Один экземпляр акта обследования остается у Заказчика, второй экземпляр вручается Исполнителю.</w:t>
+      26-10. Заказчик при проведении обследования пассажирского поезда соблюдает законодательство Республики Казахстан, права и законные интересы Исполнителя и проводит обследование в соответствии с настоящей главой Договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z80" w:id="56"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z81" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26-10. Заказчик при проведении обследования пассажирского поезда соблюдает законодательство Республики Казахстан, права и законные интересы Исполнителя и проводит обследование в соответствии с настоящей главой Договора.</w:t>
+      26-11. Исполнитель при проведении обследования пассажирского поезда обеспечивает беспрепятственный доступ членам Комиссии в пассажирские вагоны всех типов, находящиеся в составе обследуемого пассажирского поезда и представляет членам Комиссии документы (сведения), связанные с вопросами обследования на бумажных носителях, а в случае необходимости, их копии для приобщения к акту обследования в течении 5 рабочих дней со дня проведения соответствующего обследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z81" w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z82" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26-11. Исполнитель при проведении обследования пассажирского поезда обеспечивает беспрепятственный доступ членам Комиссии в пассажирские вагоны всех типов, находящиеся в составе обследуемого пассажирского поезда и представляет членам Комиссии документы (сведения), связанные с вопросами обследования на бумажных носителях, а в случае необходимости, их копии для приобщения к акту обследования в течении 5 рабочих дней со дня проведения соответствующего обследования.</w:t>
+      26-12. После составления акта обследования, члены комиссии его подписывают, визируют каждый лист и представляют Исполнителю для ознакомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z82" w:id="58"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z39" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Срок действия, условия изменения и расторжения договора, порядок рассмотрения споров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 7 в редакции приказа Министра индустрии и инфраструктурного развития РК от 05.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 825</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26-12. После составления акта обследования, члены комиссии его подписывают, визируют каждый лист и представляют Исполнителю для ознакомления.</w:t>
+      27. Договор вступает в силу с "___" "_________" 20__ года и действует до "__"_______ 20_ года. Истечение срока действия Договора не освобождает Стороны от исполнения обязательств в части взаиморасчетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z39" w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z41" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. В случае изменения правового статуса Сторон, все права и обязанности по Договору и во исполнение Договора, в том числе права и обязанности возникшие в связи с урегулированием возникших споров и разногласий переходят к правопреемникам Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z42" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Договор может быть расторгнут по взаимному соглашению Сторон или по требованию одной из Сторон, в случае неисполнения обязательств другой Стороной. При этом, Исполнитель осуществляет возврат Заказчику выплаченного авансового платежа с учетом выполненных объемов перевозок в соответствии с основными условиями перевозок пассажиров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Глава 7. Срок действия, условия изменения и расторжения договора, порядок рассмотрения споров</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 в редакции приказа Министра по инвестициям и развитию РК от 16.11.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 793</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z43" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. Односторонний отказ от исполнения Договора или одностороннее расторжение Договора осуществляется в соответствии с подпунктом 4) пункта 4 настоящего Договора и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 401</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гражданского Кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Заголовок главы 7 в редакции приказа Министра индустрии и инфраструктурного развития РК от 05.11.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 – в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 825</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="60"/>
+    <w:bookmarkStart w:name="z44" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Договор вступает в силу с "___" "_________" 20__ года и действует до "__"_______ 20_ года. Истечение срока действия Договора не освобождает Стороны от исполнения обязательств в части взаиморасчетов.</w:t>
+      31. При досрочном расторжении Договора, сторона, инициирующая расторжение, обязана письменно уведомить об этом другую сторону не менее чем за месяц до расторжения Договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z41" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z45" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. В случае изменения правового статуса Сторон, все права и обязанности по Договору и во исполнение Договора, в том числе права и обязанности возникшие в связи с урегулированием возникших споров и разногласий переходят к правопреемникам Сторон.</w:t>
+      32. Стороны будут разрешать возникшие споры и разногласия путем переговоров, при невозможности разрешения разногласий путем переговоров - в судебном порядке, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z42" w:id="62"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z46" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">
+      33. Положения Договора могут быть изменены и (или) дополнены в порядке, предусмотренном гражданским законодательством Республики Казахстан, в частности по взаимному согласию сторон допускается пересмотр условий, указанных в </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">      Сноска. Пункт 29 в редакции приказа Министра по инвестициям и развитию РК от 16.11.2017 </w:t>
+        <w:t>приложениях 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 793</w:t>
-[...12 lines deleted...]
-        <w:br/>
+        <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>7</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> настоящего Договора и гражданским законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> настоящего Договора путем составления дополнительного соглашения, в том числе по изменению пункта формирования/оборота, наименования социально значимого сообщения, расстояния и периодичности курсирования маршрута, улучшению типов вагонов, технических характеристик и года выпуска способствующих повышению качества перевозок пассажиров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если в Договоре указаны 2 и более социально значимых маршрута (-ов), то Заказчик вносит изменения в части исключения соответствующего маршрута из Договора, по которому не исполнены обязательства, что равномерно расторжению Договора по соответствующему маршруту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5164,170 +5732,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="67"/>
+    <w:bookmarkStart w:name="z47" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Все изменения и дополнения к настоящему Договору, составляются в соответствии с законодательством Республики Казахстан в письменной форме на государственном и (или) русском языке в двух экземплярах по одному для каждой из Сторон, имеющих одинаковую юридическую силу и подписываются обеими Сторонами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z48" w:id="68"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z48" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Настоящий Договор заключен в городе Нур-Султан "___" _________20__ года в двух экземплярах, по одному экземпляру для каждой из Сторон, имеющих одинаковую юридическую силу.</w:t>
+      35. Настоящий Договор заключен в городе ________ "___" _______20__ года в двух экземплярах, по одному экземпляру для каждой из Сторон, имеющих одинаковую юридическую силу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 35 в редакции приказа Министра индустрии и инфраструктурного развития РК от 05.11.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 – в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 825</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="69"/>
+    <w:bookmarkStart w:name="z49" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Реквизиты и подписи Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 8 в редакции приказа Министра индустрии и инфраструктурного развития РК от 05.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7111,68 +7679,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 623 от 22 августа 2016 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="70"/>
+    <w:bookmarkStart w:name="z51" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Основные условия осуществления перевозок пассажиров по социально значимым сообщениям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -12150,68 +12718,68 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="71"/>
+    <w:bookmarkStart w:name="z53" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Основные условия развития перевозок пассажиров по социально значимым сообщениям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -16531,68 +17099,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 623 от 22 августа 2016 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="72"/>
+    <w:bookmarkStart w:name="z55" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Основные условия к пассажирским вагонам (электро-, дизель поездам) для осуществления перевозок пассажиров по социально значимым сообщениям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -19052,68 +19620,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 623 от 22 августа 2016 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="73"/>
+    <w:bookmarkStart w:name="z57" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Основные условия долгосрочного субсидирования перевозок пассажиров по социально значимым сообщениям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="534"/>
         <w:gridCol w:w="534"/>
         <w:gridCol w:w="534"/>
         <w:gridCol w:w="534"/>
         <w:gridCol w:w="534"/>
         <w:gridCol w:w="535"/>
         <w:gridCol w:w="535"/>
         <w:gridCol w:w="535"/>
         <w:gridCol w:w="535"/>
@@ -22214,68 +22782,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по социально</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>значимым сообщениям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="74"/>
+    <w:bookmarkStart w:name="z59" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Основные условия обеспечения предельного уровня повышения цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа Министра транспорта РК от 12.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25208,68 +25776,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 623 от 22 августа 2016 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="75"/>
+    <w:bookmarkStart w:name="z61" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Основные условия обеспечения планируемого объема пассажирооборота по социально значимым сообщениям с учетом прицепных и беспересадочных вагонов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="512"/>
         <w:gridCol w:w="512"/>
         <w:gridCol w:w="512"/>
         <w:gridCol w:w="512"/>
         <w:gridCol w:w="512"/>
         <w:gridCol w:w="512"/>
         <w:gridCol w:w="512"/>
         <w:gridCol w:w="512"/>
         <w:gridCol w:w="512"/>
@@ -32728,68 +33296,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 623 от 22 августа 2016 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="76"/>
+    <w:bookmarkStart w:name="z63" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Основные условия обеспечения посадки и высадки пассажиров на станциях при осуществлении перевозок пассажиров по социально значимым сообщениям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -34291,372 +34859,190 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 8 к Договору</w:t>
-[...259 lines deleted...]
-              <w:t>по социально значимым сообщениям</w:t>
+              <w:t>Приложение 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Договору на долгосрочное</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидирование расходов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>перевозчика, связанных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с осуществлением перевозок</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пассажиров по социально</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>значимым сообщениям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z65" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Неустойки, подлежащие удержанию Заказчиком за ненадлежащее исполнение Исполнителем обязательств по Договору</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 8 редакции приказа и.о. Министра по инвестициям и развитию РК от 28.09.2018 </w:t>
+      Сноска. Приложение 8 – в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 681</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="77"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34782,51 +35168,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34854,92 +35240,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За каждый день просрочки в размере 0,1 % от общей месячной суммы субсидирования в соответствии с утвержденным и согласованным планом финансирования по платежам</w:t>
+За каждый день просрочки в размере 0,1% от общей месячной суммы субсидирования в соответствии с утвержденным и согласованным планом финансирования по платежам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34967,74 +35353,197 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За каждый месяц просрочки в размере 0,1 % от общей месячной суммы субсидирования в соответствии с утвержденным и согласованным планом финансирования по платежам</w:t>
+За каждый месяц просрочки в размере 0,1% от общей месячной суммы субсидирования в соответствии с утвержденным и согласованным планом финансирования по платежам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+невыполнение Исполнителем условий Договора в части объема неснижаемого ежемесячного вагонооборота по типам вагонов, указанного в основных условиях перевозок по поездам, прицепным и беспересадочным вагонам при полном исполнении периодичности курсирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1% от суммы субсидий, причитающейся Исполнителю за отчетный месяц, за каждый 1% невыполнения неснижаемого ежемесячного объема вагонооборота по типам вагонов, указанного в основных условиях перевозок, включая дробные значения процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Условия возвратов Исполнителем, выплаченных субсидий Заказчику, за ненадлежащее исполнение Исполнителем обязательств по Договору</w:t>
+        <w:t xml:space="preserve"> Условия возвратов Исполнителем, выплаченных субсидий Заказчику,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за ненадлежащее исполнение Исполнителем обязательств по Договору</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -35160,686 +35669,453 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-невыполнение Исполнителем условий Договора в части объема вагонооборота и периодичности, указанных в основных условиях перевозок</w:t>
+невыполнение Исполнителем условий Договора в части общего объема вагонооборота по поезду и периодичности, указанных в основных условиях перевозок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пропорционально объему невыполненных перевозок по итогам года</w:t>
+1% от суммы субсидий, причитающейся Исполнителю за отчетный год, за каждый 1% невыполнения общего объема вагонооборота по поезду и периодичности, указанных в основных условиях перевозок, включая дробные значения процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-невыполнение Исполнителем условий Договора в части объема неснижаемого ежемесячного вагонооборота, указанного в основных условиях перевозок по поездам, прицепным и беспересадочным вагонам</w:t>
+невыполнение Исполнителем основных условий к пассажирским вагонам по итогам года и по итогам проведенного обследования в разрезе следующего количества:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) до 10 вагонов в пассажирских поездах – более 2 вагонов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) до 20 вагонов в пассажирских поездах – более 4 вагонов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) до 30 вагонов в пассажирских поездах – более 6 вагонов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) до 40 вагонов в пассажирских поездах – более 8 вагонов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) до 50 вагонов в пассажирских поездах – более 10 вагонов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) до 60 вагонов в пассажирских поездах – более 12 вагонов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) до 70 вагонов в пассажирских поездах – более 14 вагонов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) до 80 вагонов в пассажирских поездах – более 16 вагонов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) до 90 вагонов в пассажирских поездах – более 18 вагонов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) до 100 вагонов в пассажирских поездах – более 20 вагонов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) свыше 100 вагонов в пассажирских поездах – более 22 вагонов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пропорционально объему невыполненных перевозок по итогам отчетного месяца</w:t>
-[...111 lines deleted...]
-              <w:t>
 1% от объема субсидирования по соответствующему социально значимому сообщению и году, указанного в основных условиях субсидирования</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...309 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При этом, расчет определяется по формуле:</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2438400" cy="457200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -35862,70 +36138,68 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z84" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 где: – Ns количество вагонов не соответствующих основными условиями к пассажирским вагонам;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Nv– общее количество вагонов в соответствии с основными условиями к пассажирским вагонам Договора;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35935,90 +36209,97 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N1,2,3,4...– количество вагонов, соответствующих основным условиям к пассажирским вагонам по каждому составу за соответствующий период курсирования;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 y – количество дней курсирования.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36046,110 +36327,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1% от объема субсидирования по соответствующему социально значимому сообщению и году, указанного в основных условиях субсидирования за фактическое несоответствие вагона(-ов) за исключением замены на наиболее свежий (-ие) вагон (-ы) по году выпуска аналогичные по техническим параметрам;</w:t>
-[...17 lines deleted...]
-0,1% % от объема субсидирования по соответствующему социально значимому сообщению и году, указанного в основных условиях субсидирования за каждый факт несоответствия технических параметров в т.ч. неисправности системы кондиционирования воздуха и подъемных устройств для посадки и высадки лиц, передвигающихся на инвалидных кресло-колясках при их наличии</w:t>
+0,1% от объема субсидирования по соответствующему социально значимому сообщению и году, указанного в основных условиях субсидирования за каждый факт:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+несоответствия вагона (-нов) за исключением замены на наиболее свежий (-ие) вагон (-ы) по году выпуска аналогичные по техническим параметрам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+неисправности системы кондиционирования воздуха и подъемных устройств для посадки и высадки лиц, передвигающихся на инвалидных кресло-колясках при их наличии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36177,1677 +36476,1629 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1% от объема субсидирования по соответствующему социально значимому сообщению и году, указанного в основных условиях субсидирования за каждый пункт и 5 % по пунктам 1,2 главы 1.Обновление железнодорожного пассажирского парка вагонов</w:t>
+0,1% от объема субсидирования по соответствующему социально значимому сообщению и году, указанного в основных условиях субсидирования за каждый пункт и 5% по пунктам 1, 2 главы 1. Обновление железнодорожного пассажирского парка вагонов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-неисполнение Исполнителем основных условий обеспечения посадки и высадки по соответствующему маршруту в месяц, а также по итогам проведения обследования</w:t>
+в случае выявления органами государственного транспортного контроля фактов перевозки неоформленных лиц (далее – лицо) в поездах, указанных в основных условиях перевозок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1% от объема субсидирования по соответствующему социально значимому сообщению и году, указанного в основных условиях субсидирования за каждую станцию</w:t>
+по каждому акту от объема субсидирования по соответствующему социально значимому сообщению и году, указанного в основных условиях субсидирования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) до 10 лиц в пассажирских поездах и в электросекциях и дизельных поездах – 0,01%;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) до 20 лиц в пассажирских поездах и в электросекциях и дизельных поездах – 0,02%;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) до 30 лиц в пассажирских поездах и в электросекциях и дизельных поездах – 0,03%;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) до 40 лиц в пассажирских поездах и в электросекциях и дизельных поездах – 0,04%;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) свыше 40 лиц в пассажирских поездах и в электросекциях и дизельных поездах – 0,5%.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-выявление факта(ов) неисполнения требований к актуальности информации, размещенной в интернет-ресурсах по продаже проездных документов (билетов) по итогам проведения обследования</w:t>
+              <w:t xml:space="preserve">
+в случае выявления органами государственного транспортного контроля фактов нарушении Правил перевозок пассажиров, багажа и грузобагажа (далее – нарушение) в поездах, указанных в основных условиях перевозок, кроме случаев, указанных в пункте 8 настоящих Условий возврата Исполнителем, выплаченных субсидий Заказчику, за ненадлежащее исполнение Исполнителем обязательств по Договору </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1% от объема субсидирования по соответствующему социально значимому сообщению и году, указанного в основных условиях субсидирования</w:t>
+по каждому акту от объема субсидирования по соответствующему социально значимому сообщению и году, указанного в основных условиях субсидирования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) от 10 нарушений в пассажирских поездах и в электросекциях и дизельных поездах – 0,01%;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) от 20 нарушений в пассажирских поездах и в электросекциях и дизельных поездах – 0,02%;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) от 30 нарушений в пассажирских поездах и в электросекциях и дизельных поездах – 0,03%;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) от 40 нарушений в пассажирских поездах и в электросекциях и дизельных поездах – 0,04%;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) свыше 50 нарушений в пассажирских поездах и в электросекциях и дизельных поездах – 0,5%.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в случае выявления органами государственного транспортного контроля фактов перевозки неоформленных лиц (далее – лицо) в поездах, указанных в основных условиях перевозок</w:t>
+в случае выявления Заказчиком фактов несоответствия по итогам обследования согласно подпункту 1) пункта 4 Договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="80"/>
-[...146 lines deleted...]
-5) свыше 40 лиц в пассажирских поездах – 1 %, в электросекциях и дизельных поездах – 0,5 %</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от объема субсидирования по соответствующему социально значимому сообщению и году, указанного в основных условиях субсидирования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) от 10 фактов несоответствия в пассажирских поездах – 0,2%, в электросекциях и дизельных поездах – 0,1%;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) от 20 фактов несоответствия в пассажирских поездах – 0,4%, в электросекциях и дизельных поездах – 0,2%;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) от 30 фактов несоответствия в пассажирских поездах – 0,6%, в электросекциях и дизельных поездах – 0,3%;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) от 40 фактов несоответствия в пассажирских поездах – 0,8%, в электросекциях и дизельных поездах – 0,4%;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) свыше 50 фактов несоответствия в пассажирских поездах – 2%, в электросекциях и дизельных поездах – 1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в случае выявления органами государственного транспортного контроля фактов нарушении Правил перевозок пассажиров, багажа и грузобагажа (далее – нарушение) в поездах, указанных в основных условиях перевозок, кроме случаев указанных в пункте 7 Условии возврата Исполнителем, выплаченных субсидий Заказчику, за ненадлежащее исполнение Исполнителем обязательств по Договору</w:t>
+неисполнение Исполнителем подпунктов 2), 4), 5), 6), 7), 8), 12) и 13) пункта 7 Договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="81"/>
-[...146 lines deleted...]
-5) свыше 50 нарушений в пассажирских поездах – 1 %, в электросекциях и дизельных поездах – 0,5 %</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01% от объема субсидирования по соответствующему социально значимому сообщению и году, указанного в основных условиях субсидирования за каждые 5 календарных дней до устранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в случае выявления Заказчиком фактов несоответствия по итогам обследования согласно части второй подпункта 1) пункта 4 Договора</w:t>
+в случае выявления Заказчиком подтвержденных жалоб по итогам мониторинга согласно подпункту 2) пункта 4 Договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="82"/>
-[...146 lines deleted...]
-5) свыше 50 фактов несоответствия в пассажирских поездах – 1 %, в электросекциях и дизельных поездах – 0,5 %</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от объема субсидирования по соответствующему социально значимому сообщению и году, указанного в основных условиях субсидирования свыше 0.1% подтвержденных жалоб от количества объема перевозок по поезду или прицепным и беспересадочным вагонам в течение соответствующего года в пассажирских поездах – 1%, в электросекциях и дизельных поездах – 0,1%.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-неисполнение Исполнителем подпунктов  2), 3), 5), 6), 7), 8), 9), 10) пункта 7 Договора</w:t>
-[...357 lines deleted...]
-неисполнение Исполнителем подпункта 4) пункта 7 Договора</w:t>
+неисполнение Исполнителем подпункта 3) пункта 7 Договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,001% от объема субсидирования по соответствующему социально значимому сообщению и году, указанного в основных условиях субсидирования за каждые 1 час опоздания поездов по вине Исполнителя, начиная с первой минуты второго часа по итогам года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящее приложение является неотъемлемой частью Договора на долгосрочное субсидирование расходов перевозчика, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям № _____ от "___" ___________ 20___ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Заказчик"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Исполнитель"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-______________________________ (полное наименование) ______________________________ (адрес) ______________________________ (реквизиты) ______________________________ (должность) ______________________________ (Фамилия, имя, отчество (при его наличии) ______________________________ (подпись) ______________________________ место печати (при наличии)</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(полное наименование)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(реквизиты)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(должность)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>место печати (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-______________________________ (полное наименование) ______________________________ (адрес) ______________________________ (реквизиты) ______________________________ (должность) ______________________________ (Фамилия, имя, отчество (при его наличии) ______________________________ (подпись) ______________________________ место печати (при наличии)</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(полное наименование)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(реквизиты)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(должность)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>место печати (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -37932,90 +38183,90 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидирование расходов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>перевозчика, связанных с</w:t>
+              <w:t>перевозчика, связанных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществлением перевозок</w:t>
+              <w:t>с осуществлением перевозок</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пассажиров по социально</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">значимым сообщениям </w:t>
+              <w:t>значимым сообщениям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -38046,419 +38297,289 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...140 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                          Акт обследования пассажирского поезда № ______</w:t>
-[...37 lines deleted...]
-        <w:t>____________________________________________________ на соответствие Договора</w:t>
+        <w:t xml:space="preserve"> Акт обследования пассажирского поезда № ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ _____ от ___ ___________ 20___ года. (_________/_______________/20___ года.)</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Типовой договор дополнен приложением 9 в соответствии с приказом Министра по инвестициям и развитию РК от 16.11.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 793</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z112" w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Соответствие перечня станций: ____________________________________________________</w:t>
-[...17 lines deleted...]
-        <w:t>________________________________________________________________________________</w:t>
+      сообщением _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z113" w:id="88"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-        <w:t>проездных документов (билетов): __________________________________________________</w:t>
+        <w:t>принадлежности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________</w:t>
+        <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z114" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-        <w:t>_______________________________________________________________________________</w:t>
+        <w:t>на соответствие Договора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Исполнение основных условий к пассажирским вагонам (электро-, дизель поездам) для</w:t>
+        <w:t>№ ___ от ___ ________ 20___ года. (_______/__________/20___ года.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>осуществления перевозок пассажиров по социально значимым сообщениям:</w:t>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнение мероприятий основных условий развития:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнение основных условий к пассажирским вагонам (электро-, дизель поездам)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для осуществления перевозок пассажиров по социально значимым сообщениям:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -40065,636 +40186,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...584 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -40726,138 +40261,130 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z115" w:id="90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дополнительно: _________________________________________________________________</w:t>
-[...17 lines deleted...]
-        <w:t>_______________________________________________________________________________</w:t>
+      Дополнительно:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________</w:t>
+        <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Члены комиссии:</w:t>
+        <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z117" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ознакомлены и согласны с настоящим актом обследования:</w:t>
+        <w:t>Члены комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ознакомлены и согласны с настоящим актом обследования:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -40895,55 +40422,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -41269,31 +40796,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>