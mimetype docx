--- v0 (2025-12-01)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3b7ca7b" w14:textId="3b7ca7b">
+    <w:p w14:paraId="43761d7" w14:textId="43761d7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -889,875 +889,508 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>капитале) уполномоченной компании</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z17" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      город _______________ "___"______ 20_ года</w:t>
+      город ________ "___" ______ 20_ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________,</w:t>
+        <w:t>_________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>именуемое в дальнейшем "Залогодержатель",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в лице _________________________________________________,</w:t>
-[...119 lines deleted...]
-      </w:r>
+        <w:t>в лице ___________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего(-ей) на основании ____________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с одной стороны, и ___________________, именуемое в дальнейшем "Залогодатель",</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ______________________________, действующего(-ей) на основании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с другой стороны, в дальнейшем совместно именуемые "Стороны", на основании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 7 апреля 2016 года</w:t>
-[...594 lines deleted...]
-        <w:t>Сведения об обременении: __________________________________.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан от 7 апреля 2016 года "О долевом участии в жилищном</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>строительстве", принимая во внимание, что Залогодатель, является единственным</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>участником Уполномоченной компании, обеспечивающей строительство</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>многоквартирного жилого дома или комплекса индивидуальных жилых домов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________ (далее - Проект), находящегося по адресу ____________ и реализацию долей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в Проекте дольщикам и (или) дольщикам в рамках реновации на основании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заключаемых договоров о долевом участии в жилищном строительстве и долевом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>участии в жилищном строительстве в рамках реновации,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>учитывая, что Залогодержатель предоставляет гарантию завершения строительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проекта по договору о предоставлении гарантии (далее - Договор гарантии) или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по договору о предоставлении гарантии в рамках реновации (далее – Договор</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>гарантии в рамках реновации), обеспечивая защиту интересов дольщиков, а также</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>неприкосновенность Проекта от притязаний кредиторов Застройщика,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уполномоченной компании, иных третьих лиц, Стороны заключили настоящий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договор залога голосующих акций (долей участия в уставном капитале)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченной компании (далее - Договор):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра промышленности и строительства РК от 15.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 299</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1774,54 +1407,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Предмет договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z31" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Предметом настоящего Договора является передача в залог Залогодержателю, принадлежащего Залогодателю на праве собственности Предмета залога с целью обеспечения исполнения обязательств Залогодателя и Уполномоченной компании перед Залогодержателем по Договору гарантии.</w:t>
+      1. Предметом настоящего Договора является передача в залог Залогодержателю, принадлежащего Залогодателю на праве собственности Предмета залога с целью обеспечения исполнения обязательств Залогодателя и Уполномоченной компании перед Залогодержателем по Договору гарантии или Договору гарантии в рамках реновации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Права Залогодателя на Предмет залога подтверждаются следующими нижеуказанными документами, оригиналы которых в период действия настоящего Договора будут находиться у Залогодержателя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2543,113 +2238,217 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Договора, в том же виде, в каком они были переданы ему на хранение, до полного выполнения Залогодателем всех обязательств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z61" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> настоящего Договора.</w:t>
+        <w:t>
+      2) в течение двух дней после полного исполнения Залогодателем и Уполномоченной компанией обязательств перед Залогодержателем по Договору гарантии или по Договору гарантии в рамках реновации снять обременение с Предмета залога с возвратом оригиналов документов, указанных в пункте 2 настоящего Договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными приказом Министра промышленности и строительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z62" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Обращение взыскания на предмет залога</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z63" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Залогодержатель вправе обратить взыскание на Предмет залога в случае неисполнения Залогодателем и (или) Уполномоченной компанией обязательств, определенных условиями Договора о предоставлении гарантии, после наступления срока исполнения указанных обязательств.</w:t>
+      11. Залогодержатель вправе обратить взыскание на Предмет залога в случае неисполнения Залогодателем и (или) Уполномоченной компанией обязательств, определенных условиями Договора гарантии или Договора гарантии в рамках реновации, после наступления срока исполнения указанных обязательств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z64" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Обращение взыскания на Предмет залога производится в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z65" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2662,54 +2461,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Залогодержатель вправе по своему усмотрению обратить взыскание на Предмет залога в судебном порядке либо реализовать Предмет залога в принудительном внесудебном порядке. При этом Стороны соглашаются с тем, что принудительная внесудебная реализация Предмета залога осуществляется по желанию Залогодержателя и для предъявления Залогодержателем в суд иска об обращении взыскания на Предмет залога проведение внесудебной реализации не является обязательным условием. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z66" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Залог обеспечивает требования Залогодержателя по Договору гарантии, в том объеме, в каком они существуют к моменту их удовлетворения за счет заложенного имущества, включая возмещение убытков и/или в качестве неустойки (штрафа, пени) вследствие неисполнения, просрочки исполнения или иного ненадлежащего исполнения обеспеченного ипотекой обязательства, а также возмещение расходов по взысканию и реализации заложенного имущества.</w:t>
+      13. Залог обеспечивает требования Залогодержателя по Договору гарантии или по Договору гарантии в рамках реновации, в том объеме, в каком они существуют к моменту их удовлетворения за счет заложенного имущества, включая возмещение убытков и/или в качестве неустойки (штрафа, пени) вследствие неисполнения, просрочки исполнения или иного ненадлежащего исполнения, обеспеченного ипотекой обязательства, а также возмещение расходов по взысканию и реализации заложенного имущества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z67" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Стороны договорились, что стартовая цена Предмета залога при проведении внесудебных торгов по усмотрению Залогодержателя может составлять сумму, равную залоговой стоимости Предмета залога. При этом метод проведения внесудебных торгов по реализации Предмета залога определяется по усмотрению Залогодержателя. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z68" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2758,54 +2619,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Срок действия договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z71" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Настоящий Договор считается заключенным и вступает в силу с момента его государственной регистрации в установленном законодательством Республики Казахстан порядке и действует до полного исполнения обязательств Залогодателя по Договору гарантии.</w:t>
+      16. Настоящий Договор считается заключенным и вступает в силу с момента его государственной регистрации в установленном законодательством Республики Казахстан порядке и действует до полного исполнения обязательств Залогодателя по Договору гарантии или по Договору гарантии в рамках реновации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z72" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Изменение и расторжение настоящего Договора производится по взаимному соглашению Сторон в установленном законодательством порядке путем заключения соответственно дополнительного соглашения/соглашения о расторжении Договора, зарегистрированного в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z73" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3391,55 +3314,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3765,31 +3688,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>