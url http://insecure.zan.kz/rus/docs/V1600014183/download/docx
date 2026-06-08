--- v0 (2025-10-15)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="956c788" w14:textId="956c788">
+    <w:p w14:paraId="6de0f25" w14:textId="6de0f25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -778,576 +778,600 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 7 апреля 2016 года "О долевом участии в жилищном строительстве" (далее – Закон).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Методика регламентирует расчет и формирование целевого уровня и размера резерва Единым оператором жилищного строительства (далее – Единый оператор) на дату заключения договора о предоставлении гарантии для покрытия обязательств, связанных с завершением строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов в гарантийных случаях, предусмотренных </w:t>
+      2. Методика регламентирует расчет и формирование целевого уровня и размера резерва Единым оператором жилищного строительства (далее – Единый оператор) на дату заключения договора о предоставлении гарантии и (или) договора о предоставлении гарантии в рамках реновации для покрытия обязательств, связанных с завершением строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов или проектов реновации ветхого и аварийного жилья в гарантийных случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра промышленности и строительства РК от 15.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 299</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В целях единообразного применения в настоящей Методике используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z63" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ожидаемые потери/убытки (Expected losses – EL) – сумма ожидаемых расходов, возникающих в процессе завершения строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов с учетом вероятности наступления гарантийного случая;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="15"/>
+      1) ожидаемые потери/убытки (Expected losses – EL) – сумма ожидаемых расходов, возникающих в процессе завершения строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов или проектов реновации ветхого и аварийного жилья с учетом вероятности наступления гарантийного случая;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) целевой уровень резерва на урегулирование гарантийных случаев (Target Reserve Ratio – TRR) – отношение совокупной суммы потерь/убытков Единого оператора к совокупной сумме гарантийных обязательств в процентном выражении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z65" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вероятность наступления гарантийного случая (Probability of Default – PD) – совокупность обстоятельств (объективных и субъективных), влекущих неисполнение уполномоченной компанией/застройщиком своих обязательств по договору о предоставлении гарантии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z66" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) сумма гарантийных обязательств (Exposure at Default – EAD) – проектная стоимость многоквартирного жилого дома или комплекса индивидуальных жилых домов, определенная </w:t>
+      4) сумма гарантийных обязательств (Exposure at Default – EAD) – проектная стоимость многоквартирного жилого дома или комплекса индивидуальных жилых домов или проектов реновации ветхого и аварийного жилья, определенная </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> за вычетом стоимости незавершенного строительства, подтвержденная отчетом независимой оценочной компании и актами выполненных работ; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="18"/>
+        <w:t xml:space="preserve"> за вычетом стоимости незавершенного строительства, подтвержденная отчетом независимой оценочной компании и актами выполненных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Единым оператором допускается уменьшение обязательств по гарантии соразмерно разнице между стоимостью незавершенного строительства на момент выдачи гарантии Единого оператора и суммой незавершенного строительства на последнюю отчетную дату, подтвержденной отчетом об оценке, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8 Закона.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) непредвиденные расходы (Unexpected Losses – UL) – отклонения от ожидаемого значения убытков, возникающих с определенной степенью вероятности наступления гарантийного случая;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z68" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) доля невосстанавливаемых ресурсов при завершении строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов (Loss Given Default – LGD) – доля совокупной суммы потерь, не восстановленная по итогам завершения строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="20"/>
+      6) доля невосстанавливаемых ресурсов при завершении строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов или проектов реновации ветхого и аварийного жилья (Loss Given Default – LGD) – доля совокупной суммы потерь, не восстановленная по итогам завершения строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов или реализации проектов реновации ветхого и аварийного жилья;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) совокупная сумма потерь/убытков (Covered Losses – CL) – сумма ожидаемых и непредвиденных расходов, возникающих в процессе завершения строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов при наступлении гарантийного случая. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+      7) совокупная сумма потерь/убытков (Covered Losses – CL) – сумма ожидаемых и непредвиденных расходов, возникающих в процессе завершения строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов или проектов реновации ветхого и аварийного жилья при наступлении гарантийного случая. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа и.о. Министра промышленности и строительства РК от 15.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 299</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок расчета и определения размера резерва на урегулирование гарантийных случаев</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Моделирование размера резерва на урегулирование гарантийных случаев требует установления совокупной суммы потерь/убытков (являющейся суммой ожидаемых и непредвиденных потерь/убытков):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       CL = EL + UL (1)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       при этом ожидаемые потери/убытки (EL) вычисляются по следующей формуле: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       EL = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> iEADi * PDi * LGDi (2)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок расчета непредвиденных потерь/убытков (UL) приведен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам расчета вышеуказанных параметров определяется целевой уровень резерва Единого оператора на урегулирование гарантийных случаев:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4508500" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -1369,111 +1393,111 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (3)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Определение составляющих для расчета ожидаемых убытков:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Оценка вероятности дефолта уполномоченной компании/застройщика (PD).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для определения вероятности дефолта застройщика используется присвоенный рейтинг застройщика. Определение рейтинга застройщика осуществляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1488,331 +1512,331 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике, при этом определение уровня риска осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Методикой</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> определения размера гарантийного взноса, утвержденной приказом Министра национальной экономики Республики Казахстан от 28 июля 2016 года № 338 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 14190);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Оценка доли невосстанавливаемых ресурсов (LGD).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Учитывая, что обеспечением исполнения обязательств перед Единого оператора будут являться залог доли участия застройщика в уполномоченной компании и залог земельного участка (прав на него), сумма фактического возмещения по обязательствам, обеспеченных залогом, может составлять 50-75% от суммы требований. Соответственно, доля невосстанавливаемых ресурсов на начальном этапе принимается на уровне 25%-50%. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка доли невосстанавливаемых ресурсов должна пересматриваться по мере накопления статистических данных по восстановлению ресурсов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Определение непредвиденных потерь/убытков с помощью метода Монте-Карло в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Определение исходных данных: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       N - количество участников (уполномоченных компаний) в портфеле Единого оператора на отчетную дату; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       pj - вероятность дефолта j-го участника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Sj - сумма гарантийных обязательств j-го участника за рассматриваемый горизонт времени;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Lkj – размер непредвиденной потери/убытка Единого оператора в случае дефолта j-го участника k-го испытания; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       qj- доля невосстанавливаемой части суммы возмещения по каждому участнику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Для каждого участника j генерируются равномерно распределенные от 0 до 1 случайные величины: Dkj, j=1…N, где k – число испытаний; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Проводится проверка выполнения условия наступления события дефолта каждого участника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Рассчитываются размеры непредвиденных потерь/убытков Единого оператора по каждому участнику для данного испытания на основе функции распределения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1879600" cy="685800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -1834,110 +1858,110 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Процедура (подпункты 2-4) повторяется k = 10 000 или более раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Сумма непредвиденных потерь/убытков Единого оператора для каждого участника определяется как среднее значение непредвиденных убытков </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="203200" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -1969,90 +1993,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> всех испытаний.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Совокупная сумма непредвиденных потерь/убытков Единого оператора вычисляется как сумма всех непредвиденных потерь/убытков для всех участников в портфеле: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1206500" cy="889000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -2074,70 +2098,214 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Определив ожидаемые и непредвиденные потери/убытки, Единого оператора рассчитывает свои совокупные суммы потерь/убытков, целевой уровень и размер резерва на урегулирование гарантийных случаев в соответствии с формулами (1) и (3) настоящей Методики.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+      7. Определив ожидаемые и непредвиденные потери/убытки, Единый оператор рассчитывает свои совокупные суммы потерь/убытков, целевой уровень и размер резерва на урегулирование гарантийных случаев в соответствии с формулами (1) и (3) настоящей Методики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра промышленности и строительства РК от 10.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае, если Единый оператор понес убытки при осуществлении расходов, связанных с исполнением обязательств Единого оператора по договорам о предоставлении гарантии, размер резерва на урегулирование гарантийных случаев снижается на сумму таких убытков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Методика дополнена пунктом 8 в соответствии с приказом Министра промышленности и строительства РК от 10.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2229,68 +2397,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на урегулирование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гарантийных случаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Определение рейтинга застройщика</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для определения рейтинга застройщика рассчитывается количество баллов согласно многофакторной модели, основанной на оценке показателей и факторов риска, и предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4783,55 +4951,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5157,31 +5325,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>