--- v0 (2025-10-05)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f1285d8" w14:textId="f1285d8">
+    <w:p w14:paraId="7b68652" w14:textId="7b68652">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2889,270 +2889,364 @@
         <w:t>
       SРз – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z227" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z377" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 12-1 предусматривается в редакции совместного приказа и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1. При формировании системы оценки рисков с использованием информационных систем, расчет показателя степени риска по субъективным критериям, а также показатели степени риска, осуществляется согласно перечню субъективных критериев по форме согласно Приложению к настоящим критериям.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z378" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям (SC), с последующей нормализацией значений данных в диапазон от 0 до 100 баллов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z378" w:id="81"/>
-[...15 lines deleted...]
-      Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям (SC), с последующей нормализацией значений данных в диапазон от 0 до 100 баллов.</w:t>
+    <w:bookmarkStart w:name="z379" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>пром</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = SP + SC, где</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z379" w:id="82"/>
+    <w:bookmarkStart w:name="z380" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = SP + SC, где</w:t>
+        <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z380" w:id="83"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям,</w:t>
+    <w:bookmarkStart w:name="z381" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР – показатель степени риска по нарушениям,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z381" w:id="84"/>
-[...15 lines deleted...]
-      SР – показатель степени риска по нарушениям,</w:t>
+    <w:bookmarkStart w:name="z382" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SC – показатель степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z382" w:id="85"/>
-[...15 lines deleted...]
-      SC – показатель степени риска по субъективным критериям.</w:t>
+    <w:bookmarkStart w:name="z383" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля каждой сферы государственного контроля. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z383" w:id="86"/>
-[...15 lines deleted...]
-      Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля каждой сферы государственного контроля. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
+    <w:bookmarkStart w:name="z384" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет показателя степени риска по субъективным критериям производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z384" w:id="87"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z385" w:id="88"/>
+    <w:bookmarkStart w:name="z385" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2438400" cy="889000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3174,210 +3268,210 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z386" w:id="89"/>
+    <w:bookmarkStart w:name="z386" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель субъективного критерия,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z387" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – удельный вес показателя субъективного критерия,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z387" w:id="90"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – удельный вес показателя субъективного критерия,</w:t>
+    <w:bookmarkStart w:name="z388" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n – количество показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z388" w:id="91"/>
-[...15 lines deleted...]
-      n – количество показателей.</w:t>
+    <w:bookmarkStart w:name="z389" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полученное значение показателя степени риска по субъективным критериям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z389" w:id="92"/>
-[...15 lines deleted...]
-      Полученное значение показателя степени риска по субъективным критериям включается в расчет показателя степени риска по субъективным критериям.</w:t>
+    <w:bookmarkStart w:name="z390" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассчитанные по субъектам (объектам) значения по показателю нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z390" w:id="93"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z391" w:id="94"/>
+    <w:bookmarkStart w:name="z391" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1803400" cy="647700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -3399,90 +3493,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="95"/>
+    <w:bookmarkStart w:name="z392" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R – показатель степени риска (итоговый) по субъективным критериям отдельного субъекта (объекта) контроля,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z393" w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z393" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="749300" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -3514,70 +3608,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– максимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (верхняя граница шкалы),</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z394" w:id="97"/>
+    <w:bookmarkStart w:name="z394" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="723900" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -3609,70 +3703,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– минимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (нижняя граница шкалы),</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z395" w:id="98"/>
+    <w:bookmarkStart w:name="z395" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="838200" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -3748,228 +3842,416 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Министра национальной экономики РК от 13.06.2023 № 110 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="99"/>
+    <w:bookmarkStart w:name="z228" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Управление рисками</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z229" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В целях реализации принципа поощрения добросовестных субъектов контроля и концентрации контроля на нарушителях субъекты (объекты) контроля освобождаются от проведения профилактического контроля с посещением субъекта (объекта) контроля на период, определяемый критериями оценки степени риска регулирующего государственного органа, посредством применения субъективных критериев.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z229" w:id="100"/>
-[...15 lines deleted...]
-      13. В целях реализации принципа поощрения добросовестных субъектов контроля и концентрации контроля на нарушителях субъекты (объекты) контроля освобождаются от проведения профилактического контроля с посещением субъекта (объекта) контроля на период, определяемый критериями оценки степени риска регулирующего государственного органа, посредством применения субъективных критериев.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 14 предусматривается в редакции совместного приказа и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Субъекты (объекты) контроля переводятся с применением информационной системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в соответствующих сферах деятельности субъектов контроля в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z231" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) если такие субъекты заключили договоры страхования гражданско-правовой ответственности перед третьими лицами в случаях и порядке, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z230" w:id="101"/>
-[...15 lines deleted...]
-      14. Субъекты (объекты) контроля переводятся с применением информационной системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в соответствующих сферах деятельности субъектов контроля в случаях:</w:t>
+    <w:bookmarkStart w:name="z232" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) если в законах Республики Казахстан и критериях оценки степени риска регулирующих государственных органов определены случаи освобождения от профилактического контроля с посещением субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z231" w:id="102"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z233" w:id="104"/>
+    <w:bookmarkStart w:name="z233" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) если субъекты являются членами саморегулируемой организации, основанной на добровольном членстве (участии) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О саморегулировании", с которой заключено соглашение о признании результатов деятельности саморегулируемой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z234" w:id="105"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции совместного приказа и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Система оценки и управления рисками государственными органами ведется с использованием информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z235" w:id="106"/>
+    <w:bookmarkStart w:name="z235" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля, не должен превышать пяти процентов от общего количества таких субъектов контроля в определенной сфере государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4087,68 +4369,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изделий из драгоценных металлов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и драгоценных камней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z237" w:id="107"/>
+    <w:bookmarkStart w:name="z237" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степени нарушения требований к субъектам (объектам) контроля в сфере реализации ювелирных и других изделий из драгоценных металлов и драгоценных камней при проведении профилактического контроля с посещением, и внеплановых проверок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции совместного приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 13.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5116,86 +5398,162 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изделий из драгоценных металлов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и драгоценных камней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z397" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции совместного приказа и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z397" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субъективные критерии в сфере реализации ювелирных и других изделий из драгоценных металлов и драгоценных камней в сфере реализации ювелирных и других изделий из драгоценных металлов и драгоценных камней в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>статьей 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан в отношении субъекта (объекта) осуществляющего реализацию ювелирных и других изделий из драгоценных металлов и драгоценных камней</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Критерии оценки дополнены приложением 2 в соответствии с совместным приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 13.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5234,80 +5592,80 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z398" w:id="109"/>
+          <w:bookmarkStart w:name="z398" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5477,80 +5835,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z405" w:id="110"/>
+          <w:bookmarkStart w:name="z405" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
+          <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5676,134 +6034,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z411" w:id="111"/>
+          <w:bookmarkStart w:name="z411" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для профилактического контроля с посещением</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
+          <w:bookmarkEnd w:id="108"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z413" w:id="112"/>
+          <w:bookmarkStart w:name="z413" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6093,150 +6451,150 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 100% </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z427" w:id="113"/>
+    <w:bookmarkStart w:name="z427" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Показатели субъективных критериев определяются для однородных групп субъектов (объектов) контроля в каждой сфере государственного контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z428" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) В графе 2 указывается показатель субъективного критерия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z429" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) В графе 3 указываются приоритетные источники информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z430" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) В графе 4 указывается удельный вес по значимости показателя субъективного критерия в баллах. Сумма всех строк по данной графе не должно превышать 100 баллов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z428" w:id="114"/>
-[...15 lines deleted...]
-      2) В графе 2 указывается показатель субъективного критерия.</w:t>
+    <w:bookmarkStart w:name="z431" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) В графе 5 указываются условия учета показателя субъективного критерия в расчете степени риска по субъективным критериям и числовые значения показателей субъективных критериев, соответствующие каждому условию. Числовые значения указываются в процентах от 0 до 100, в зависимости от повышения риска.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z429" w:id="115"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6433,438 +6791,438 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономики Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 июля 2018 года № 351</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="118"/>
+    <w:bookmarkStart w:name="z152" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в сфере реализации ювелирных и других изделий из драгоценных металлов и драгоценных камней в отношении субъекта (объекта) осуществляющего реализацию ювелирных и других изделий из драгоценных металлов и драгоценных камней</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра торговли и интеграции РК от 22.12.2022 № 494-нқ и Министра национальной экономики РК от 22.12.2022 № 134 (вводится в действие с 01.01.2023).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z296" w:id="119"/>
+    <w:bookmarkStart w:name="z296" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку/профилактического контроля с посещением субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z297" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z298" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z299" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акт о назначении проверки/профилактического контроля с посещением субъекта (объекта) контроля</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z297" w:id="120"/>
+    <w:bookmarkStart w:name="z300" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z298" w:id="121"/>
+    <w:bookmarkStart w:name="z301" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №, дата</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z302" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование субъекта (объекта) контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z303" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z304" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z302" w:id="125"/>
-[...15 lines deleted...]
-      Наименование субъекта (объекта) контроля</w:t>
+    <w:bookmarkStart w:name="z305" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Индивидуальный идентификационный номер), бизнес-идентификационный номер субъекта (объекта)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z303" w:id="126"/>
+    <w:bookmarkStart w:name="z306" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контроля___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z307" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z305" w:id="128"/>
-[...15 lines deleted...]
-      (Индивидуальный идентификационный номер), бизнес-идентификационный номер субъекта (объекта)</w:t>
+    <w:bookmarkStart w:name="z308" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес места нахождения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z306" w:id="129"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z309" w:id="132"/>
+          <w:bookmarkStart w:name="z309" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6952,80 +7310,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z314" w:id="133"/>
+          <w:bookmarkStart w:name="z314" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7113,80 +7471,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z319" w:id="134"/>
+          <w:bookmarkStart w:name="z319" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7266,80 +7624,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z324" w:id="135"/>
+          <w:bookmarkStart w:name="z324" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7419,80 +7777,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z329" w:id="136"/>
+          <w:bookmarkStart w:name="z329" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7572,80 +7930,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z334" w:id="137"/>
+          <w:bookmarkStart w:name="z334" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7725,80 +8083,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z339" w:id="138"/>
+          <w:bookmarkStart w:name="z339" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7878,80 +8236,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z344" w:id="139"/>
+          <w:bookmarkStart w:name="z344" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="139"/>
+          <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8011,210 +8369,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z349" w:id="140"/>
+    <w:bookmarkStart w:name="z349" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а) __________________________ ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z350" w:id="141"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z350" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        должность                                                 подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z351" w:id="142"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z351" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z352" w:id="143"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z352" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                     фамилия, имя, отчество (при его наличии) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z353" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель субъекта контроля и надзора _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z354" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       должность                                                                   подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z355" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z353" w:id="144"/>
-[...15 lines deleted...]
-      Руководитель субъекта контроля и надзора _____________________________</w:t>
+    <w:bookmarkStart w:name="z356" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                 фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z354" w:id="145"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8262,55 +8620,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8636,31 +8994,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>