--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="80480b4" w14:textId="80480b4">
+    <w:p w14:paraId="8484cd2" w14:textId="8484cd2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1762,74 +1762,146 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Список действующих объектов по использованию ВИЭ формируется в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> осуществления мониторинга за использованием возобновляемых источников энергии, утвержденными приказом Министра энергетики Республики Казахстан от 11 февраля 2015 года № 74 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10455).</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Список действующих объектов по использованию ВИЭ формируется в соответствии с Правилами осуществления мониторинга за использованием возобновляемых источников энергии и реализацией планируемых объектов по использованию возобновляемых источников энергии, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 11 февраля 2015 года № 74 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10455) (далее – Правила осуществления мониторинга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра энергетики РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 201-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Информация о максимально допустимой мощности объектов ВИЭ предоставляется уполномоченному органу системным оператором ежегодно не позднее 25 декабря на основании имеющихся данных и данных, предоставляемых региональными электросетевыми компаниями по запросу системного оператора, и на основании выполненных системным оператором расчетов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1884,266 +1956,372 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Пересмотр максимально допустимой мощности объектов ВИЭ производится уполномоченным органом ежегодно на основе представленной системным оператором информации согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="35"/>
+    <w:bookmarkStart w:name="z180" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. Актуализация плана размещения ВИЭ производится уполномоченным органом в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z181" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по результатам аукционных торгов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z182" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по итогам рассмотрения заявлений от квалифицированных потребителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z183" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на основании результатов мониторинга в соответствии с Правилами осуществления мониторинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z184" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при наступлении случаев, предусмотренных пунктом 7-2 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z185" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) на основании результатов мониторинга в соответствии с </w:t>
-[...39 lines deleted...]
-    </w:p>
+      5) при несоответствии характеристик земельного участка государственным нормативам в области архитектуры, градостроительства и строительства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z186" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) при наличии рисков потери биоразнообразия, определенных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 241</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Экологического Кодекса Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z187" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) при технической невозможности подключения к точке подключения электрической сети;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z188" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) при изменении земельного участка без изменения точки подключения к электрическим сетям в случае изменения административно-территориальной единицы (района, области).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z189" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При актуализации Плана размещения ВИЭ изменение земельного участка допускается в пределах одной административно-территориальной единицы (области), за исключением случаев, предусмотренных подпунктом 8) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z190" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актуализация Плана размещения ВИЭ не осуществляется при изменении земельного участка без изменения административно-территориальной единицы (района, области).".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-1 в соответствии с приказом Министра энергетики РК от 25.10.2017 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 358</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра энергетики РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 201-н/қ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра энергетики РК от 23.09.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="37"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-2. Проекты энергопроизводящих организаций, использующих ВИЭ, исключаются из плана размещения в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в случае несвоевременной подачи заявки энергопроизводящей организации в адрес энергопередающей организации, выдавшей технические условия на подключение к электрической сети, на заключение договора о подключении объектов по использованию ВИЭ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2254,88 +2432,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="38"/>
+    <w:bookmarkStart w:name="z18" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Определение максимально допустимой мощности объектов ВИЭ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z19" w:id="39"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z19" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Целью определения максимально допустимой мощности объектов ВИЭ (далее - лимиты) является выявление наиболее благоприятного, с точки зрения сетевой инфраструктуры, размещения объектов ВИЭ по территории страны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лимиты мощности ВИЭ рассчитываются в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2364,70 +2542,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рассчитываются величины лимитов отдельно для каждой из сетевых Зон ЕЭС Казахстана: Северной, Южной, Западной;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при необходимости определяются границы районов и рассчитываются величины лимитов для каждого из районов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="40"/>
+    <w:bookmarkStart w:name="z20" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Лимиты для ЕЭС Казахстана рассчитываются следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) суммарный лимит для солнечных и ветровых электростанций:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2974,70 +3152,70 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1/3 V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>ЕЭС</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="41"/>
+    <w:bookmarkStart w:name="z21" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Лимиты для Зон ЕЭС рассчитываются следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Суммарный лимит для солнечных и ветровых электростанций:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3271,982 +3449,972 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>+ V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>зоны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Юг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &gt; V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ЕЭС</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>зоны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Запад</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>), то лимиты Северной и Южной зон ЕЭС уменьшаются на соответствующую величину пропорционально своим объемам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лимит для солнечных электростанций:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лимиты по Зонам ЕЭС для СЭС V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>сэс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зоны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рассчитываются исходя из общего объема СЭС V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ЕЭСсэс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Общий объем лимита V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ЕЭСсэс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> распределяется по Зонам ЕЭС в соответствии с распределением солнечной активности пропорционально средней удельной величине потенциала солнечной энергии каждой из зон ЕЭС по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>сэс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>Юг</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> &gt; V</w:t>
+        <w:t>зоны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>ЕЭС</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> - V</w:t>
+        <w:t xml:space="preserve">ЕЭС </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
+        <w:t>сэс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x (СП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
         <w:t>зоны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / СП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Запад</w:t>
-[...45 lines deleted...]
-      Лимиты по Зонам ЕЭС для СЭС V</w:t>
+        <w:t>сумм</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>), где:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СП</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
+        <w:t>зоны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – средняя удельная величина потенциала солнечной энергии зоны ЕЭС, принимается: для Северной зоны ЕЭС 1250 кВтч/кВ.м, для Южной зоны ЕЭС 1600 кВт.ч/кВ.м, для Западной зоны ЕЭС 1350 кВт.ч/кВ.м;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>сумм</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – сумма удельных величин потенциала солнечной энергии трех зон ЕЭС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом должно соблюдаться условие V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
         <w:t>сэс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>зоны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>макс.доп.наброс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если расчетная величина V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>сэс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
         <w:t xml:space="preserve"> зоны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> рассчитываются исходя из общего объема СЭС V</w:t>
+        <w:t xml:space="preserve"> превысит величину V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>ЕЭСсэс</w:t>
-[...9 lines deleted...]
-        <w:t>. Общий объем лимита V</w:t>
+        <w:t>зоны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, то величина V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>ЕЭСсэс</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> распределяется по Зонам ЕЭС в соответствии с распределением солнечной активности пропорционально средней удельной величине потенциала солнечной энергии каждой из зон ЕЭС по формуле:</w:t>
+        <w:t>сэс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зоны снижается до V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>зоны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, а разница распределяется по другим зонам ЕЭС пропорционально средней удельной величине потенциала солнечной энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Лимиты для районов рассчитываются следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии районов с ограниченной пропускной способностью сети на границе районов, Системный оператор устанавливает дополнительные лимиты внутри зоны ЕЭС по районам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лимит района устанавливает суммарное ограничение по мощности солнечных и ветровых электростанций (V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>района</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) и определяется по критерию обеспечения соблюдения максимально допустимых перетоков и рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>сэс</w:t>
+        <w:t>района</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = Р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>макс.доп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>зоны</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> V</w:t>
+        <w:t>факт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, где:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">ЕЭС </w:t>
+        <w:t>макс.доп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – максимально допустимый переток мощности, рассчитанный в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электросетевыми Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>сэс</w:t>
-[...464 lines deleted...]
-        </w:rPr>
         <w:t>факт</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, где:</w:t>
-[...94 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> - зафиксированный максимальный переток активной мощности по границе Района (средний за последние три года).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если сумма Лимитов районов, входящих в одну зону ЕЭС по величине оказывается больше Лимита самой зоны ЕЭС, то Лимиты районов уменьшаются пропорционально своим объемам на соответствующую величину.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="43"/>
+    <w:bookmarkStart w:name="z23" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Порядок определения очередности проектов плана размещения ВИЭ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Исключен приказом Министра энергетики РК от 25.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 358</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="44"/>
+    <w:bookmarkStart w:name="z32" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Порядок формирования списка проектов плана размещения ВИЭ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Исключен приказом Министра энергетики РК от 25.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4295,70 +4463,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены параграфом 5 в соответствии с приказом Министра энергетики РК от 25.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 358</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="45"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Уполномоченный орган в течение 30 (тридцати) календарных дней с момента получения от Организатора Реестра победителей аукционных торгов включает соответствующие проекты по строительству объектов по использованию ВИЭ в план размещения ВИЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4377,170 +4545,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="46"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Уполномоченный представитель квалифицированного потребителя подает уполномоченному органу заявление на включение проектов по строительству объекта по использованию ВИЭ и (или) объекта, использующего вторичные энергетические ресурсы квалифицированных потребителей в план размещения ВИЭ по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Заявление) с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z175" w:id="47"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z175" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) учредительные документы уполномоченного юридического лица, представляющего интересы квалифицированных потребителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z176" w:id="48"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z176" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) документы, подтверждающие, что потребители, энергопроизводящие организации, использующие для производства электрической энергии ископаемое топливо и энергопроизводящие организации, использующие ВИЭ и вторичные энергетические ресурсы, входят в состав одной группы лиц в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z177" w:id="49"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z177" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документы, подтверждающие право юридического лица, представлять интересы квалифицированных потребителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4559,70 +4727,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="50"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. По запросу уполномоченного органа системный оператор направляет информацию о фактических и прогнозных величинах электрической энергии, вырабатываемой с использованием ВИЭ и вторичных энергетических ресурсов, и об объемах отпуска в сеть энергопроизводящими организациями, использующими для производства электрической энергии ископаемое топливо, входящими в состав квалифицированного потребителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4641,70 +4809,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="51"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. При рассмотрении и согласовании Заявления уполномоченный орган учитывает следующее: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) величину утвержденных целевых показателей развития сектора ВИЭ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4715,70 +4883,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) данные, полученные в соответствии с пунктом 31 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) технические возможности единой электроэнергетической системы Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Уполномоченный орган, руководствуясь пунктом 32 настоящих Правил, в течение 30 (тридцати) календарных дней рассматривает Заявление и согласовывает квалифицированному потребителю – вид, объем мощности и месторасположение объекта по использованию ВИЭ и (или) объекта по использованию вторичных энергетических ресурсов, в соответствии с планом размещения объектов ВИЭ и техническими возможностями единой электроэнергетической системы Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4797,70 +4965,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Уполномоченный орган включает проекты по строительству объектов по использованию ВИЭ и объектов по использованию вторичных энергетических ресурсов квалифицированных потребителей в план размещения ВИЭ не менее чем за 6 месяцев до даты начала проведения комплексных испытаний электроустановок объекта по использованию ВИЭ и объекта по использованию вторичных энергетических ресурсов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5465,68 +5633,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="54"/>
+    <w:bookmarkStart w:name="z111" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План размещения объектов по использованию ВИЭ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3 в соответствии с приказом Министра энергетики РК от 25.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7305,51 +7473,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по использованию возобновляемых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>источников энергии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="55"/>
+    <w:bookmarkStart w:name="z125" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на включение проектов по строительству объекта</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -7358,109 +7526,109 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>использующего вторичные энергетические ресурсы квалифицированных потребителей</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в план размещения возобновляемых источников энергии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра энергетики РК от 23.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 334</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z178" w:id="56"/>
+      <w:bookmarkStart w:name="z178" w:id="65"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование уполномоченного представителя квалифицированного потребителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8144,55 +8312,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8518,31 +8686,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>