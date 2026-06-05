--- v0 (2025-11-08)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4e88c77" w14:textId="4e88c77">
+    <w:p w14:paraId="93a5c67" w14:textId="93a5c67">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,3454 +93,4233 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил планирования космических съемок, получения, обработки и распространения данных дистанционного зондирования Земли из космоса национальным оператором космической системы дистанционного зондирования Земли</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Совместный приказ Министра по инвестициям и развитию Республики Казахстан от 20 июня 2016 года № 511 и Министра обороны Республики Казахстан от 27 июня 2016 года № 313. Зарегистрирован в Министерстве юстиции Республики Казахстан 16 августа 2016 года № 14113</w:t>
+        <w:t>Совместный приказ Министра по инвестициям и развитию Республики Казахстан от 20 июня 2016 года № 511 и Министра обороны Республики Казахстан от 27 июня 2016 года № 313. Зарегистрирован в Министерстве юстиции Республики Казахстан 16 августа 2016 года № 14113.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В соответствии с подпунктом 20) </w:t>
+        <w:t xml:space="preserve">
+      В соответствии с подпунктом 20) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан от 6 января 2012 года "О космической деятельности" </w:t>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан от 6 января 2012 года "О космической деятельности" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЕМ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      1. Утвердить </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> планирования космических съемок, получения, обработки и распространения данных дистанционного зондирования Земли из космоса национальным оператором космической системы дистанционного зондирования Земли (далее – Правила).</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аэрокосмическому комитету Министерства по инвестициям и развитию Республики Казахстан (Шаймагамбетов Е.М.) обеспечить:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего совместного приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) направление копии настоящего совместного приказа без </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приложения 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к Правилам в печатном и электронном виде на официальное опубликование в периодические печатные издания и информационно-правовую систему "Әділет" в течение десяти календарных дней после его государственной регистрации в Министерстве юстиции Республики Казахстан, а также в Республиканский центр правовой информации в течение пяти рабочих дней со дня получения зарегистрированного совместного приказа для включения в эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) размещение настоящего совместного приказа без </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приложения 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к Правилам на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан и на интранет-портале государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...115 lines deleted...]
-      </w:r>
+      4) в течение десяти рабочих дней после государственной регистрации настоящего совместного приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего совместного приказа возложить на курирующего вице-министра по инвестициям и развитию Республики Казахстан.</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      4. Настоящий совместный приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Настоящий совместный приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6932"/>
-        <w:gridCol w:w="5368"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6932" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z12" w:id="1"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z12" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по инвестициям и развитию</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________ А. Исекешев</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Министр обороны</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1"/>
-[...36 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________ И. Тасмагамбетов</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="2"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      "СОГЛАСОВАН"   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Начальник Службы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      государственной охраны   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Республики Казахстан   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________ А. Куренбеков   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___"________ 2016 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "СОГЛАСОВАН"   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Директор Службы внешней разведки   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Республики Казахстан "Сырбар"   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________ Г. Байжанов   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9 июля 2016 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "СОГЛАСОВАН"   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Председатель Комитета   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      национальной безопасности   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Республики Казахстан   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________ В. Жумаканов   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 июля 2016 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "СОГЛАСОВАН"   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Министр внутренних дел   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Республики Казахстан   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________ К. Касымов   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___"________ 2016 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...552 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7780"/>
-        <w:gridCol w:w="4600"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4600" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z18" w:id="3"/>
-[...116 lines deleted...]
-          <w:bookmarkEnd w:id="3"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="none"/>
+                <w:left w:val="none"/>
+                <w:bottom w:val="none"/>
+                <w:right w:val="none"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Утверждены</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>совместным приказом Министра</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>по инвестициям и развитию</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Республики Казахстан</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>20 июня 2016 года № 511</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>и Министра обороны</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Республики Казахстан</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>27 июня 2016 года № 313</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="4"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-Правила планирования космических съемок, получения, обработки и распространения</w:t>
+        <w:t xml:space="preserve"> Правила планирования космических съемок, получения, обработки и распространения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>данных дистанционного зондирования Земли из космоса национальным оператором</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>космической системы дистанционного зондирования Земли</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-данных дистанционного зондирования Земли из космоса национальным оператором </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      1. Настоящие Правила планирования космических съемок, получения, обработки и распространения данных дистанционного зондирования Земли из космоса национальным оператором космической системы дистанционного зондирования Земли (далее – Правила) разработаны в соответствии с подпунктом 20) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан от 6 января 2012 года "О космической деятельности" и определяют порядок планирования космических съемок, получения, обработки и распространения данных дистанционного зондирования Земли из космоса национальным оператором космической системы дистанционного зондирования Земли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-космической системы дистанционного зондирования Земли</w:t>
+      2. В настоящих Правилах используются следующие понятия и сокращения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z20" w:id="5"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) контрольный просмотр - процедура распознавания (экспертизы) объектов и деятельности, отображенной в данных дистанционного зондирования Земли из космоса, сведения о которых ограничены </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 15 марта 1999 года "О государственных секретах" (далее – Закон) и международными договорами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) космические съемки – съемки, осуществляемые космическими аппаратами дистанционного зондирования Земли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) данные дистанционного зондирования Земли из космоса (далее – данные ДЗЗ) – первичные данные, полученные непосредственно с космического аппарата дистанционного зондирования Земли, а также материалы, полученные в результате их предварительной обработки (радиометрической и геометрической коррекции);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) национальный оператор космической системы дистанционного зондирования Земли (далее – оператор КС ДЗЗ) – акционерное общество со стопроцентным участием государства в уставном капитале, определяемое Правительством Республики Казахстан, на которое возложены задачи создания, эксплуатации и развития космической системы дистанционного зондирования Земли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) казахстанские пользователи – государственные органы Республики Казахстан, физические и юридические лица Республики Казахстан, использующие данные ДЗЗ в собственных интересах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иностранные пользователи – иностранные физические и юридические лица, использующие данные ДЗЗ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Оператор КС ДЗЗ, не реже одного раза в год, представляет в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченный орган</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в области космической деятельности информацию по оказанным услугам предоставления данных ДЗЗ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-Глава 1. Общие положения</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок планирования космических съемок, получения, обработки и распространения данных дистанционного зондирования Земли из космоса</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>национальным оператором космической системы дистанционного зондирования Земли</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Параграф 1. Планирование космических съемок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z21" w:id="6"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Настоящие Правила планирования космических съемок, получения, обработки и распространения данных дистанционного зондирования Земли из космоса национальным оператором космической системы дистанционного зондирования Земли (далее – Правила) разработаны в соответствии с подпунктом 20) </w:t>
-[...23 lines deleted...]
-      </w:r>
+      4. С целью планирования получения данных ДЗЗ, ежегодно до тридцатого декабря, предшествующего планируемому году, формируется проект плана космических съемок, сформированного на основе заявок пользователей на получение данных ДЗЗ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заявка на получение данных ДЗЗ, указанная в настоящем пункте, оформляется по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и принимается через геопортал оператора КС ДЗЗ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-      </w:r>
+      5. План космических съемок на год утверждается оператором КС ДЗЗ не позднее тридцатого декабря года, предшествующего планируемому году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В настоящих Правилах используются следующие понятия и сокращения:</w:t>
-[...248 lines deleted...]
- </w:t>
+      6. План космических съемок уточняется ежемесячно, а при необходимости проведения оперативных съемок для государственных органов не позднее, чем за неделю до указанного срока съемок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z30" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-Глава 2. Порядок планирования космических съемок, получения, обработки и распространения данных дистанционного зондирования Земли из космоса</w:t>
+        <w:t xml:space="preserve"> Параграф 2. Получение, обработка и распространение данных дистанционного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-национальным оператором космической системы дистанционного зондирования Земли</w:t>
+        <w:t>зондирования Земли из космоса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...98 lines deleted...]
- </w:t>
+        <w:t xml:space="preserve">
+      7. Деятельность, связанная с получением, обработкой и распространением данных ДЗЗ, осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>планом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> космических съемок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...29 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="10"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      7. Деятельность, связанная с получением, обработкой и распространением данных ДЗЗ, осуществляется в соответствии с </w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t>
       8. Заявки на получение данных ДЗЗ государственными органами, касающиеся оперативного проведения съемок в интересах обеспечения обороны и безопасности Республики Казахстан, выполняются в приоритетном порядке.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Выполнение заявок на получение данных ДЗЗ может осуществляться с использованием архивных данных ДЗЗ, если они соответствуют указанным в заявках характеристикам.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Первичные данные, полученные непосредственно с космического аппарата дистанционного зондирования Земли, проходят предварительную обработку в автоматизированном режиме, которая представляет собой радиометрическую и геометрическую коррекцию первичных данных.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Оператор КС ДЗЗ после проведения предварительной оценки соответствия полученных данных ДЗЗ плану космических съемок и получения положительного заключения после проведения контрольного просмотра реализует договоры на поставку данных ДЗЗ казахстанским и иностранным пользователям.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Оператор КС ДЗЗ ведет учет выполнения плана космических съемок, формирует архивы (фонды) данных ДЗЗ, результатов их экспертизы, материалов с результатами мониторинга процесса обращения казахстанских и иностранных пользователей с данными ДЗЗ.</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      13. Степень секретности результатов тематической обработки данных ДЗЗ определяется в соответствии со </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Степень секретности результатов тематической обработки данных ДЗЗ определяется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      14. Особенности планирования космических съемок, получения, обработки и распространения данных ДЗЗ в интересах обеспечения обороны и безопасности Республики Казахстан регламентируются согласно </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Особенности планирования космических съемок, получения, обработки и распространения данных ДЗЗ в интересах обеспечения обороны и безопасности Республики Казахстан регламентируются согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (для служебного пользования).</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7780"/>
-        <w:gridCol w:w="4600"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4600" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z46" w:id="11"/>
-[...144 lines deleted...]
-          <w:bookmarkEnd w:id="11"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="none"/>
+                <w:left w:val="none"/>
+                <w:bottom w:val="none"/>
+                <w:right w:val="none"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Приложение 1</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>к Правилам планирования</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>космических съемок, получения,</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>обработки и распространения</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>данных дистанционного</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>зондирования Земли из космоса</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>национальным оператором</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>космической системы</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>дистанционного зондирования</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Земли</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4600" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="12"/>
+          <w:bookmarkStart w:name="z47" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Форма </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
+          <w:bookmarkEnd w:id="36"/>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на получение данных дистанционного зондирования Земли</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-из космоса</w:t>
+        <w:t>из космоса</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Наименование организации Заказчика данных ДЗЗ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Конечный потребитель дистанционного зондирования Земли _____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Цель использования данных ДЗЗ _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="13"/>
-[...74 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1115"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="631"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z54" w:id="17"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z54" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Название</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
-[...36 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Данные</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...36 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Пометка</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...46 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z55" w:id="18"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z55" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Место съемки (страна, область, город, район)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
-[...47 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z56" w:id="19"/>
+          <w:bookmarkStart w:name="z56" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Географические координаты района космической съемки (при потребности в космической съемке двух или более четырех точек, необходимо ниже добавлять соответствующие строки)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
-[...37 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Точка 1</w:t>
             </w:r>
           </w:p>
-        </w:tc>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...32 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Широта</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...25 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Долгота</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
-[...32 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Точка 2</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...35 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Широта</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...25 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Долгота</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -3554,1556 +4333,1445 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Точка 3</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...25 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Широта</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...66 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Долгота</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...35 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Точка 4</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...25 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Широта</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...67 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Долгота</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...36 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...470 lines deleted...]
-          <w:bookmarkStart w:name="z64" w:id="20"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z64" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Сроки проведения съемок</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
-[...47 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="21"/>
+          <w:bookmarkStart w:name="z65" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Категория срочности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
-[...37 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+В плановом порядке</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Срочный</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...36 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...119 lines deleted...]
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="22"/>
+          <w:bookmarkStart w:name="z67" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Область применения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
-[...37 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Сельское хозяйство</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Картографирование и землеустройство</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...25 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Лесное хозяйство</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -5117,113 +5785,221 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Морская и прибрежная зоны</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...25 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Природные ресурсы и инженерные сети</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -5237,113 +6013,221 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Угрозы ЧС</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...25 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Городское планирование</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -5357,1269 +6241,1001 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Другое</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...36 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...479 lines deleted...]
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="23"/>
+          <w:bookmarkStart w:name="z75" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Тип продукта</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
-[...37 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+1 м/пиксель</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...36 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (панхроматический канал)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+4 м/пиксель</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...106 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (4 мультиспектральных каналов)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+6,5 м/пиксель</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...106 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (5 мультиспектральных каналов)</w:t>
             </w:r>
-            <w:r>
-[...51 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="24"/>
+          <w:bookmarkStart w:name="z78" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Уровень предварительной обработки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
-[...37 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+L1A – Радиометрически откорректированное изображение</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+L2A – Геометрически откорректированное изображение</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...25 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+L3 – Ортотрансформированное изображение</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -6633,670 +7249,641 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+L4 – Цифровая модель рельефа</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...25 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+L5 – Мозаика</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...359 lines deleted...]
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="25"/>
+          <w:bookmarkStart w:name="z83" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Облачный покров</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
-[...37 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Между 20% и 30%</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Менее 20%</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...25 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Менее 10%</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -7310,946 +7897,726 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Безоблачные гарантии</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...226 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (если менее 5%)</w:t>
             </w:r>
-            <w:r>
-[...51 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z87" w:id="26"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z87" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
+Комментарии клиента</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
-[...47 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7780"/>
-        <w:gridCol w:w="4600"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Для служебного пользования</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...30 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Экз №__</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4600" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="27"/>
+          <w:bookmarkStart w:name="z88" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приложение 2</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к Правилам планирования</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 космических съемок, получения,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 обработки и распространения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 данных дистанционного</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 зондирования Земли из космоса</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 национальным оператором</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 космической системы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дистанционного зондирования</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земли</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Примечание РЦПИ: документы с грифом "ДСП" в базу данных "Закон" не вводятся.  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>