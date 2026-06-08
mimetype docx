--- v0 (2025-10-13)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8bb1f80" w14:textId="8bb1f80">
+    <w:p w14:paraId="e4171b9" w14:textId="e4171b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -291,50 +291,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -345,68 +346,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Исполняющий обязанности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -415,68 +409,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министра национальной экономики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1696,50 +1683,125 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к указанным Правилам изложить в редакции, согласно  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 утрачивает силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2022,50 +2084,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9. Уполномоченный орган в указанный срок письменно уведомляет заявителей о своем решении по аккредитации с одновременной выдачей соответствующего свидетельства либо о мотивированном отказе в аккредитации, в случае несоответствия услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги разрешительным требованиям.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 утрачивает силу приказом и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z48" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2414,303 +2562,301 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форма      </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2142"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2143"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[Наименование местного уполномоченного органа] [на гос. языке]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8015" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2146300" cy="1828800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2146300" cy="1828800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2143" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[Наименование местного уполномоченного органа] [на рус. языке]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2142" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Реквизиты местного уполномоченного органа на гос. языке]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2143" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2856,51 +3002,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>присвоин статус эксперта по экспертным работам и инжиниринговым</w:t>
+        <w:t>присвоин</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статус эксперта по экспертным работам и инжиниринговым</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2968,107 +3124,367 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>осы қызметті жүзеге асыру құқығымен сараптамалық жұмыстар және</w:t>
+        <w:t xml:space="preserve">осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызметті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жүзеге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>асыру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құқығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сараптамалық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыстар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>инжинирингтік көрсетілетін қызметтер бойынша сарапшы мәртебесі</w:t>
+        <w:t>инжинирингтік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызметтер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сарапшы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәртебесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>берілгені куәландырылады.</w:t>
+        <w:t>берілгені</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>куәландырылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3136,51 +3552,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>[Должность подписывающего]      [ФИО подписывающего]</w:t>
+        <w:t xml:space="preserve">[Должность </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подписывающего]   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   [ФИО подписывающего]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4067,51 +4503,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       г. Астана </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(пример)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пример)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      "____" _____________ 20__ г.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -4361,111 +4807,112 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в процессе проектирования и строительства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="893"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6853"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4546,97 +4993,97 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6853" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4695,385 +5142,385 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Проектная деятельность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Главный инженер проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6853" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет по проектированию объектов в должности специалиста и (или) руководителя в соответствующей области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Главный архитектор проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере архитектуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6853" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет по проектированию объектов в должности специалиста и (или) руководителя в соответствующей области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5119,164 +5566,164 @@
               <w:t>
 по транспортному строительству;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по технологическому оборудованию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6853" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет по проектированию объектов в должности специалиста и (или) руководителя в соответствующей области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5340,51 +5787,51 @@
               <w:t>
 по транспортному строительству;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по технологическому оборудованию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5394,51 +5841,51 @@
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Среднее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6853" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5505,385 +5952,385 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Строительно-монтажные работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Главный инженер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6853" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет по осуществлению технического надзора и (или) на руководящих должностях в строительных организациях, в том числе не менее одного года в должности главного инженера или заместителя главного инженера</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник производственно-технического отдела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6853" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет в должности специалиста и (или) руководителей в строительных организациях, в том числе не менее одного года в должности начальника или заместителя начальника производственно-технического отдела</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5929,51 +6376,51 @@
               <w:t>
 по инженерным сетям и сооружениям;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по транспортному строительству;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5983,51 +6430,51 @@
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Среднее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6853" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6042,87 +6489,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет в должности мастера либо производителя работ строительного участка/объекта, технического надзора. Либо не менее семи лет в других должностях на строительном участке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6186,51 +6633,51 @@
               <w:t>
 по транспортному строительству;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по технологическому оборудованию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6240,51 +6687,51 @@
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Среднее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6853" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6299,87 +6746,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет в должности мастера либо производителя работ строительного участка/объекта, технического надзора. Либо не менее семи лет в других должностях на строительном участке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6443,51 +6890,51 @@
               <w:t>
 по транспортному строительству;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по технологическому оборудованию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6497,51 +6944,51 @@
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Среднее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6853" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6826,815 +7273,752 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр аттестованных инженерно-технических работников</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1330"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="931"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Фамилия, имя, отчество аттестованного инженерно технического работников (при его наличии)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="571" w:type="dxa"/>
+              <w:t xml:space="preserve">Фамилия, имя, отчество аттестованного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инженерно</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> технического работников (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2362" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата выдачи и номер квалификационного аттестата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1646" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место работы и специализация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="931" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аттестационный центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1330" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1330" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7785,336 +8169,316 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в сфере архитектуры, градостроительства и строительства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="441"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3688"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проектная деятельность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 квалификационные требования к лицензиатам ІІІ категории для занятия проектной деятельностью:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8124,626 +8488,591 @@
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по одной из следующих специализаций:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 главный инженер проекта, главный архитектор проекта, главный конструктор, ведущий инженер проектировщик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие административных-бытовых помещений на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, оснащенных рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о об административно-бытовых помещениях согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие программного обеспечения, позволяющего осуществлять выполнение расчетов, составление и оформление графических и иных материалов, необходимых для заявленного подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о программном обеспечении согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 квалификационные требования к лицензиатам ІІ категории для занятия проектной деятельностью:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8753,507 +9082,486 @@
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по одной из следующих специализаций:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 главный инженер проекта, главный архитектор проекта, главный конструктор, ведущий инженер проектировщик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие административных-бытовых помещений на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, оснащенных рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о об административно-бытовых помещениях согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие программного обеспечения, позволяющего осуществлять выполнение расчетов, составление и оформление графических и иных материалов, необходимых для заявленного подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о программном обеспечении согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 опыт работы лицензиата не менее пяти лет, при этом опыт работы исчисляется со дня получения лицензии или иного равнозначного разрешительного документа для иностранных лиц на осуществление проектной деятельности (проектно-изыскательской деятельности в части проектирования), либо опыт работы не менее пяти лет в качестве лицензиата ІІІ категории, при этом в случае прекращения действия лицензии опыт работы аннулируется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9265,435 +9573,414 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О нотариате"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие не менее пяти реализованных объектов строительства второго технически несложного и (или) третьего уровня ответственности в качестве генерального подрядчика с представлением документального подтверждения (копии подписанных актов ввода объекта в эксплуатацию) либо не менее десяти объектов первого и (или) второго уровней ответственности, на которых лицензиат выполнял работы по договорам субподряда, с представлением документального подтверждения (копии подписанных актов выполненных работ).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о реализованных объектах согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в случае наличия опыта работы по договорам генерального подряда и договорам субподряда, допускается представление актов ввода объектов в эксплуатацию и актов выполненных работ, при этом общее количество актов должно представляться в количестве, установленном для подтверждения наличия объектов по договорам субподряда. Предоставление в качестве опыта работы документального подтверждения по объектам, которые в соответствии с категорией лицензии не позволяется выполнять в качестве генерального подрядчика, допускается лишь в случаях выполнения работ по договорам вступивших в силу до 30 января 2012 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 квалификационные требования к лицензиатам І категории для занятия проектной деятельностью:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9703,471 +9990,450 @@
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по одной из следующих специализаций:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 главный инженер проекта, главный архитектор проекта, главный конструктор, ведущий инженер проектировщик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие административных-бытовых помещений на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, оснащенных рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о об административно-бытовых помещениях согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие программного обеспечения, позволяющего осуществлять выполнение расчетов, составление и оформление графических и иных материалов, необходимых для заявленного подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о программном обеспечении согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10231,51 +10497,51 @@
               <w:t>
 Для юридического лица, не менее одного из учредителей которого имеет международный опыт в области проектирования не менее тридцати лет и выполнявшего проектирование объектов первого уровня ответственности, опыт работы не менее шести лет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, участниками (акционерами) которого являются юридическое лицо-резидент Республики Казахстан и иностранное юридическое лицо и в котором участнику (акционеру) - юридическому лицу- резиденту Республики Казахстан принадлежит 50 или более долей участия в уставном капитале (акций) и имеющему лицензию І категории на занятие проектной деятельностью, данное требование не распространяется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10323,131 +10589,124 @@
               <w:t>
 Для юридического лица, не менее одного из учредителей которого имеет международный опыт в области проектирования не менее тридцати лет и выполнявшего проектирование объектов первого уровня ответственности, рекомендация от юридического лица со стопроцентным участием государства в уставном капитале, основным предметом деятельности которого являются организация и проведение международной специализированной выставки на территории Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юридическим лицом, участниками (акционерами) которого являются юридическое лицо – резидент Республики Казахстан и иностранное юридическое лицо, и в котором юридическому лицу – резиденту Республики Казахстан, имеющему лицензию І категории на занятие проектной деятельностью, принадлежит 50 или более процентов участия (долей или акций), предоставляется копия лицензии І категории юридического лица-резидента Республики Казахстан на занятие проектной деятельностью, информация о составе участников (акционеров) с указанием размера участия каждого из участников (акционеров), а также легализованная выписка из торгового реестра или другой легализованный документ, удостоверяющий, что участник (акционер) – иностранное юридическое лицо является юридическим лицом по законодательству иностранного государства, с нотариально засвидетельствованным переводом на государственный и русский языки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10457,128 +10716,128 @@
               <w:t>
 наличие не менее десяти реализованных объектов строительства первого и (или) второго уровня ответственности в качестве генерального подрядчика с представлением документального подтверждения (копии подписанных актов ввода объекта в эксплуатацию), либо наличие не менее двадцати объектов первого и (или)второго уровней ответственности, на которых лицензиат выполнял работы по договорам субподряда, с представлением документального подтверждения (копии подписанных актов выполненных работ).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, участниками (акционерами) которого являются юридическое лицо - резидент Республики Казахстан и иностранное юридическое лицо и в котором участнику (акционеру) - юридическому лицу- резиденту Республики Казахстан принадлежит 50 или более долей участия в уставном капитале (акций) и имеющему лицензию І категории на занятие проектной деятельностью, данное требование не распространяется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о реализованных объектах согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в случае наличия опыта работы по договорам генерального подряда и договорам субподряда, допускается представление актов ввода объектов в эксплуатацию и актов выполненных работ, при этом общее количество актов должно представляться в количестве, установленном для подтверждения наличия объектов по договорам субподряда. Предоставление в качестве опыта работы документального подтверждения по объектам, которые в соответствии с категорией лицензии не позволяется выполнять в качестве генерального подрядчика, допускается лишь в случаях выполнения работ по договорам вступивших в силу до 30 января 2012 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10612,242 +10871,228 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Строительно-монтажные работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 квалификационные требования к лицензиатам ІІІ категории для занятия строительно-монтажными работами:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10911,195 +11156,174 @@
               <w:t>
 начальник участка,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 производитель работ, мастер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...61 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11145,474 +11369,446 @@
               <w:t>
 производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ, а также не нарушает условия труда административных, технических и производственных работников.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о о производственной базе согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие минимальной материально-технической оснащенности на праве собственности (хозяйственного ведения или оперативного управления) и (или)аренды, включающей минимальный комплект оборудования, контрольно-измерительные приборы, машины и механизмы, которые устанавливаются в соответствии с техническими требованиями к выполнению строительно-монтажных работ в зависимости от технических требований к заявленным работам подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о технической оснащенности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 квалификационные требования к лицензиатам ІІ категории для занятия строительно-монтажными работами:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11640,167 +11836,160 @@
               <w:t>
 главный инженер,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начальник производственно-технического отдела, начальник участка, производитель работ, мастер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11810,411 +11999,369 @@
               <w:t>
 наличие производственной базы на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, оснащенной: 1) административно-производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о о производственной базе согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...61 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие минимальной материально-технической оснащенности на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, включающей минимальный комплект оборудования, контрольно-измерительные приборы, машины и механизмы, которые устанавливаются в соответствии с техническими требованиями к выполнению строительно-монтажных работ в зависимости от технических требований к заявленным работам подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о технической оснащенности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...61 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 опыт работы лицензиата не менее пяти лет, при этом опыт работы исчисляется со дня получения лицензии или иного равнозначного разрешительного документа для иностранных лиц на осуществление строительно-монтажных работ, либо опыт работы не менее пяти лет в качестве лицензиата ІІІ категории, при этом в случае прекращения действия лицензии опыт работы аннулируется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12226,463 +12373,428 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О нотариате"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...61 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие не менее пяти реализованных объектов строительства второго технически несложного и (или) третьего уровня ответственности в качестве генерального подрядчика с представлением документального подтверждения (копии подписанных актов ввода объекта в эксплуатацию), либо наличие не менее десяти объектов первого и (или) второго уровней ответственности, на которых лицензиат реализовал работы по договорам субподряда, с представлением документального подтверждения (копии подписанных актов выполненных работ).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о реализованных объектах согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в случае наличия опыта работы по договорам генерального подряда и договорам субподряда, допускается представление актов ввода объектов в эксплуатацию и актов выполненных работ, при этом общее количество актов должно представляться в количестве, установленном для подтверждения наличия объектов по договорам субподряда. Предоставление в качестве опыта работы документального подтверждения по объектам, которые в соответствии с категорией лицензии не позволяется выполнять в качестве генерального подрядчика, допускается лишь в случаях выполнения работ по договорам вступивших в силу до 30 января 2012 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 квалификационные требования к лицензиатам І категории для занятия строительно-монтажными работами:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12746,167 +12858,160 @@
               <w:t>
 начальник участка,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 производитель работ, мастер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12952,319 +13057,305 @@
               <w:t>
 производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о о производственной базе согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие минимальной материально-технической оснащенности на праве собственности (хозяйственного ведения или оперативного управления) и (или)аренды, включающей минимальный комплект оборудования, контрольно-измерительные приборы, машины и механизмы, которые устанавливаются в соответствии с техническими требованиями к выполнению строительно-монтажных работ в зависимости от технических требований к заявленным работам подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о технической оснащенности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13292,51 +13383,51 @@
               <w:t>
 Для иностранных лиц в качестве опыта работы учитывается равнозначный разрешительный документ на осуществление строительно-монтажных работ.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, участниками (акционерами) которого являются юридическое лицо - резидент Республики Казахстан и иностранное юридическое лицо и в котором участнику (акционеру) - юридическому лицу-резиденту Республики Казахстан принадлежит 50 или более долей участия в уставном капитале (акций) и имеющему лицензию І категории на занятие строительно-монтажными работами, данное требование не распространяется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13366,131 +13457,124 @@
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О нотариате". </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юридическим лицом, участниками (акционерами) которого являются юридическое лицо – резидент Республики Казахстан и иностранное юридическое лицо, и в котором юридическому лицу – резиденту Республики Казахстан, имеющему лицензию І категории на занятие строительно-монтажными работами, принадлежит 50 или более процентов участия (долей или акций), предоставляется копия лицензии І категории юридического лица-резидента Республики Казахстан на занятие проектной деятельностью, информация о составе участников (акционеров) с указанием размера участия каждого из участников (акционеров), а также легализованная выписка из торгового реестра или другой легализованный документ, удостоверяющий, что участник (акционер) – иностранное юридическое лицо является юридическим лицом по законодательству иностранного государства, с нотариально засвидетельствованным переводом на государственный и русский языки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13500,87 +13584,87 @@
               <w:t>
 наличие не менее десяти реализованных объектов строительства первого и (или) второго уровней ответственности в качестве генерального подрядчика с представлением документального подтверждения (копии подписанных актов ввода объекта в эксплуатацию), либо не менее двадцати объектов первого и (или)второго уровней ответственности, на которых лицензиат реализовал работы по договорам субподряда, с представлением документального подтверждения (копии подписанных актов выполненных работ).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, участниками (акционерами) которого являются юридическое лицо - резидент Республики Казахстан и иностранное юридическое лицо и в котором участнику (акционеру) - юридическому лицу- резиденту Республики Казахстан принадлежит 50 или более долей участия в уставном капитале (акций) и имеющему лицензию І категории на занятие строительно-монтажными работами, данное требование не распространяется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5273" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о реализованных объектах согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13642,55 +13726,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>