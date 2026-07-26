--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e4171b9" w14:textId="e4171b9">
+    <w:p w14:paraId="9c90486" w14:textId="9c90486">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -817,130 +817,214 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>некоторых приказов Министерства национальной экономики</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 27 ноября 2014 года № 114 "Об утверждении Правил аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 10058, опубликованный в информационно-правовой системе "Әділет" 2 февраля 2015 года) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1300,131 +1384,207 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z19" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 734 "Об утверждении Правил и разрешительных требований по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 12620, опубликованный в информационно-правовой системе "Әділет" 14 января 2016 года) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:bookmarkStart w:name="z20" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и разрешительных требованиях по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1708,634 +1868,389 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 5 утрачивает силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">5. Утратил силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 245</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z23" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Внести в </w:t>
+      6. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 733 "Об утверждении Правил по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 12702, опубликованный в информационно-правовой системе "Әділет" 15 января 2016 года) следующее изменение:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="10"/>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 12752, опубликованный в информационно-правовой системе "Әділет" 15 января 2016 года) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства, утвержденных указанным приказом:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve"> и разрешительных требованиях по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 10</w:t>
+        <w:t>пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...102 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+        <w:t>
+      "9. Уполномоченный орган в указанный срок письменно уведомляет заявителей о своем решении по аккредитации с одновременной выдачей соответствующего свидетельства либо о мотивированном отказе в аккредитации, в случае несоответствия услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги разрешительным требованиям.".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...61 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Утратил силу приказом и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...187 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2905,68 +2820,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эксперта осуществляющего работы и инжиниринговые услуги в сфере</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       архитектурной, градостроительный и строительной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  АТТЕСТАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № [Номер]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4206,68 +4121,68 @@
               </w:rPr>
               <w:t>строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форма      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="17"/>
+    <w:bookmarkStart w:name="z37" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационный аттестат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим удостоверяется, что:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4752,92 +4667,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в процессе проектирования и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="18"/>
+    <w:bookmarkStart w:name="z40" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешительные требования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по аттестации инженерно-технических работников участвующих</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в процессе проектирования и строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4852,155 +4767,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№ п/п</w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Специализация аттестации</w:t>
+Специализация аттестации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Квалификационные требования</w:t>
+Квалификационные требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5023,159 +4908,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Образование</w:t>
+Образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Опыт работы</w:t>
+Опыт работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Проектная деятельность</w:t>
+Проектная деятельность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5931,61 +5786,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Строительно-монтажные работы</w:t>
+Строительно-монтажные работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7242,68 +7087,68 @@
               </w:rPr>
               <w:t>строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форма      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="19"/>
+    <w:bookmarkStart w:name="z43" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр аттестованных инженерно-технических работников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7319,311 +7164,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№ п/п</w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> технического работников (при его наличии)</w:t>
+Фамилия, имя, отчество аттестованного инженерно технического работников (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>ИИН</w:t>
+ИИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Дата выдачи и номер квалификационного аттестата</w:t>
+Дата выдачи и номер квалификационного аттестата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Место работы и специализация</w:t>
+Место работы и специализация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Аттестационный центр</w:t>
+Аттестационный центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8114,5611 +7879,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 17 июня 2016 года № 267 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="20"/>
-[...5559 lines deleted...]
-</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -13726,55 +7966,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14100,31 +8340,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>