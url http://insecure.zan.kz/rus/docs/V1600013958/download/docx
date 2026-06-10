--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="80d7ad5" w14:textId="80d7ad5">
+    <w:p w14:paraId="2d4d84d" w14:textId="2d4d84d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -729,96 +729,50 @@
         <w:t xml:space="preserve">
       ________________ Е. Сагадиев   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22 июня 2016 года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...44 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5622,198 +5576,152 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>являющихся гражданами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Постановка на учет лиц, являющихся гражданами Республики Казахстан,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>постоянно проживающих за пределами Республики Казахстан, иностранцев,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>желающих усыновить детей-сирот, детей, оставшихся без попечения родителей,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>являющихся гражданами Республики Казахстан"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменениями, внесенными приказом Министра иностранных дел РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 11-1-4/577</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В перечень предусматривается изменение приказом Министра иностранных дел РК от 30.09.2025 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
-      </w:r>
-[...62 lines deleted...]
-        <w:t>являющихся гражданами Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6465,147 +6373,147 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Государственная услуга оказывается физическим лицам на платной основе по ставкам консульского сбора, в соответствии с </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)" и </w:t>
+Государственная услуга оказывается физическим лицам на платной основе по ставкам консульского сбора в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налоговым кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 20 мая 2019 года № 11-1-4/227 "Об утверждении ставок консульского сбора за совершение консульских действий на территории иностранного государства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18702).</w:t>
+              <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 20 мая 2019 года № 11-1-4/227 "Об утверждении ставок консульского сбора за совершение консульских действий на территории иностранного государства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18702).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оплата консульского сбора осуществляется в наличной или безналичной форме через банки второго уровня или организации, осуществляющие отдельные виды банковских операций.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Условия освобождения от уплаты консульского сбора регламентируется, в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кодексом</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)".</w:t>
+              <w:t>Налоговым</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексом Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6879,51 +6787,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) ходатайство агентства по усыновлению, аккредитованного Комитетом по охране прав детей Министерства просвещения Республики Казахстан в соответствии с Кодексом Республики Казахстан "О браке (супружестве) и семье" по форме согласно </w:t>
+1) ходатайство агентства по усыновлению, аккредитованного Комитетом по охране прав детей Министерства просвещения Республики Казахстан в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О браке (супружестве) и семье" по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к Правилам учета лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранцев, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан утвержденным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7641,108 +7569,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ______ 20___ года № ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z67" w:id="54"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждаем, что граждане/гражданин</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7986,55 +7914,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>