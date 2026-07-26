--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d4d84d" w14:textId="2d4d84d">
+    <w:p w14:paraId="606218b" w14:textId="606218b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,196 +77,224 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил учета лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранцев, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан</w:t>
+        <w:t>Об утверждении Правил учета лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранных граждан, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра иностранных дел Республики Казахстан от 14 июня 2016 года № 11-1-2/262. Зарегистрирован в Министерстве юстиции Республики Казахстан 21 июля 2016 года № 13958.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 89 Кодекса Республики Казахстан "О браке (супружестве) и семье" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра иностранных дел РК от 19.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 11-1-4/705</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -275,54 +303,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> учета лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранцев, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> учета лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранных граждан, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту консульской службы Министерства иностранных дел Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -891,229 +981,389 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 11-1-2/262</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила учета лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранцев, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Правила учета лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранных граждан, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа и.о. Министра иностранных дел РК от 19.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/705</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Правила учета лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранных граждан, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан (далее – Правила), разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 89 Кодекса Республики Казахстан "О браке (супружестве) и семье" (далее – Кодекс "О браке (супружестве) и семье") и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок учета граждан Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранных граждан, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/705</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная услуга "Постановка на учет лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранных граждан, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан" (далее – государственная услуга) оказывается загранучреждениями Республики Казахстан (далее – услугодатель) гражданам Республики Казахстан, постоянно проживающим за пределами Республики Казахстан, иностранных граждан, желающим усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан, либо их доверенным лицам (далее – услугополучатель).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...79 lines deleted...]
-      2. Государственная услуга "Постановка на учет лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранцев, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан" (далее – государственная услуга) оказывается загранучреждениями Республики Казахстан (далее – услугодатель) гражданам Республики Казахстан, постоянно проживающим за пределами Республики Казахстан, иностранцам, желающим усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан, либо их доверенным лицам (далее – услугополучатель).</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для получения государственной услуги услугополучатель представляет услугодателю письменное заявление (в произвольной форме) о постановке на учет с указанием фамилии, имени, отчества (при его наличии), даты и места рождения, номера паспорта, кем и когда выдан, а также следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ходатайство агентства по усыновлению, аккредитованного Комитетом по охране прав детей Министерства просвещения Республики Казахстан в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1128,232 +1378,310 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О браке (супружестве) и семье" по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) заполненная учетная карточка лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранцев, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан, с фотографией по форме согласно </w:t>
+      Для лиц, являющихся гражданами Республики Казахстан, постоянно проживающих в стране, ратифицировавшей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конвенцию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о правовой помощи и правовых отношениях по гражданским, семейным и уголовным делам, подписанную в городе Минске 22 января 1993 года (далее – Конвенция), и иностранных граждан, являющихся гражданами страны, ратифицировавшей Конвенцию, необходимо представить ходатайство органов данной страны, осуществляющих функции по опеке или попечительству;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) заполненная учетная карточка лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранных граждан, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан, с фотографией по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к Правилам;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+        <w:t xml:space="preserve"> к Правилам;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) нотариально заверенное, а также легализованное или апостилированное заявление-согласие о взятии на себя обязательств в случае усыновления ребенка-сироты, ребенка, оставшегося без попечения родителей, являющегося гражданином Республики Казахстан, на предоставление через агентства по усыновлению или услугодателя в Комитет по охране прав детей Министерства просвещения Республики Казахстан отчетов об условиях его жизни, обучения, воспитания и состоянии здоровья до достижения восемнадцатилетнего возраста по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае предоставления неполного пакета документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, либо предоставления с нарушениями требований, предусмотренных настоящими Правилами, услугодатель отказывает в их принятии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказами Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. При представлении услугополучателем полного пакета документов, согласно перечню, предусмотренному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1368,429 +1696,615 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, услугодатель в течение трех рабочих дней со дня приема документов, ставит услугополучателя на учет в качестве желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан, и выдает соответствующую справку о постановке на учет по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Копия справки прикрепляется к учетной карточке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выявления основания для отказа в оказании государственной услуги услугодатель информирует услугополучателя в течение двух календарных дней о предварительном решении об отказе в оказании государственной услуги, а также времени, дате и месте, способе проведения заслушивания для предоставления возможности услугополучателю выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель выдает справку о принятии на учет как лица/лицо желающие/желающее усыновить ребенка-сироту, ребенка, оставшегося без попечения родителей, являющегося гражданином Республики Казахстан либо отказывает в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отказ в оказании государственной услуги осуществляется по основаниям, указанных в пункте 9 Перечня основных требований к оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона "О государственных услугах" услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги.</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> Закона услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Учетные карточки хранятся в алфавитном порядке в картотеке принятых на учет по разделу "Лица, являющиеся гражданами Республики Казахстан, постоянно проживающие за пределами Республики Казахстан, иностранцы, желающие усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Учетные карточки хранятся в алфавитном порядке в картотеке принятых на учет по разделу "Лица, являющиеся гражданами Республики Казахстан, постоянно проживающие за пределами Республики Казахстан, иностранные граждане, желающие усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Информация об услугополучателях, принятых на учет, один раз в полгода до 1 числа месяца, следующего за отчетным периодом (до 1 июля и до 1 января) направляется в Департамент консульской службы Министерства иностранных дел Республики Казахстан для дальнейшей передачи в Комитет по охране прав детей Министерства просвещения Республики Казахстан до 10 числа месяца следующего за отчетным периодом (до 10 июля и 10 января).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Министерство иностранных дел Республики Казахстан, в течение трех рабочих дней с даты внесения изменения и (или) дополнения в настоящие Правила, актуализирует их и направляет в загранучреждения Республики Казахстан и Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) центральных государственных органов, а также услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+        <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес органа, рассматривающего жалобу, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменением, внесенным приказом Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1876,250 +2390,238 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>постоянно проживающих за пределами</w:t>
+              <w:t>постоянно проживающих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>за пределами</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иностранцев, желающих</w:t>
+              <w:t>иностранных граждан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>усыновить детей-сирот, детей,</w:t>
+              <w:t>желающих усыновить</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оставшихся без попечения</w:t>
+              <w:t>детей-сирот, детей, оставшихся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>родителей, являющихся</w:t>
+              <w:t>без попечения родителей,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>гражданами</w:t>
+              <w:t>являющихся гражданами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 1 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Наименование агентства по усыновлению (на официальном бланке)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z47" w:id="41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>телефон:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2219,88 +2721,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>загранучреждения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ходатайство</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z50" w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____________________" (наименование агентства по усыновлению, номер лицензии,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от "____" ________ года, дата аккредитации в Республике Казахстан) просит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2578,206 +3080,179 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иностранцев, желающих</w:t>
+              <w:t>иностранных граждан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>усыновить детей-сирот,</w:t>
+              <w:t>желающих усыновить детей-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>детей, оставшихся</w:t>
+              <w:t>сирот, детей, оставшихся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>без попечения родителей,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>являющихся гражданами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z53" w:id="46"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 2 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z53" w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование загранучреждения Республики Казахстан)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2837,104 +3312,106 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Учетная карточка лиц, являющихся гражданами Республики Казахстан,</w:t>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+        <w:t xml:space="preserve"> Учетная карточка лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранных граждан, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4444,84 +4921,84 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z55" w:id="48"/>
+      <w:bookmarkStart w:name="z55" w:id="46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Даю согласие на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпись _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4680,343 +5157,160 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иностранцев, желающих</w:t>
+              <w:t>иностранных граждан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>усыновить детей-сирот,</w:t>
+              <w:t>желающих усыновить</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>детей, оставшихся</w:t>
+              <w:t>детей-сирот, детей, оставшихся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>без попечения родителей,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>являющихся гражданами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
-            </w:r>
-[...219 lines deleted...]
-              <w:t>адрес и номер телефона:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 3 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление-согласие о взятии на себя обязательств в случае усыновления</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5061,71 +5355,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>его жизни, обучения, воспитания и состоянии здоровья до достижения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>восемнадцатилетнего возраста</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z60" w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я, _____________________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в случае усыновления ребенка-сироты, ребенка, оставшегося без попечения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5505,223 +5799,271 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иностранцев, желающих</w:t>
+              <w:t>иностранных граждан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>усыновить детей-сирот,</w:t>
+              <w:t>желающих усыновить</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>детей, оставшихся</w:t>
+              <w:t>детей-сирот, детей, оставшихся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>без попечения родителей,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>являющихся гражданами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 4 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
-[...50 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Постановка на учет лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранных граждан, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными приказом Министра иностранных дел РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/577</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6807,127 +7149,127 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) ходатайство агентства по усыновлению, аккредитованного Комитетом по охране прав детей Министерства просвещения Республики Казахстан в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кодексом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Республики Казахстан "О браке (супружестве) и семье" по форме согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к Правилам учета лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранцев, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан утвержденным </w:t>
+              <w:t xml:space="preserve"> Республики Казахстан "О браке (супружестве) и семье" по форме согласно приложению 1 к Правилам учета лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранных граждан, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан утвержденным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> исполняющего обязанности Министра иностранных дел Республики Казахстан от 14 июня 2016 года № 11-1-2/262 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13958) (далее – Правила).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-2) заполненная учетная карточка лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранцев, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан, с фотографией по форме согласно </w:t>
+Для лиц, являющихся гражданами Республики Казахстан, постоянно проживающих в стране, ратифицировавшей </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Конвенцию</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о правовой помощи и правовых отношениях по гражданским, семейным и уголовным делам, подписанную в городе Минске 22 января 1993 года (далее – Конвенция), и иностранных граждан, являющихся гражданами страны, ратифицировавшей Конвенцию, необходимо представить ходатайство органов данной страны, осуществляющих функции по опеке или попечительству;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) заполненная учетная карточка лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранных граждан, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан, с фотографией по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -7433,244 +7775,217 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иностранцев, желающих</w:t>
+              <w:t>иностранных граждан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>усыновить детей-сирот,</w:t>
+              <w:t>желающих усыновить</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>детей, оставшихся</w:t>
+              <w:t>детей-сирот, детей, оставшихся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>без попечения родителей,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>являющихся гражданами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 5 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "___" ______ 20___ года № ______________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="53"/>
+       "___" ______ 20___ года № ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z67" w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждаем, что граждане/гражданин</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7914,55 +8229,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8288,31 +8603,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>