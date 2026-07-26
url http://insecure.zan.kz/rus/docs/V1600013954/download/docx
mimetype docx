--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="37a7270" w14:textId="37a7270">
+    <w:p w14:paraId="12a8742" w14:textId="12a8742">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,106 +76,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Положения по вопросам подготовки к рассмотрению Парламентом Республики Казахстан применения к депутатам мер взыскания, соблюдением ими ограничений, связанных с депутатской деятельностью, правил депутатской этики, прекращением полномочий депутатов, лишением их полномочий и депутатской неприкосновенности, а также вопросам лишения неприкосновенности кандидатов в Президенты Республики Казахстан, депутаты Парламента Республики Казахстан</w:t>
+        <w:t>Об утверждении Положения по вопросам подготовки к рассмотрению Курултаем Республики Казахстан применения к депутатам мер взыскания, соблюдением ими ограничений, связанных с депутатской деятельностью, правил депутатской этики, прекращением полномочий депутатов, лишением их полномочий и депутатской неприкосновенности, а также вопросам лишения неприкосновенности кандидатов в Президенты Республики Казахстан, депутаты Курултая Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Центральной избирательной комиссии Республики Казахстан от 22 июня 2016 года № 40/137. Зарегистрировано в Министерстве юстиции Республики Казахстан 21 июля 2016 года № 13954.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок – в редакции постановления Центральной избирательной комиссии РК от 08.09.2025 </w:t>
+      Сноска. Заголовок – в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 22/32</w:t>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -282,100 +282,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по вопросам подготовки к рассмотрению Парламентом Республики Казахстан применения к депутатам мер взыскания, соблюдением ими ограничений, связанных с депутатской деятельностью, правил депутатской этики, прекращением полномочий депутатов, лишением их полномочий и депутатской неприкосновенности, а также вопросам лишения неприкосновенности кандидатов в Президенты Республики Казахстан, депутаты Парламента Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> по вопросам подготовки к рассмотрению Курултаем Республики Казахстан применения к депутатам мер взыскания, соблюдением ими ограничений, связанных с депутатской деятельностью, правил депутатской этики, прекращением полномочий депутатов, лишением их полномочий и депутатской неприкосновенности, а также вопросам лишения неприкосновенности кандидатов в Президенты Республики Казахстан, депутаты Курултая Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Центральной избирательной комиссии РК от 08.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 22/32</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -639,1259 +639,1048 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждено постановлением</w:t>
+              <w:t>Утверждены</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Центральной избирательной</w:t>
+              <w:t>постановлением Центральной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>комиссии Республики Казахстан</w:t>
+              <w:t>избирательной комиссии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июня 2016 года № 40/137</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение по вопросам подготовки к рассмотрению Парламентом Республики Казахстан применения к депутатам мер взыскания, соблюдением ими ограничений, связанных с депутатской деятельностью, правил депутатской этики, прекращением полномочий депутатов, лишением их полномочий и депутатской неприкосновенности, а также вопросам лишения неприкосновенности кандидатов в Президенты Республики Казахстан, депутаты Парламента Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Положение по вопросам подготовки к рассмотрению Курултаем Республики Казахстан применения к депутатам мер взыскания, соблюдением ими ограничений, связанных с депутатской деятельностью, правил депутатской этики, прекращением полномочий депутатов, лишением их полномочий и депутатской неприкосновенности, а также вопросам лишения неприкосновенности кандидатов в Президенты Республики Казахстан, депутаты Курултая Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок – в редакции постановления Центральной избирательной комиссии РК от 08.09.2025 </w:t>
+      Сноска. Положение – в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 22/32</w:t>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Положение - в редакции постановления Центральной избирательной комиссии РК от 27.12.2022 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+      1. Настоящее Положение по вопросам подготовки к рассмотрению Курултаем Республики Казахстан применения к депутатам мер взыскания, соблюдением ими ограничений, связанных с депутатской деятельностью, правил депутатской этики, прекращением полномочий депутатов, лишением их полномочий и депутатской неприкосновенности, а также вопросам лишения неприкосновенности кандидатов в Президенты Республики Казахстан, депутаты Курултая Республики Казахстан (далее – Положение) утверждено в целях реализации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 55 Конституции Республики Казахстан (далее – Конституция), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 54 Конституционного закона Республики Казахстан "О Курултае Республики Казахстан и статусе его депутатов" (далее – Конституционный закон), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 47 Конституционного закона Республики Казахстан "О выборах в Республике Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 23)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Центральной избирательной комиссии Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 11 ноября 1996 года № 3205.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Положение регламентирует подготовку Центральной избирательной комиссией Республики Казахстан (далее – Центральная избирательная комиссия) к рассмотрению Курултаем Республики Казахстан (далее – Курултай) применения к депутатам мер взыскания за нарушение требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 55 Конституции, соблюдением ограничений, связанных с депутатской деятельностью, правил депутатской этики, прекращением полномочий депутатов, лишением их полномочий и депутатской неприкосновенности, а также вопросы лишения неприкосновенности кандидатов в Президенты Республики Казахстан, депутаты Курултая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+        <w:t xml:space="preserve"> Глава 2. Рассмотрение вопросов, связанных с применением к депутатам мер взыскания</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за явкой на заседания Курултая, его координационных и рабочих органов, а также недопустимостью передачи депутатом своего голоса осуществляется членами Центральной избирательной комиссии в форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящее Положение по вопросам подготовки к рассмотрению Парламентом Республики Казахстан применения к депутатам мер взыскания, соблюдением ими ограничений, связанных с депутатской деятельностью, правил депутатской этики, прекращением полномочий депутатов, лишением их полномочий и депутатской неприкосновенности, а также вопросам лишения неприкосновенности кандидатов в Президенты Республики Казахстан, депутаты Парламента Республики Казахстан (далее – Положение) утверждены в целях реализации </w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+      1) проверки, осуществляемой членом Центральной избирательной комиссией в ходе посещения заседаний Курултая, его координационных и рабочих органов с учетом положений </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Конституционного закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) запроса информации о регистрации депутатов, присутствующих на заседаниях Курултая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) запроса копий протоколов заседаний органов Курултая об участии депутатов в их работе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) запроса сведений службы управления персоналом (кадровой службы) о выдаче листов временной нетрудоспособности депутатам, нахождении депутатов в отпуске или командировке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Члены Центральной избирательной комиссии информируют Председателя Центральной избирательной комиссии о явке депутатов на заседания Курултая, его координационных и рабочих органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Отсутствие депутата без уважительных причин на заседаниях Курултая и его координационных и рабочих органов более трех раз, как и передача права голоса, влечет за собой применение к депутату установленных Конституционным законом мер взыскания. Подготовка вопросов, связанных с применением к депутатам указанных мер, осуществляется Центральной избирательной комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. В случае подтверждения указанных нарушений готовится представление о применении к депутату мер взыскания, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 54</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституционного закона, направляемое в течение трех рабочих дней со дня его подписания в Бюро Курултая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Рассмотрение вопросов о соблюдении ограничений, связанных с депутатской деятельностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Контроль за соблюдением депутатом Курултая ограничения быть депутатом другого представительного органа осуществляется членом Центральной избирательной комиссии путем проверки данных в автоматизированной информационной системе "Сайлау".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При поступлении информации о занятии депутатом Курултая оплачиваемых должностей, кроме преподавательской, научной или иной творческой деятельности, осуществлении им предпринимательской деятельности, нахождении в составе руководящего органа или наблюдательного совета коммерческой организации, Центральная избирательная комиссия обращается в государственные органы, общественные объединения, предприятия, учреждения, организации, к должностным лицам с истребованием относящихся к вопросу документов и иной информации, которые рассматриваются на заседании Центральной избирательной комиссии с приглашением лиц, непосредственно связанных с рассматриваемым вопросом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Положение регламентирует подготовку Центральной избирательной комиссией Республики Казахстан (далее – Центральная избирательная комиссия) к рассмотрению Парламентом Республики Казахстан (далее – Парламент) применения к депутатам мер взыскания за нарушение требований </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+      9. В случае подтверждения фактов несоблюдения депутатом Курултая ограничений, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 55 Конституции, Центральная избирательная комиссия вносит в Курултай представление о прекращении полномочий депутата в течение трех рабочих дней со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Рассмотрение вопросов, связанных с соблюдением депутатами Курултая правил депутатской этики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Основанием подготовки рассмотрения Центральной избирательной комиссии вопросов о нарушении депутатами Курултая правил депутатской этики, установленных Регламентом Курултая, является письменное обращение Курултая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Центральная избирательная комиссия проверяет фактические обстоятельства, послужившие причинами для нарушения депутатами Курултая правил депутатской этики. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проверке могут быть использованы стенограммы заседаний Курултая, протоколы заседаний его координационных и рабочих органов, данные уполномоченных органов, публикации в средствах массовой информации и иные материалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Проверка осуществляется в течение десяти рабочих дней со дня получения письменного обращения Курултая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Вопросы, связанные с соблюдением депутатами Курултая правил депутатской этики, рассматриваются на заседании Центральной избирательной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случае подтверждения фактов нарушения депутатом Курултая правил депутатской этики Центральная избирательная комиссия готовит представление и в течение трех рабочих дней со дня его подписания вносит его на рассмотрение Председателя Курултая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случае неподтверждения указанных фактов готовится заключение и в течение трех рабочих дней со дня его подписания вносится на рассмотрение Курултая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Рассмотрение вопросов, связанных с применением к депутатам мер взыскания</w:t>
-[...413 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Рассмотрение вопросов, связанных с прекращением полномочий депутатов, лишением их полномочий и депутатской неприкосновенности, а также лишения неприкосновенности кандидатов в Президенты Республики Казахстан, депутаты Парламента Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Глава 5. Рассмотрение вопросов, связанных с прекращением полномочий депутатов, лишением их полномочий и депутатской неприкосновенности, а также лишения неприкосновенности кандидатов в Президенты Республики Казахстан, депутаты Курултая.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок главы 5 – в редакции постановления Центральной избирательной комиссии РК от 08.09.2025 </w:t>
-[...38 lines deleted...]
-      16. В случаях подачи депутатом Парламента в отставку, его смерти, признания депутата по вступившему в законную силу решению суда недееспособным, умершим или безвестно отсутствующим, его выезда на постоянное место жительства за пределы Казахстана, вступления в законную силу в отношении его обвинительного приговора суда, утраты гражданства Республики Казахстан, а также в иных, предусмотренных Конституцией Республики Казахстан и Конституционным законом случаях, Центральная избирательная комиссия принимает постановление, в котором констатируется факт наступления оснований, влекущих прекращение полномочий депутата Парламента, и принимается решение о внесении в соответствующую Палату Парламента представления о досрочном прекращении полномочий депутата Парламента. </w:t>
+      16. В случаях подачи депутатом Курултая в отставку, его смерти, признания депутата по вступившему в законную силу решению суда недееспособным, умершим или безвестно отсутствующим, отзыва депутата по решению руководящего органа политической партии, его выезда на постоянное место жительства за пределы Казахстана, вступления в законную силу в отношении его обвинительного приговора суда, прекращения гражданства Республики Казахстан, а также в иных, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституционным законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> случаях, Центральная избирательная комиссия принимает постановление, в котором констатируется факт наступления оснований, влекущих прекращение полномочий депутата Курултая, и принимается решение о внесении в Курултай представления о досрочном прекращении полномочий депутата Курултая.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
-[...15 lines deleted...]
-      17. При поступлении в Центральную избирательную комиссию указа Президента Республики Казахстан о досрочном прекращении полномочий назначенных депутатов Сената Парламента, решения выборщиков, представляющих все маслихаты соответственно области, города республиканского значения и столицы Республики, о досрочном прекращении полномочий избранных депутатов Сената Парламента, сведений о выходе или исключении депутата Мажилиса Парламента из политической партии, прекращении деятельности политической партии от которой он избран на основе партийного списка, отзыва депутата Мажилиса избранного по одномандатному территориальному избирательному округу, Центральная избирательная комиссия принимается постановление, констатирующее факт утраты соответствующим лицом полномочий депутата Мажилиса или Сената Парламента.";</w:t>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. При поступлении в Центральную избирательную комиссию сведений о выходе или исключении депутата Курултая из политической партии, прекращении деятельности политической партии от которой он избран на основе партийного списка, Центральная избирательная комиссия принимает постановление, констатирующее факт утраты соответствующим лицом полномочий депутата Курултая.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
-[...15 lines deleted...]
-      18. Копия постановления направляется в соответствующую Палату Парламента в течение трех рабочих дней со дня его принятия.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Копия постановления направляется в Курултай в течение трех рабочих дней со дня его принятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
-[...15 lines deleted...]
-      19. Представление Генерального Прокурора Республики Казахстан о получении согласия на привлечение депутата к уголовной ответственности, задержанию, содержанию под стражей, домашнему аресту, приводу или применению мер административного взыскания, налагаемых в судебном порядке, направленное соответствующей Палатой Парламента, рассматривается в течение десяти рабочих дней со дня его поступления.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Представление Генерального Прокурора Республики Казахстан о получении согласия на привлечение депутата к уголовной ответственности, задержанию, содержанию под стражей, домашнему аресту, приводу или применению мер административного взыскания, налагаемых в судебном порядке, направленное Курултаем, рассматривается в течение десяти рабочих дней со дня его поступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
-[...15 lines deleted...]
-      20. По итогам рассмотрения представления Генерального Прокурора Республики Казахстан выносится заключение, которое направляется в соответствующую Палату Парламента в течение трех рабочих дней со дня его вынесения.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. По итогам рассмотрения представления Генерального Прокурора Республики Казахстан выносится заключение, которое направляется в Курултай в течение трех рабочих дней со дня его вынесения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
-[...15 lines deleted...]
-      21. Представление Генерального Прокурора Республики Казахстан о получении согласия на привлечение кандидата в Президенты Республики Казахстан, депутаты Парламента Республики Казахстан к уголовной ответственности, задержанию, содержанию под стражей, домашнему аресту, приводу или применению мер административного взыскания, налагаемых в судебном порядке, рассматривается Центральной избирательной комиссией в течение десяти рабочих дней со дня его поступления.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Представление Генерального Прокурора Республики Казахстан о получении согласия на привлечение кандидата в Президенты Республики Казахстан, депутаты Курултая к уголовной ответственности, задержанию, содержанию под стражей, домашнему аресту, приводу или применению мер административного взыскания, налагаемых в судебном порядке, рассматривается Центральной избирательной комиссией в течение десяти рабочих дней со дня его поступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. По итогам рассмотрения представления Генерального Прокурора Республики Казахстан Центральной избирательной комиссией выносится заключение, которое направляется в Генеральную прокуратуру Республики Казахстан в течение трех рабочих дней со дня его вынесения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2217,31 +2006,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>