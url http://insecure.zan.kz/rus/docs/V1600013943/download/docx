--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4fd1bf3" w14:textId="4fd1bf3">
+    <w:p w14:paraId="74272e0" w14:textId="74272e0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2396,54 +2396,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для областных государственных архивов, государственных архивов городов республиканского значения, столицы – не менее четырех лет в сфере архивного дела или на руководящих должностях либо не менее пяти лет для лиц, зачисленных в Президентский молодежный кадровый резерв, либо не менее трех лет в сфере архивного дела или на руководящих должностях для лиц, завершивших обучение по программам послевузовского образования в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Рабочим органом, и для лиц, имеющих ученую степень по направлениям подготовки кадров "Искусство и гуманитарные науки", "Социальные науки, журналистика и информация", "Бизнес, управление и право", "Информационно-коммуникационные технологии";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      для городских, районных государственных архивов, филиалов государственных архивов – стаж работы не менее трех лет в сфере архивного дела или на руководящих должностях либо не менее пяти лет стажа работы для лиц, зачисленных в Президентский молодежный кадровый резерв, либо не менее двух лет стажа работы в сфере архивного дела или на руководящих должностях для лиц, завершивших обучение по программам послевузовского образования в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Рабочим органом, и для лиц, имеющих ученую степень по направлениям подготовки кадров "Искусство и гуманитарные науки", "Социальные науки, журналистика и информация", "Бизнес, управление и право", "Информационно-коммуникационные технологии".</w:t>
+      для государственных архивов столицы, областных и городов республиканского значения – не менее четырех лет в сфере архивного дела или на руководящих должностях либо не менее пяти лет для лиц, зачисленных в Президентский молодежный кадровый резерв, либо не менее трех лет в сфере архивного дела или на руководящих должностях для лиц, завершивших обучение по программам послевузовского образования в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Рабочим органом, и для лиц, имеющих ученую степень по направлениям подготовки кадров "Искусство и гуманитарные науки", "Социальные науки, журналистика и информация", "Бизнес, управление и право", "Информационно-коммуникационные технологии".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№296-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Заместитель руководителя (директора) архива</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3388,54 +3450,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для областных государственных архивов, государственных архивов городов республиканского значения, столицы – не менее трех лет в сфере архивного дела или на руководящих должностях либо не менее пяти лет для лиц, зачисленных в Президентский молодежный кадровый резерв, либо не менее двух лет в сфере архивного дела или на руководящих должностях для лиц, завершивших обучение по программам послевузовского образования в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Рабочим органом, и для лиц, имеющих ученую степень по направлениям подготовки кадров "Искусство и гуманитарные науки", "Социальные науки, журналистика и информация", "Бизнес, управление и право", "Информационно-коммуникационные технологии";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z97" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      для городских, районных государственных архивов, филиалов государственных архивов – не менее двух лет в сфере архивного дела или на руководящих должностях либо не менее пяти лет для лиц, зачисленных в Президентский молодежный кадровый резерв либо не менее одного года в сфере архивного дела или на руководящих должностях для лиц, завершивших обучение по программам послевузовского образования в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Рабочим органом, и для лиц, имеющих ученую степень по направлениям подготовки кадров "Искусство и гуманитарные науки", "Социальные науки, журналистика и информация", "Бизнес, управление и право", "Информационно-коммуникационные технологии".</w:t>
+      для государственных архивов столицы, областных и городов республиканского значения – не менее трех лет в сфере архивного дела или на руководящих должностях либо не менее пяти лет для лиц, зачисленных в Президентский молодежный кадровый резерв, либо не менее двух лет в сфере архивного дела или на руководящих должностях для лиц, завершивших обучение по программам послевузовского образования в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Рабочим органом, и для лиц, имеющих ученую степень по направлениям подготовки кадров "Искусство и гуманитарные науки", "Социальные науки, журналистика и информация", "Бизнес, управление и право", "Информационно-коммуникационные технологии".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№296-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z98" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Главный хранитель фондов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z99" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4942,54 +5066,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для республиканских государственных архивов – не менее четырех лет в сфере архивного дела или на руководящих должностях либо не менее трех лет в сфере архивного дела или на руководящих должностях для лиц, завершивших обучение по программам послевузовского образования в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Рабочим органом, и для лиц, имеющих ученую степень по специальностям "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z149" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      для областных государственных архивов, государственных архивов городов республиканского значения, столицы – не менее трех лет в сфере архивного дела или на руководящих должностях либо не менее двух лет в сфере архивного дела или на руководящих должностях для лиц, завершивших обучение по программам послевузовского образования в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Рабочим органом, и для лиц, имеющих ученую степень по специальностям "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция".</w:t>
+      для государственных архивов столицы, областных и городов республиканского значения – не менее трех лет в сфере архивного дела или на руководящих должностях либо не менее двух лет в сфере архивного дела или на руководящих должностях для лиц, завершивших обучение по программам послевузовского образования в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Рабочим органом, и для лиц, имеющих ученую степень по специальностям "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№296-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z150" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Заместитель руководителя структурного подразделения (службы, отдела)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:name="z151" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5668,54 +5854,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для республиканских государственных архивов – не менее трех лет в сфере архивного дела или на руководящих должностях либо не менее двух лет в сфере архивного дела или на руководящих должностях для лиц, завершивших обучение по программам послевузовского образования в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Рабочим органом, и для лиц, имеющих ученую степень по специальностям "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z175" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      для областных государственных архивов, государственных архивов городов республиканского значения, столицы – не менее двух лет в сфере архивного дела или на руководящих должностях либо не менее одного года в сфере архивного дела или на руководящих должностях для лиц, завершивших обучение по программам послевузовского образования в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Рабочим органом, и для лиц, имеющих ученую степень по специальностям "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция".</w:t>
+      для государственных архивов столицы, областных и городов республиканского значения – не менее двух лет в сфере архивного дела или на руководящих должностях либо не менее одного года в сфере архивного дела или на руководящих должностях для лиц, завершивших обучение по программам послевузовского образования в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Рабочим органом, и для лиц, имеющих ученую степень по специальностям "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№296-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z176" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 6. Заведующий архивохранилищем</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z177" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6574,54 +6822,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для республиканских государственных архивов – не менее трех лет в сфере архивного дела или не менее одного года для лиц, завершивших обучение по программам послевузовского образования в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Рабочим органом, и для лиц, имеющих ученую степень по специальностям "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
     <w:bookmarkStart w:name="z210" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      для областных государственных архивов, государственных архивов городов республиканского значения, столицы – не менее двух лет в сфере архивного дела или без предъявления требований к стажу работы к лицам, завершившим обучение по программам послевузовского образования в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Рабочим органом, и для лиц, имеющих ученую степень по специальностям "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция".</w:t>
+      для государственных архивов столицы, областных и городов республиканского значения – не менее двух лет в сфере архивного дела или без предъявления требований к стажу работы к лицам, завершившим обучение по программам послевузовского образования в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Рабочим органом, и для лиц, имеющих ученую степень по специальностям "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№296-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z211" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Квалификационные характеристики должностей специалистов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
     <w:bookmarkStart w:name="z212" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -7398,54 +7708,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для республиканских государственных архивов – не менее трех лет в сфере архивного дела или по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:bookmarkStart w:name="z240" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      для областных государственных архивов, государственных архивов городов республиканского значения, столицы – не менее двух лет в сфере архивного дела или по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция".</w:t>
+      для государственных архивов столицы, областных и городов республиканского значения– не менее двух лет в сфере архивного дела или по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№296-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z241" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 8. Ведущий эксперт</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:bookmarkStart w:name="z242" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -8184,54 +8556,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для республиканских государственных архивов – не менее двух лет в сфере архивного дела или по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:bookmarkStart w:name="z269" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      для областных государственных архивов, государственных архивов городов республиканского значения, столицы – не менее одного года в сфере архивного дела или по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция".</w:t>
+      для государственных архивов столицы, областных и городов республиканского значения – не менее одного года в сфере архивного дела или по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№296-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z270" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 9. Старший эксперт</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
     <w:bookmarkStart w:name="z271" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -8930,54 +9364,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) высшее (или послевузовское) образование по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:bookmarkStart w:name="z296" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) стаж работы для республиканских государственных архивов, областных государственных архивов, государственных архивов городов республиканского значения, столицы – не менее одного года в сфере архивного дела или по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция".</w:t>
+      2) для республиканских государственных архивов, государственных архивов столицы, областных и городов республиканского значения – не менее одного года в сфере архивного дела или по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция"".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№296-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z297" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 10. Эксперт</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
     <w:bookmarkStart w:name="z298" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -11288,51 +11784,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стаж работы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
     <w:bookmarkStart w:name="z383" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      для республиканских, областных государственных архивов, государственных архивов городов республиканского значения, столицы – не менее трех лет в сфере архивного дела или по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция";</w:t>
+      для республиканских государственных архивов, государственных архивов столицы, областных и городов республиканского значения– не менее трех лет в сфере архивного дела или по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция"";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
     <w:bookmarkStart w:name="z384" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для городских, районных государственных архивов, филиалов государственных архивов – не менее двух лет в сфере архивного дела или по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
     <w:bookmarkStart w:name="z385" w:id="344"/>
     <w:p>
@@ -11388,51 +11884,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стаж работы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
     <w:bookmarkStart w:name="z388" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      для республиканских, областных государственных архивов, государственных архивов городов республиканского значения, столицы – не менее двух лет в сфере архивного дела или по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция";</w:t>
+      для республиканских государственных архивов, государственных архивов столицы, областных и городов республиканского значения – не менее двух лет в сфере архивного дела или по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
     <w:bookmarkStart w:name="z389" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для городских, районных государственных архивов, филиалов государственных архивов – не менее одного года в сфере архивного дела или по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
     <w:bookmarkStart w:name="z390" w:id="349"/>
     <w:p>
@@ -11488,51 +11984,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стаж работы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
     <w:bookmarkStart w:name="z393" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      для республиканских, областных государственных архивов, государственных архивов городов республиканского значения, столицы – не менее одного года в сфере архивного дела или по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция";</w:t>
+      для республиканских государственных архивов, государственных архивов столицы, областных и городов республиканского значения – не менее одного года в сфере архивного дела или по одному из направлений подготовки кадров: "История", "Архивоведение, документоведение и документационное обеспечение", "Автоматизация и управление", "Информационные системы", "Государственное и местное управление", "Филология", "Юриспруденция";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
     <w:bookmarkStart w:name="z394" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для городских, районных государственных архивов, филиалов государственных архивов – без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
     <w:bookmarkStart w:name="z395" w:id="354"/>
     <w:p>
@@ -11812,50 +12308,112 @@
         <w:t>
       4) без категории:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
     <w:bookmarkStart w:name="z409" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техническое и профессиональное (среднее специальное, среднее профессиональное) образование по соответствующей специальности (квалификации) без предъявления требований к стажу работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№296-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z410" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 13. Археограф</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
     <w:bookmarkStart w:name="z411" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -14931,55 +15489,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>