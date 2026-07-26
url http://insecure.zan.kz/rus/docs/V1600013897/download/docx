--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="46cbaf3" w14:textId="46cbaf3">
+    <w:p w14:paraId="9c948be" w14:textId="9c948be">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,1921 +93,2323 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в приказ Министра национальной экономики Республики Казахстан от 30 ноября 2015 года № 750 "Об утверждении Правил организации застройки и прохождения разрешительных процедур в сфере строительства"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра национальной экономики Республики Казахстан от 27 мая 2016 года № 224. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 июля 2016 года № 13897</w:t>
-[...18 lines deleted...]
-      В соответствии со </w:t>
+        <w:t>Приказ Министра национальной экономики Республики Казахстан от 27 мая 2016 года № 224. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 июля 2016 года № 13897.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 6 апреля 2016 года «О правовых актах», </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 6 апреля 2016 года "О правовых актах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 30 ноября 2015 года № 750 "Об утверждении Правил организации застройки и прохождения разрешительных процедур в сфере строительства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 12684, опубликованный в информационно-правовой системе "Әділет" 4 февраля 2016 года) следующие изменения и дополнения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Правилах организации застройки и прохождения разрешительных процедур в сфере строительства, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18. При эксплуатации объектов не допускается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нарушение архитектурного стиля здания, сооружения, за исключением случаев, когда мероприятием по капитальному ремонту и реконструкции здания или сооружения предусматривается комплексное оформление фасада в едином стиле с применением идентичных строительных материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размещение на фасадах многоквартирных жилых и общественных зданий спутниковых и эфирных приемных устройств для приема спутникового или эфирного сигнала операторов связи и (или) телерадиовещания, не имеющих лицензию на распространение телерадиоканалов на территории Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 31-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "31-1. Заявление о предоставлении АПЗ и технических условий подается по форме согласно приложению 1 к настоящим Правилам в адрес структурного подразделения МИО, осуществляющего функции в сфере архитектуры и градостроительства посредством веб-портала "электронного правительства" или Государственной корпорации с приложением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утвержденного задания на проектирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) правоустанавливающего документа на земельный участок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) опросного листа по форме согласно приложению 2 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) для физических лиц – документ, удостоверяющий личность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если заявление подается уполномоченным представителем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридического лица – по документу, подтверждающему полномочия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      физического лица – по нотариально заверенной доверенности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Истребование документов, не предусмотренных настоящим пунктом не допускается.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 34-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "34-1. В случае, предусмотренном в пункте 31-1 настоящих Правил и при соответствии планируемого строительства утвержденному проекту детальной планировки, структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства, подготавливает АПЗ по форме согласно приложению 3 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подготовленные АПЗ и технические условия структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства, направляет в Государственную корпорацию или размещает на веб-портале "электронного правительства.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 35-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "35-1. В случае, предусмотренным в пункте 31-1 настоящих Правил, Государственная корпорация выдает заявителю следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) АПЗ по форме согласно приложению 3 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) технические условия.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "36. Срок рассмотрения заявления на проектирование технически и (или) технологически несложных объектов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на выдачу АПЗ и технических условий не более 6 (шести) рабочих дней, за исключением случаев мотивированного отказа, когда срок не превышает 5 (пяти) рабочих дней со дня подачи заявления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на получение исходных материалов (АПЗ, технические условия, выкопировка из проекта детальной планировки, вертикальные планировочные отметки, поперечные профили дорог и улиц, схема трасс наружных инженерных сетей) не более 15 (пятнадцати) рабочих дней, за исключением случаев мотивированного отказа, когда срок не превышает 5 (пяти) рабочих дней со дня подачи заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения заявления на проектирование технически и (или) технологически сложных объектов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на выдачу АПЗ и технических условий не более 15 (пятнадцати) рабочих дней, за исключением случаев мотивированного отказа, когда срок не превышает 5 (пяти) рабочих дней со дня подачи заявления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на получение исходных материалов (АПЗ, технические условия, выкопировка из проекта детальной планировки, вертикальные планировочные отметки, поперечные профили дорог и улиц, схема трасс наружных инженерных сетей) не более 17 (семнадцати) рабочих дней, за исключением случаев мотивированного отказа, когда срок не превышает 5 (пяти) рабочих дней со дня подачи заявления.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "50. Заявление для получения исходных материалов и разрешительных документов для реконструкции (перепланировки, переоборудования) помещений (отдельных частей) существующих зданий подается в МИО, на веб-портал "электронного правительства" или в Государственную корпорацию с приложением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утвержденного задания на проектирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копий документов, удостоверяющих право собственности заявителя на изменяемый объект, с представлением подлинников для сверки государственным органом, рассматривающим заявление, подлинности документов, либо его нотариально засвидетельствованная копия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) письменного согласия собственника (сособственников) объекта на намечаемое изменение и его параметры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) нотариально засвидетельствованного письменного согласия собственников других помещений (частей дома), смежных с изменяемыми помещениями (частями дома), в случае, если планируемые реконструкции (перепланировки, переоборудование) помещений (частей жилого дома) или перенос границ помещений затрагивают их интересы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копии технического паспорта изменяемого помещения (оригинал предоставляется для сверки);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) технического проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) опросного листа и топографической съемки (при необходимости в дополнительном подключении к источникам инженерного и коммунального обеспечения и/или увеличении нагрузок);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) копий правоустанавливающих документов на земельный участок (если реконструкция предусматривает дополнительный отвод (прирезку) земельного участка) (оригинал предоставляется для сверки);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) документа, удостоверяющего личность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если заявление подается уполномоченным представителем: юридического лица – по документу, подтверждающему полномочия; физического лица – по нотариально заверенной доверенности.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "80. Основанием для регистрации объекта в государственном органе, осуществляющем регистрацию прав на недвижимое имущество, является утвержденный акт приемки объекта в эксплуатацию, прошедший учет в структурном подразделении МИО, осуществляющем функции в сфере архитектуры и градостроительства.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "81. До регистрации объекта в государственном органе, осуществляющем регистрацию прав на недвижимое имущество, в структурное подразделение МИО, осуществляющее функции в сфере архитектуры и градостроительства, представляется копия акта приемки объекта в эксплуатацию, для учета и внесения в журнал учета актов приемки объектов в эксплуатацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для сверки прикладывается оригинал акта приемки объекта в эксплуатацию, на котором в течение одного рабочего дня делается соответствующая отметка об его учете в структурном подразделении МИО, осуществляющем функции в сфере архитектуры, градостроительства.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам организации застройки и прохождения разрешительных процедур в сфере строительства изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету по делам строительства, жилищно-коммунального хозяйства и управления земельными ресурсами Министерства национальной экономики Республики Казахстан обеспечить в установленном законодательством порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направление копии настоящего приказа в печатном и электронном виде на официальное опубликование в периодические печатные издания и информационно-правовую систему "Әділет" в течение десяти календарных дней после его государственной регистрации в Министерстве юстиции Республики Казахстан, а также в Республиканский центр правовой информации в течение пяти рабочих дней со дня получения зарегистрированного приказа для включения в эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства национальной экономики Республики Казахстан и на интранет-портале государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства национальной экономики Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) пункта 2 настоящего приказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра национальной экономики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр национальной экономики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К. Бишимбаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 30 ноября 2015 года № 750 «Об утверждении Правил организации застройки и прохождения разрешительных процедур в сфере строительства» (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 12684, опубликованный в информационно-правовой системе «Әділет» 4 февраля 2016 года) следующие изменения и дополнения:</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1 к</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Правилам организации застройки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>прохождения разрешительных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>процедур в сфере строительства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      в Правилах организации застройки и прохождения разрешительных процедур в сфере строительства, утвержденных указанным приказом:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о предоставлении исходных материалов/</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...1282 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...47 lines deleted...]
-          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>архитектурно-планировочного задания (АПЗ) и технических условий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...402 lines deleted...]
-подпись</w:t>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявителя:___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (Ф.И.О. (при его наличии) физического лица или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес:_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон:_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заказчик:____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проектировщик №ГСЛ, категория:_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование проектируемого объекта:_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес проектируемого объекта:________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу Вас выдать</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Пакет 1 (архитектурно-планировочное задание и технические</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      условия);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Пакет 2 (архитектурно-планировочное задание (АПЗ),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вертикальные планировочные отметки, выкопировку из ПДП, типовые</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поперечные профили дорог и улиц, технические условия, схемы трасс</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наружных инженерных сетей).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата: "_____"_______________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сдал: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2015,55 +2417,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>