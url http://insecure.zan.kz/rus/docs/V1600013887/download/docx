--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a45ab4d" w14:textId="a45ab4d">
+    <w:p w14:paraId="ae9fb66" w14:textId="ae9fb66">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1024,50 +1024,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1078,68 +1079,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министр здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1148,68 +1142,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и социального развития</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1523,1430 +1510,1584 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2016 года № 466</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z19" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      форма            </w:t>
+        <w:t>
+      Форма</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код района __________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z50" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республика Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z51" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление</w:t>
+        <w:t xml:space="preserve"> Департамент Комитета регулирования и контроля в сфере</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>на назначение социальной помощи в виде ежемесячных выплат</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>социальной защиты населения по _____________________ области (городу)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Заявление на назначение социальной помощи в виде ежемесячных выплат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z52" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       От гражданина (ки) ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...338 lines deleted...]
-      Перечень документов, приложенных к заявлению:</w:t>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения: "____" ________ ______ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индивидуальный идентификационный номер: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид документа, удостоверяющего личность: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Серия документа: ____ номер документа: ____ кем выдан: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата выдачи: "____" _____________ ______ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес постоянного местожительства: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Область ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>город (район) _________________ село: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>улица (микрорайон) _________________ дом ______ квартира ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банковские реквизиты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование банка ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банковский счет № _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тип счета: текущий ________________ карточный счет ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(нужное подчеркнуть)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прошу назначить (возобновить) мне социальную помощь в виде ежемесячных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выплат в связи с завершением периода, на который ранее была капитализирована</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и выплачена единовременная сумма в возмещение вреда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Обо всех изменениях, влекущих изменение размера выплачиваемой социальной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>помощи в виде ежемесячных выплат, а также изменении местожительства (в том</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>числе выезд за пределы Республики Казахстан) анкетных данных, банковских</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>реквизитов обязуюсь сообщить в отделение Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Правительство для граждан" в течение 10 календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Несу правовую ответственность за подлинность представленных в отделение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственной корпорации "Правительство для граждан" документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3654"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1571"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3654" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество листов в документе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3654" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3654" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3654" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z53" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...251 lines deleted...]
-      документы</w:t>
+      Даю согласие на сбор и обработку моих персональных данных, необходимых</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для назначения выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Даю согласие на уведомление о принятии решения о назначении (отказе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в назначении) социальной помощи в виде ежемесячных выплат в связи с завершением</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>периода, на который ранее была капитализирована и выплачена единовременная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сумма в возмещение вреда путем отправления на мобильный телефон sms-оповещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае получения государственной услуги через Государственную корпорацию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Правительство для граждан" даю согласие на использование сведений,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Контактные данные заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>телефон домашний _______ мобильный ________ Е-маil ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата подачи заявления: "____" __________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись заявителя ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(линия отреза)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявление гражданина (ки) _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>зарегистрировано за № _____.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата принятия документов "__" ___ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при его наличии) и подпись принявшего документы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2968,64 +3109,260 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра здравоохранения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -3040,70 +3377,132 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2016 года № 466</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="6"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      форма            </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+      форма   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В приложение 2 внесены изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3469,3141 +3868,2862 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2016 года № 466</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="7"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      форма            </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+      форма  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В приложение 3 внесены изменение на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронный журнал</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>регистрации заявлений граждан о назначении</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1347"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3843"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата регистрации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата обращения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код отделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1722" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный идентификационный номер заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3843" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия имя отчество (при его наличии) заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1722" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3843" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (продолжение таблицы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1255"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1949"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид выплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1948" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалист</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата решения/отказа в назначении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер выплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата назначения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид назначения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1948" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6699,764 +6819,757 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2016 года № 466</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="8"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      форма            </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+      форма </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 4 - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код ______________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z58" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Область (город) ____________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z59" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Решение о назначении (отказе в назначении)</w:t>
+        <w:t xml:space="preserve"> Решение о назначении (отказе в назначении) социальной помощи в виде</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>социальной помощи в виде ежемесячных выплат</w:t>
-[...61 lines deleted...]
-      </w:pPr>
+        <w:t>ежемесячных выплат № _____ от ________ 20____ года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Департамент Комитета регулирования и контроля в сфере социальной защиты</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>населения по _____________ области (городу)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z60" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № дела _________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...212 lines deleted...]
-      соответствии с </w:t>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданин (ка) _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индивидуальный идентификационный номер ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата обращения ________________ № ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сумма капитализированных платежей ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Период капитализации _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата назначения ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Степень утраты профессиональной трудоспособности (в %) _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Утрата профессиональной трудоспособности установлена на срок</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Назначить социальную помощь в виде ежемесячных выплат в соответствии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 945 Гражданского Кодекса Республики Казахстан (Особенная часть).</w:t>
-[...323 lines deleted...]
-      (фамилия, имя, отчество (при его наличии)</w:t>
+        <w:t xml:space="preserve"> статьи 945 Гражданского Кодекса Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Особенная часть).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер социальной помощи в виде ежемесячных выплат _______ тенге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(_____________________________________________________ тенге)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма прописью) с ________________ по ____________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Отказать в назначении социальной помощи в виде ежемесячных выплат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(основание отказа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель департамента_____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Начальник управления (отдела) департамента _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист по назначению департамента_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственные лица Государственной корпорации "Правительство для граждан"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7478,64 +7591,113 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра здравоохранения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -7550,70 +7712,132 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2016 года № 466</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="9"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      форма            </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+      форма   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В приложение 5 внесены изменение на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -8003,70 +8227,132 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2016 года № 466</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="10"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Форма            </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+      Форма  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В приложение 6 внесены изменение на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал уведомлений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8124,1302 +8410,1135 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Правительства для граждан"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1496"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="644"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный идентификационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4128" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1045" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1045" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид выплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата вручения уведомления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="644" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1496" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1496" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1496" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9515,70 +9634,132 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2016 года № 466</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="11"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В приложение 7 внесены изменение на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).            </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал sms-оповещений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9636,1456 +9817,1268 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Правительство для граждан"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1123"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="484"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1123" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1087" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный идентификационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид выплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата передачи sms-оповещения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № телефона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="484" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1123" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1123" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1123" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11181,618 +11174,632 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2016 года № 466</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      форма            </w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      форма  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Код ____________</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 8 - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Область (город) ____________</w:t>
-[...1 lines deleted...]
-    </w:p>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z9" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Область (город) ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Электронный проект решения о повышении размера социальной</w:t>
+        <w:t xml:space="preserve"> Электронный проект решения о повышении размера социальной помощи</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>помощи в виде ежемесячных выплат</w:t>
-[...61 lines deleted...]
-      </w:pPr>
+        <w:t>в виде ежемесячных выплат № _____ от __ ________ 20__ года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Департамент Комитета регулирования и контроля в сфере социальной защиты</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>населения по_______________ области (городу)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z66" w:id="24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № дела _________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...410 lines deleted...]
-                             (фамилия, имя, отчество (при его наличии)</w:t>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданин (ка) ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения "__" ___________20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата назначения "__" _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер социальной помощи в виде ежемесячных выплат до _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20__ года _______ тенге _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Повысить размер социальной помощи в виде ежемесячных выплат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в соответствии с ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование, номер и дата нормативного правового акта)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер социальной помощи в виде ежемесячных выплат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с ____________ 20__ года ________________ тенге _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель департамента _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель управления(отдела) департамента ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист по назначению департамента _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственные лица Государственной корпорации "Правительство для граждан"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11886,115 +11893,178 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2016 года № 466</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="13"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В приложение 9 внесены изменение на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бумажный вариант дела лица, имеющего право на получение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>социальной помощи в виде ежемесячных выплат</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10914"/>
-        <w:gridCol w:w="1386"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12042,883 +12112,814 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республика Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10914" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1386" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10914" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Город (район)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1386" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10914" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1386" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10914" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид выплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1386" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10914" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1386" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10914" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Имя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1386" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10914" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчество (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1386" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10914" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Филиал банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1386" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10914" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отделение связи №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1386" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10914" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График выплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1386" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отметки о принятии и снятии с учета</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13351,50 +13352,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отметки о проведении инвентаризации</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13539,50 +13541,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отметки о проверке дел</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13918,70 +13921,132 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2016 года № 466</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      форма            </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+      форма </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В приложение 10 внесены изменение на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код района _________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14339,519 +14404,478 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3654"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1571"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3654" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество листов в документе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3654" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3654" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -15230,70 +15254,132 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2016 года № 466</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      форма            </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+      форма  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В приложение 11 внесены изменение на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СПРАВКА-АТТЕСТАТ № ___________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -15755,456 +15841,510 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2016 года № 466</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Код _____________</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Область (город) _________</w:t>
-[...1 lines deleted...]
-    </w:p>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 12 - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Область (город) ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Решение о приостановлении выплаты социальной помощи</w:t>
+        <w:t xml:space="preserve"> Решение о приостановлении выплаты социальной помощи в виде ежемесячных выплат</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>в виде ежемесячных выплат</w:t>
-[...43 lines deleted...]
-      </w:pPr>
+        <w:t>№ ____ от "_____" _______ 20____ года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Департамент Комитета регулирования и контроля в сфере социальной защиты</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>населения по __________________ области (города)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z72" w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № дела ______________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...266 lines deleted...]
-      (фамилия, имя, отчество (при его наличии))</w:t>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданин (ка) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пол ___ Дата рождения "______" ___________ 19___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приостановить выплату с "_____" __________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Основание ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель департамента _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель управления (отдела) _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственные лица Государственной корпорации "Правительство</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для граждан" __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16298,504 +16438,526 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2016 года № 466</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      форма            </w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      форма  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Код _____________</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 13 - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Область (город) _________</w:t>
-[...1 lines deleted...]
-    </w:p>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Область (город) ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Решение</w:t>
+        <w:t xml:space="preserve"> Решение о прекращении выплаты социальной помощи в виде ежемесячных выплат</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>о прекращении выплаты социальной помощи</w:t>
+        <w:t>№ ____ от "_____" _______ 20 ____ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>в виде ежемесячных выплат</w:t>
-[...61 lines deleted...]
-      </w:pPr>
+        <w:t>Департамент Комитета регулирования и контроля в сфере социальной защиты</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>населения по _____________ области (города)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z78" w:id="34"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № дела ______________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданин (ка) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пол ___ дата рождения "_____" ________ 19__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прекратить выплату с "__" __________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Основание ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель департамента ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель управления (отдела) ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственные лица Государственной корпорации "Правительство для граждан"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Гражданин (ка) ________________________________________________</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Пол ___ Дата рождения "_____" ________ 19__ года</w:t>
-[...251 lines deleted...]
-      (фамилия, имя, отчество (при его наличии)</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -16803,55 +16965,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17177,31 +17339,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>