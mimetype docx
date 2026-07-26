--- v0 (2025-12-16)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c8c80dc" w14:textId="c8c80dc">
+    <w:p w14:paraId="2ef53b1" w14:textId="2ef53b1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -864,2773 +864,3191 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень - в редакции приказа Председателя Комитета национальной безопасности РК от 23.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 163/нс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Председателя Комитета национальной безопасности РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 36/НС </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Артист (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z129" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Методист (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z130" w:id="10"/>
-[...15 lines deleted...]
-      3. Авиационный механик (всех наименований)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. исключен приказом Председателя Комитета национальной безопасности РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 36/НС </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. исключен приказом Председателя Комитета национальной безопасности РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 36/НС </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Старший преподаватель</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z131" w:id="11"/>
-[...15 lines deleted...]
-      4. Старший научный сотрудник</w:t>
+    <w:bookmarkStart w:name="z133" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Столяр</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z132" w:id="12"/>
-[...15 lines deleted...]
-      5. Старший преподаватель</w:t>
+    <w:bookmarkStart w:name="z134" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Шлифовщик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z133" w:id="13"/>
-[...15 lines deleted...]
-      6. Столяр</w:t>
+    <w:bookmarkStart w:name="z135" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Аккумуляторщик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z134" w:id="14"/>
-[...15 lines deleted...]
-      7. Шлифовщик</w:t>
+    <w:bookmarkStart w:name="z136" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Кухонный рабочий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z135" w:id="15"/>
-[...15 lines deleted...]
-      8. Аккумуляторщик</w:t>
+    <w:bookmarkStart w:name="z137" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Повар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z136" w:id="16"/>
-[...15 lines deleted...]
-      9. Кухонный рабочий</w:t>
+    <w:bookmarkStart w:name="z138" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Заведующий (руководитель) столовой</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z137" w:id="17"/>
-[...15 lines deleted...]
-      10. Повар</w:t>
+    <w:bookmarkStart w:name="z139" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Заведующий (руководитель) архивом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z138" w:id="18"/>
-[...15 lines deleted...]
-      11. Заведующий (руководитель) столовой</w:t>
+    <w:bookmarkStart w:name="z140" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Переводчик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z139" w:id="19"/>
-[...15 lines deleted...]
-      12. Заведующий (руководитель) архивом</w:t>
+    <w:bookmarkStart w:name="z141" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Руководитель смены</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z140" w:id="20"/>
-[...15 lines deleted...]
-      13. Переводчик</w:t>
+    <w:bookmarkStart w:name="z142" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Контролер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z141" w:id="21"/>
-[...15 lines deleted...]
-      14. Руководитель смены</w:t>
+    <w:bookmarkStart w:name="z143" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Плотник</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z142" w:id="22"/>
-[...15 lines deleted...]
-      15. Контролер</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. исключен приказом Председателя Комитета национальной безопасности РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 36/НС </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Начальник отдела</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z143" w:id="23"/>
-[...15 lines deleted...]
-      16. Плотник</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. исключен приказом Председателя Комитета национальной безопасности РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 36/НС </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бухгалтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z144" w:id="24"/>
-[...15 lines deleted...]
-      17. Главный научный сотрудник</w:t>
+    <w:bookmarkStart w:name="z148" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Ветеринарный врач</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z145" w:id="25"/>
-[...15 lines deleted...]
-      18. Начальник отдела</w:t>
+    <w:bookmarkStart w:name="z149" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Вулканизаторщик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z146" w:id="26"/>
-[...15 lines deleted...]
-      19. Бортовой радист</w:t>
+    <w:bookmarkStart w:name="z150" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Гальваник</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z147" w:id="27"/>
-[...15 lines deleted...]
-      20. Бухгалтер</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24. исключен приказом Председателя Комитета национальной безопасности РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 36/НС </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Сварщик (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z148" w:id="28"/>
-[...15 lines deleted...]
-      21. Ветеринарный врач</w:t>
+    <w:bookmarkStart w:name="z153" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Врач (всех специальностей)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z149" w:id="29"/>
-[...15 lines deleted...]
-      22. Вулканизаторщик</w:t>
+    <w:bookmarkStart w:name="z154" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Официант</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z150" w:id="30"/>
-[...15 lines deleted...]
-      23. Гальваник</w:t>
+    <w:bookmarkStart w:name="z155" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Диспетчер (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z151" w:id="31"/>
-[...15 lines deleted...]
-      24. Научный сотрудник</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29. исключен приказом Председателя Комитета национальной безопасности РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 36/НС </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Руководитель общежития</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z152" w:id="32"/>
-[...15 lines deleted...]
-      25. Сварщик (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z158" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Руководитель гостиницы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z153" w:id="33"/>
-[...15 lines deleted...]
-      26. Врач (всех специальностей)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32. исключен приказом Председателя Комитета национальной безопасности РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 36/НС </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Комплектовщик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z154" w:id="34"/>
-[...15 lines deleted...]
-      27. Официант</w:t>
+    <w:bookmarkStart w:name="z161" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Водитель (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z155" w:id="35"/>
-[...15 lines deleted...]
-      28. Диспетчер (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z162" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Рабочий (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z156" w:id="36"/>
-[...15 lines deleted...]
-      29. Доцент</w:t>
+    <w:bookmarkStart w:name="z163" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Юрисконсульт</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z157" w:id="37"/>
-[...15 lines deleted...]
-      30. Руководитель общежития</w:t>
+    <w:bookmarkStart w:name="z164" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Лаборант</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z158" w:id="38"/>
-[...15 lines deleted...]
-      31. Руководитель гостиницы</w:t>
+    <w:bookmarkStart w:name="z165" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Заведующий (руководитель) лабораторией</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z159" w:id="39"/>
-[...15 lines deleted...]
-      32. Ведущий научный сотрудник</w:t>
+    <w:bookmarkStart w:name="z166" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Инженер (всех специальностей)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z160" w:id="40"/>
-[...15 lines deleted...]
-      33. Комплектовщик</w:t>
+    <w:bookmarkStart w:name="z167" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Инспектор (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z161" w:id="41"/>
-[...15 lines deleted...]
-      34. Водитель (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z168" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Делопроизводитель</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z162" w:id="42"/>
-[...15 lines deleted...]
-      35. Рабочий (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z169" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Кассир</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z163" w:id="43"/>
-[...15 lines deleted...]
-      36. Юрисконсульт</w:t>
+    <w:bookmarkStart w:name="z170" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Советник</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z164" w:id="44"/>
-[...15 lines deleted...]
-      37. Лаборант</w:t>
+    <w:bookmarkStart w:name="z171" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Библиотекарь</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z165" w:id="45"/>
-[...15 lines deleted...]
-      38. Заведующий (руководитель) лабораторией</w:t>
+    <w:bookmarkStart w:name="z172" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Заведующий (руководитель) библиотекой</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z166" w:id="46"/>
-[...15 lines deleted...]
-      39. Инженер (всех специальностей)</w:t>
+    <w:bookmarkStart w:name="z173" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Комендант</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z167" w:id="47"/>
-[...15 lines deleted...]
-      40. Инспектор (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z174" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Корректор</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z168" w:id="48"/>
-[...15 lines deleted...]
-      41. Делопроизводитель</w:t>
+    <w:bookmarkStart w:name="z175" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Художественный руководитель</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z169" w:id="49"/>
-[...15 lines deleted...]
-      42. Кассир</w:t>
+    <w:bookmarkStart w:name="z176" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Охранник (сторож)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z170" w:id="50"/>
-[...15 lines deleted...]
-      43. Советник</w:t>
+    <w:bookmarkStart w:name="z177" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Приемщик (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z171" w:id="51"/>
-[...15 lines deleted...]
-      44. Библиотекарь</w:t>
+    <w:bookmarkStart w:name="z178" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Заведующий (руководитель) котельной</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z172" w:id="52"/>
-[...15 lines deleted...]
-      45. Заведующий (руководитель) библиотекой</w:t>
+    <w:bookmarkStart w:name="z179" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Жестянщик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z173" w:id="53"/>
-[...15 lines deleted...]
-      46. Комендант</w:t>
+    <w:bookmarkStart w:name="z180" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Сборщик шорно-седельных изделий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z174" w:id="54"/>
-[...15 lines deleted...]
-      47. Корректор</w:t>
+    <w:bookmarkStart w:name="z181" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Заготовщик шорно-седельных изделий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z175" w:id="55"/>
-[...15 lines deleted...]
-      48. Художественный руководитель</w:t>
+    <w:bookmarkStart w:name="z182" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Заведующий (руководитель) складом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z176" w:id="56"/>
-[...15 lines deleted...]
-      49. Охранник (сторож)</w:t>
+    <w:bookmarkStart w:name="z183" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Кладовщик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z177" w:id="57"/>
-[...15 lines deleted...]
-      50. Приемщик (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z184" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Смазчик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z178" w:id="58"/>
-[...15 lines deleted...]
-      51. Заведующий (руководитель) котельной</w:t>
+    <w:bookmarkStart w:name="z185" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Машинист (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z179" w:id="59"/>
-[...15 lines deleted...]
-      52. Жестянщик</w:t>
+    <w:bookmarkStart w:name="z186" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Медицинская сестра (медицинский брат)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z180" w:id="60"/>
-[...15 lines deleted...]
-      53. Сборщик шорно-седельных изделий</w:t>
+    <w:bookmarkStart w:name="z187" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Помощник медицинской сестры</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z181" w:id="61"/>
-[...15 lines deleted...]
-      54. Заготовщик шорно-седельных изделий</w:t>
+    <w:bookmarkStart w:name="z188" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Механик (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z182" w:id="62"/>
-[...15 lines deleted...]
-      55. Заведующий (руководитель) складом</w:t>
+    <w:bookmarkStart w:name="z189" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Заведующий (руководитель) банно-прачечным комбинатом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z183" w:id="63"/>
-[...15 lines deleted...]
-      56. Кладовщик</w:t>
+    <w:bookmarkStart w:name="z190" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Моторист (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z184" w:id="64"/>
-[...15 lines deleted...]
-      57. Смазчик</w:t>
+    <w:bookmarkStart w:name="z191" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Медник</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z185" w:id="65"/>
-[...15 lines deleted...]
-      58. Машинист (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z192" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Заведующий (руководитель) пекарней</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z186" w:id="66"/>
-[...15 lines deleted...]
-      59. Медицинская сестра (медицинский брат)</w:t>
+    <w:bookmarkStart w:name="z193" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Пекарь</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z187" w:id="67"/>
-[...15 lines deleted...]
-      60. Помощник медицинской сестры</w:t>
+    <w:bookmarkStart w:name="z194" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Инструктор (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z188" w:id="68"/>
-[...15 lines deleted...]
-      61. Механик (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z195" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Преподаватель</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z189" w:id="69"/>
-[...15 lines deleted...]
-      62. Заведующий (руководитель) банно-прачечным комбинатом</w:t>
+    <w:bookmarkStart w:name="z196" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Оператор (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z190" w:id="70"/>
-[...15 lines deleted...]
-      63. Моторист (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z197" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Заведующий (руководитель) производством</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z191" w:id="71"/>
-[...15 lines deleted...]
-      64. Медник</w:t>
+    <w:bookmarkStart w:name="z198" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Провизор (фармацевт)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z192" w:id="72"/>
-[...15 lines deleted...]
-      65. Заведующий (руководитель) пекарней</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">72. исключен приказом Председателя Комитета национальной безопасности РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 36/НС </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z200" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Психолог</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z193" w:id="73"/>
-[...15 lines deleted...]
-      66. Пекарь</w:t>
+    <w:bookmarkStart w:name="z201" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Регулировщик радиоэлектронной аппаратуры и инструментов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z194" w:id="74"/>
-[...15 lines deleted...]
-      67. Инструктор (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z202" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Рентгенолаборант</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z195" w:id="75"/>
-[...15 lines deleted...]
-      68. Преподаватель</w:t>
+    <w:bookmarkStart w:name="z203" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Референт</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z196" w:id="76"/>
-[...15 lines deleted...]
-      69. Оператор (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z204" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Санитар (ка)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z197" w:id="77"/>
-[...15 lines deleted...]
-      70. Заведующий (руководитель) производством</w:t>
+    <w:bookmarkStart w:name="z205" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Эксперт (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z198" w:id="78"/>
-[...15 lines deleted...]
-      71. Провизор (фармацевт)</w:t>
+    <w:bookmarkStart w:name="z206" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Слесарь (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z199" w:id="79"/>
-[...15 lines deleted...]
-      72. Профессор</w:t>
+    <w:bookmarkStart w:name="z207" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Слесарь-инструментальщик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z200" w:id="80"/>
-[...15 lines deleted...]
-      73. Психолог</w:t>
+    <w:bookmarkStart w:name="z208" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Штукатур</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z201" w:id="81"/>
-[...15 lines deleted...]
-      74. Регулировщик радиоэлектронной аппаратуры и инструментов</w:t>
+    <w:bookmarkStart w:name="z209" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Маляр</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z202" w:id="82"/>
-[...15 lines deleted...]
-      75. Рентгенолаборант</w:t>
+    <w:bookmarkStart w:name="z210" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Художник</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z203" w:id="83"/>
-[...15 lines deleted...]
-      76. Референт</w:t>
+    <w:bookmarkStart w:name="z211" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Изготовитель пищевых полуфабрикатов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z204" w:id="84"/>
-[...15 lines deleted...]
-      77. Санитар (ка)</w:t>
+    <w:bookmarkStart w:name="z212" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Каменщик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z205" w:id="85"/>
-[...15 lines deleted...]
-      78. Эксперт (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z213" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Кузнец (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z206" w:id="86"/>
-[...15 lines deleted...]
-      79. Слесарь (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z214" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Телефонист (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z207" w:id="87"/>
-[...15 lines deleted...]
-      80. Слесарь-инструментальщик</w:t>
+    <w:bookmarkStart w:name="z215" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Техник (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z208" w:id="88"/>
-[...15 lines deleted...]
-      81. Штукатур</w:t>
+    <w:bookmarkStart w:name="z216" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Технолог (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z209" w:id="89"/>
-[...15 lines deleted...]
-      82. Маляр</w:t>
+    <w:bookmarkStart w:name="z217" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Портной</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z210" w:id="90"/>
-[...15 lines deleted...]
-      83. Художник</w:t>
+    <w:bookmarkStart w:name="z218" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Швея (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z211" w:id="91"/>
-[...15 lines deleted...]
-      84. Изготовитель пищевых полуфабрикатов</w:t>
+    <w:bookmarkStart w:name="z219" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Токарь (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z212" w:id="92"/>
-[...15 lines deleted...]
-      85. Каменщик</w:t>
+    <w:bookmarkStart w:name="z220" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Начальник группы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z213" w:id="93"/>
-[...15 lines deleted...]
-      86. Кузнец (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z221" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Тракторист</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z214" w:id="94"/>
-[...15 lines deleted...]
-      87. Телефонист (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z222" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Фармацевт</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z215" w:id="95"/>
-[...15 lines deleted...]
-      88. Техник (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z223" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Фельдшер (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z216" w:id="96"/>
-[...15 lines deleted...]
-      89. Технолог (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z224" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Фрезеровщик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z217" w:id="97"/>
-[...15 lines deleted...]
-      90. Портной</w:t>
+    <w:bookmarkStart w:name="z225" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Аппаратчик химической водоочистки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z218" w:id="98"/>
-[...15 lines deleted...]
-      91. Швея (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z226" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Заведующий (руководитель) хозяйством (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z219" w:id="99"/>
-[...15 lines deleted...]
-      92. Токарь (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z227" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Руководитель (заведующий) хозяйства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z220" w:id="100"/>
-[...15 lines deleted...]
-      93. Начальник группы</w:t>
+    <w:bookmarkStart w:name="z228" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Кровельщик (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z221" w:id="101"/>
-[...15 lines deleted...]
-      94. Тракторист</w:t>
+    <w:bookmarkStart w:name="z229" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Мастер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z222" w:id="102"/>
-[...15 lines deleted...]
-      95. Фармацевт</w:t>
+    <w:bookmarkStart w:name="z230" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Заведующий (руководитель) мастерской</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z223" w:id="103"/>
-[...15 lines deleted...]
-      96. Фельдшер (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z231" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Экспедитор</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z224" w:id="104"/>
-[...15 lines deleted...]
-      97. Фрезеровщик</w:t>
+    <w:bookmarkStart w:name="z232" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Электрогазосварщик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z225" w:id="105"/>
-[...15 lines deleted...]
-      98. Аппаратчик химической водоочистки</w:t>
+    <w:bookmarkStart w:name="z233" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Электросварщик (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z226" w:id="106"/>
-[...15 lines deleted...]
-      99. Заведующий (руководитель) хозяйством (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z234" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Электромонтер (всех наименований)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z227" w:id="107"/>
-[...15 lines deleted...]
-      100. Руководитель (заведующий) хозяйства</w:t>
+    <w:bookmarkStart w:name="z235" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Эколог</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z228" w:id="108"/>
-[...15 lines deleted...]
-      101. Кровельщик (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z236" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Экономист</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z229" w:id="109"/>
-[...15 lines deleted...]
-      102. Мастер</w:t>
+    <w:bookmarkStart w:name="z237" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Пильщик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z230" w:id="110"/>
-[...15 lines deleted...]
-      103. Заведующий (руководитель) мастерской</w:t>
+    <w:bookmarkStart w:name="z238" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Сборщик изделий из древесины</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z231" w:id="111"/>
-[...15 lines deleted...]
-      104. Экспедитор</w:t>
+    <w:bookmarkStart w:name="z239" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. Станочник-распиловщик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z232" w:id="112"/>
-[...15 lines deleted...]
-      105. Электрогазосварщик</w:t>
+    <w:bookmarkStart w:name="z240" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Коневод</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z233" w:id="113"/>
-[...15 lines deleted...]
-      106. Электросварщик (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z241" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114. Монтировщик шин</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z234" w:id="114"/>
-[...15 lines deleted...]
-      107. Электромонтер (всех наименований)</w:t>
+    <w:bookmarkStart w:name="z242" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. Слесарь-ремонтник</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z235" w:id="115"/>
-[...15 lines deleted...]
-      108. Эколог</w:t>
+    <w:bookmarkStart w:name="z243" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Слесарь-электрик по ремонту электрооборудования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z236" w:id="116"/>
-[...15 lines deleted...]
-      109. Экономист</w:t>
+    <w:bookmarkStart w:name="z244" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117. Слесарь-сантехник</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z237" w:id="117"/>
-[...15 lines deleted...]
-      110. Пильщик</w:t>
+    <w:bookmarkStart w:name="z245" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118. Архивариус</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z238" w:id="118"/>
-[...15 lines deleted...]
-      111. Сборщик изделий из древесины</w:t>
+    <w:bookmarkStart w:name="z246" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119. Газовщик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z239" w:id="119"/>
-[...15 lines deleted...]
-      112. Станочник-распиловщик</w:t>
+    <w:bookmarkStart w:name="z247" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120. Газосварщик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z240" w:id="120"/>
-[...15 lines deleted...]
-      113. Коневод</w:t>
+    <w:bookmarkStart w:name="z248" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121. Грузчик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z241" w:id="121"/>
-[...15 lines deleted...]
-      114. Монтировщик шин</w:t>
+    <w:bookmarkStart w:name="z249" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122. Дворник</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z242" w:id="122"/>
-[...15 lines deleted...]
-      115. Слесарь-ремонтник</w:t>
+    <w:bookmarkStart w:name="z250" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123. Подсобный рабочий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z243" w:id="123"/>
-[...15 lines deleted...]
-      116. Слесарь-электрик по ремонту электрооборудования</w:t>
+    <w:bookmarkStart w:name="z251" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124. Печатник-тиснильщик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z244" w:id="124"/>
-[...15 lines deleted...]
-      117. Слесарь-сантехник</w:t>
+    <w:bookmarkStart w:name="z252" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125. Уборщик служебных помещений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z245" w:id="125"/>
-[...15 lines deleted...]
-      118. Архивариус</w:t>
+    <w:bookmarkStart w:name="z253" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126. Садовник</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z246" w:id="126"/>
-[...15 lines deleted...]
-      119. Газовщик</w:t>
+    <w:bookmarkStart w:name="z254" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127. Сапожник</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z247" w:id="127"/>
-[...15 lines deleted...]
-      120. Газосварщик</w:t>
+    <w:bookmarkStart w:name="z255" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128. Статистик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z248" w:id="128"/>
-[...15 lines deleted...]
-      121. Грузчик</w:t>
+    <w:bookmarkStart w:name="z256" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129. Стекольщик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z249" w:id="129"/>
-[...15 lines deleted...]
-      122. Дворник</w:t>
+    <w:bookmarkStart w:name="z257" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130. Секретарь руководителя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z250" w:id="130"/>
-[...15 lines deleted...]
-      123. Подсобный рабочий</w:t>
+    <w:bookmarkStart w:name="z258" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131. Машинист (кочегар) котельной или оператор котельной</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z251" w:id="131"/>
-[...15 lines deleted...]
-      124. Печатник-тиснильщик</w:t>
+    <w:bookmarkStart w:name="z259" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132. Истопник</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z252" w:id="132"/>
-[...15 lines deleted...]
-      125. Уборщик служебных помещений</w:t>
+    <w:bookmarkStart w:name="z260" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133. Курьер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z253" w:id="133"/>
-[...15 lines deleted...]
-      126. Садовник</w:t>
+    <w:bookmarkStart w:name="z261" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134. Редактор по переводу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z254" w:id="134"/>
-[...15 lines deleted...]
-      127. Сапожник</w:t>
+    <w:bookmarkStart w:name="z262" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135. Электрослесарь по ремонту оборудования распределительных устройств</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z255" w:id="135"/>
-[...15 lines deleted...]
-      128. Статистик</w:t>
+    <w:bookmarkStart w:name="z263" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z256" w:id="136"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3722,226 +4140,226 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 18 мая 2016 года № 48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="144"/>
+    <w:bookmarkStart w:name="z11" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень должностей гражданских служащих, работников системы органов национальной безопасности Республики Казахстан, имеющих право на доплату за работу с живыми возбудителями инфекционных заболеваний или больными животными, вирусами, вызывающими заболевания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень в редакции приказа Председателя Комитета национальной безопасности РК от 30.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 61/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="145"/>
+    <w:bookmarkStart w:name="z122" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ветеринарный врач</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z123" w:id="146"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z123" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Санитар ветеринарный</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z124" w:id="147"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z124" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ветеринарный фельдшер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z125" w:id="148"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z125" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Врач (всех специальностей)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z126" w:id="149"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z126" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Рабочий по уходу за животными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z127" w:id="150"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z127" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Лаборант</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4033,51 +4451,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 18 мая 2016 года № 48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="151"/>
+    <w:bookmarkStart w:name="z13" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -4086,51 +4504,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>национальной безопасности Республики Казахстан, имеющих право</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на доплату за постоянную работу в следственных изоляторах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменением, внесенным приказом Председателя Комитета национальной безопасности РК от 23.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4377,124 +4795,124 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Уборщик производственных и служебных помещений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Электромонтер по ремонту и обслуживанию электрооборудования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="152"/>
+    <w:bookmarkStart w:name="z264" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Статистик</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>