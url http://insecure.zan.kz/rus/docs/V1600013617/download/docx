--- v0 (2025-10-03)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a7f49a5" w14:textId="a7f49a5">
+    <w:p w14:paraId="3d00465" w14:textId="3d00465">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,186 +100,283 @@
         </w:rPr>
         <w:t>Об утверждении Правил реализации приоритетного права государства на приобретение аффинированного золота для пополнения активов в драгоценных металлах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правления Национального Банка Республики Казахстан от 29 февраля 2016 года № 61. Зарегистрировано в Министерстве юстиции Республики Казахстан 22 апреля 2016 года № 13617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">" в целях совершенствования порядка реализации Национальным Банком Республики Казахстан приоритетного права государства на приобретение аффинированного золота для пополнения активов в драгоценных металлах Правление Национального Банка Республики Казахстан </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 15 Закона Республики Казахстан "О Национальном Банке Республики Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О драгоценных металлах и драгоценных камнях" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 52)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзаца второго части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан", в целях совершенствования порядка реализации Национальным Банком Республики Казахстан приоритетного права государства на приобретение аффинированного золота для пополнения активов в драгоценных металлах, Правление Национального Банка Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПОСТАНОВЛЯЕТ</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Национального Банка РК от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> реализации приоритетного права государства на приобретение аффинированного золота для пополнения активов в драгоценных металлах.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Признать утратившими силу:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -312,220 +409,220 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 3 февраля 2014 года № 12 "О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 24 августа 2012 года № 241 "Об утверждении Правил реализации приоритетного права государства на приобретение аффинированного золота для пополнения активов в драгоценных металлах" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 9178, опубликованное 13 марта 2014 года в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департаменту монетарных операций (Молдабекова А.М.) в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совместно с Юридическим департаментом (Сарсенова Н.В.) государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направление настоящего постановления в республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на официальное опубликование в информационно-правовой системе "Әділет" в течение десяти календарных дней после его государственной регистрации в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для включения в Государственный реестр нормативных правовых актов Республики Казахстан, Эталонный контрольный банк нормативных правовых актов Республики Казахстан в течение пяти рабочих дней со дня его получения Национальным Банком Республики Казахстан после государственной регистрации в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего постановления на официальном интернет-ресурсе Национального Банка Республики Казахстан после его официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управлению по защите прав потребителей финансовых услуг и внешних коммуникаций (Терентьев А.Л.) обеспечить направление настоящего постановления на официальное опубликование в периодических печатных изданиях в течение десяти календарных дней после его государственной регистрации в Министерстве юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p>
-[...105 lines deleted...]
-      4. Управлению по защите прав потребителей финансовых услуг и внешних коммуникаций (Терентьев А.Л.) обеспечить направление настоящего постановления на официальное опубликование в периодических печатных изданиях в течение десяти календарных дней после его государственной регистрации в Министерстве юстиции Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Контроль за исполнением настоящего постановления возложить на заместителя Председателя Национального Банка Республики Казахстан Пирматова Г.О.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      5. Контроль за исполнением настоящего постановления возложить на заместителя Председателя Национального Банка Республики Казахстан Пирматова Г.О.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -920,51 +1017,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 29 февраля 2016 года № 61 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила реализации приоритетного права государства на</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -973,209 +1070,316 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>драгоценных металлах</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила реализации приоритетного права государства на приобретение аффинированного золота для пополнения активов в драгоценных металлах (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 15 Закона Республики Казахстан "О Национальном Банке Республики Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О драгоценных металлах и драгоценных камнях" (далее - Закон о драгоценных металлах и драгоценных камнях) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 52)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзаца второго части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан" и определяют порядок реализации Национальным Банком Республики Казахстан (далее - Национальный Банк) приоритетного права государства на приобретение аффинированного золота для пополнения активов в драгоценных металлах (далее - приоритетное право).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Национального Банка РК от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Активы в драгоценных металлах, для пополнения которых приобретается аффинированное золото, являются составной частью золотовалютных активов Национального Банка.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...55 lines deleted...]
-        <w:t>" (далее – Закон о драгоценных металлах и драгоценных камнях) и определяют порядок реализации Национальным Банком Республики Казахстан (далее – Национальный Банк) приоритетного права государства на приобретение аффинированного золота для пополнения активов в драгоценных металлах (далее – приоритетное право).</w:t>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Основные понятия, используемые в Правилах</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...15 lines deleted...]
-      2. Активы в драгоценных металлах, для пополнения которых приобретается аффинированное золото, являются составной частью золотовалютных активов Национального Банка.</w:t>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В целях Правил используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) аффинированное золото – золото, полученное в результате </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>аффинажа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и представленное в виде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       слитков производства государств-участников Евразийского экономического союза, соответствующих установленным требованиям в государствах-участниках Евразийского экономического союза либо международным стандартам, принятым Лондонской ассоциацией рынка драгоценных металлов (London bullion market association) и обозначенным в документах данной ассоциации как стандарт "Лондонская качественная поставка" ("London good delivery");</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1206,800 +1410,800 @@
         </w:rPr>
         <w:t xml:space="preserve">
       мерных слитков, пластин, гранул, порошка и других форм, с содержанием химически чистого золота не менее 995 частей на 1000, за исключением изделий, указанных в таблице 3 раздела 2.10 Перечня товаров, в отношении которых установлен разрешительный порядок ввоза на таможенную территорию Евразийского экономического союза и (или) вывоза с таможенной территории Евразийского экономического союза, являющегося </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением № 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Решению Коллегии Евразийской экономической комиссии от 21 апреля 2015 года № 30 "О мерах нетарифного регулирования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) испытания аффинированного золота – комплекс работ, проводимых с целью установления количественных и качественных характеристик аффинированного золота;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реализация приоритетного права – покупка Национальным Банком аффинированного золота напрямую у клиентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бид-аск (bid-ask) спред – разница между ценой приобретения и продажи на международном рынке;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      3) реализация приоритетного права – покупка Национальным Банком аффинированного золота напрямую у клиентов;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) клиенты – субъекты производства драгоценных металлов и лица, ставшие собственниками аффинированного золота в результате переработки, которые при реализации аффинированного золота в приоритетном порядке предлагают его Национальному Банку;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      4) бид-аск (bid-ask) спред – разница между ценой приобретения и продажи на международном рынке;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лимит приобретения – максимально возможный объем покупки Национальным Банком аффинированного золота за определенный период в рамках реализации приоритетного права;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      5) клиенты – субъекты производства драгоценных металлов и лица, ставшие собственниками аффинированного золота в результате переработки, которые при реализации аффинированного золота в приоритетном порядке предлагают его Национальному Банку;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) торговый тикет (паспорт сделки) – подписываемый сторонами сделки документ, содержащий все существенные условия и параметры поставки конкретного лота аффинированного золота, согласно заключенному договору об общих условиях купли-продажи аффинированного золота для пополнения активов в драгоценных металлах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...56 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство, а также в пределах, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, межотраслевую координацию в области регулирования производства драгоценных металлов и оборота драгоценных металлов и драгоценных камней, сырьевых товаров, содержащих драгоценные металлы, ювелирных и других изделий из драгоценных металлов и драгоценных камней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Реализация приоритетного права</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Клиенты представляют в Национальный Банк графики прогноза производства и продажи аффинированного золота на первое полугодие будущего года до 1 ноября текущего года, на второе полугодие текущего года – до 1 мая текущего года.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Уполномоченный орган в целях обеспечения субъектов производства ювелирных и других изделий из драгоценных металлов и драгоценных камней сырьем представляет в Национальный Банк в разрезе клиентов на каждое полугодие информацию об объемах аффинированного золота, которые клиенты планируют реализовать </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>субъектам производства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ювелирных изделий и других изделий из драгоценных металлов и драгоценных камней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация, указанная в части первой настоящего пункта, в Национальный Банк представляется на первое полугодие будущего года до 1 ноября текущего года, на второе полугодие текущего года – до 1 мая текущего года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Председатель Национального Банка, основываясь на прогнозе производства и продажи аффинированного золота, состоянии денежного рынка, показателях денежно-кредитной политики и конъюнктуры международных финансовых рынков, в соответствии с частью первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 Закона о драгоценных металлах и драгоценных камнях утверждает лимит приобретения в рамках реализации приоритетного права на предстоящее полугодие либо принимает решение о нереализации приоритетного права на предстоящий период (от месяца до полугодия).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае принятия решения о нереализации приоритетного права на предстоящий период (от месяца до полугодия), указанное решение в течение пяти рабочих дней со дня его принятия публикуется на официальном интернет-ресурсе Национального Банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В рамках утвержденного лимита приобретения Национальный Банк определяет объем аффинированного золота, который будет приобретен в предстоящем полугодии у конкретного клиента, предоставившего график прогноза производства и продажи аффинированного золота, с резервированием объемов аффинированного золота для субъектов производства ювелирных и других изделий из драгоценных металлов и драгоценных камней на основании информации, представленной в Национальный Банк в соответствии с пунктом 5 Правил. Объемы приобретения аффинированного золота или решение об отказе от реализации приоритетного права на предстоящий период доводятся до сведения клиентов на первое полугодие будущего года до 1 декабря текущего года, на второе полугодие текущего года – до 1 июня текущего года.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...33 lines deleted...]
-      7. В рамках утвержденного лимита приобретения Национальный Банк определяет объем аффинированного золота, который будет приобретен в предстоящем полугодии у конкретного клиента, предоставившего график прогноза производства и продажи аффинированного золота, с резервированием объемов аффинированного золота для субъектов производства ювелирных и других изделий из драгоценных металлов и драгоценных камней на основании информации, представленной в Национальный Банк в соответствии с пунктом 5 Правил. Объемы приобретения аффинированного золота или решение об отказе от реализации приоритетного права на предстоящий период доводятся до сведения клиентов на первое полугодие будущего года до 1 декабря текущего года, на второе полугодие текущего года – до 1 июня текущего года.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае если ожидаемый объем производства и продажи аффинированного золота превысит объем производства и продажи аффинированного золота, доведенный до Национального Банка в соответствии с пунктом 4 Правил, клиенты дополнительно представляют в Национальный Банк измененные графики прогноза производства и продажи аффинированного золота.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
-[...15 lines deleted...]
-      8. В случае если ожидаемый объем производства и продажи аффинированного золота превысит объем производства и продажи аффинированного золота, доведенный до Национального Банка в соответствии с пунктом 4 Правил, клиенты дополнительно представляют в Национальный Банк измененные графики прогноза производства и продажи аффинированного золота.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение пятнадцати рабочих дней со дня получения измененного графика прогноза производства и продажи аффинированного золота Национальный Банк доводит до клиента соответственно измененный объем приобретения аффинированного золота или сообщает об оставлении без изменений ранее доведенного до сведения клиента объема приобретения аффинированного золота путем направления отказа от приобретения нового объема в соответствии с измененным графиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Национальный Банк отказывается от реализации приоритетного права в случаях достижения лимита приобретения и (или) при наличии принятого решения о нереализации приоритетного права на предстоящий период в соответствии с частью первой пункта 6 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...33 lines deleted...]
-      9. Национальный Банк отказывается от реализации приоритетного права в случаях достижения лимита приобретения и (или) при наличии принятого решения о нереализации приоритетного права на предстоящий период в соответствии с частью первой пункта 6 Правил.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Основания, предусмотренные в пункте 9 Правил, не применяются в отношении клиентов, указанных в пунктах 7 и 8 Правил, в пределах доведенных до них объемов приобретения аффинированного золота.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
-[...15 lines deleted...]
-      10. Основания, предусмотренные в пункте 9 Правил, не применяются в отношении клиентов, указанных в пунктах 7 и 8 Правил, в пределах доведенных до них объемов приобретения аффинированного золота.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Покупка аффинированного золота осуществляется на основе заключенного Национальным Банком с клиентом договора об общих условиях купли-продажи аффинированного золота для пополнения активов в драгоценных металлах и торгового тикета (паспорта сделки), оформляемого на конкретный лот приобретаемого аффинированного золота.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...15 lines deleted...]
-      11. Покупка аффинированного золота осуществляется на основе заключенного Национальным Банком с клиентом договора об общих условиях купли-продажи аффинированного золота для пополнения активов в драгоценных металлах и торгового тикета (паспорта сделки), оформляемого на конкретный лот приобретаемого аффинированного золота.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Оплата аффинированного золота, приобретаемого Национальным Банком у клиентов в соответствии с договором об общих условиях купли-продажи аффинированного золота для пополнения активов в драгоценных металлах, осуществляется после поставки аффинированного золота клиентом и (или) путем предварительной оплаты будущих поставок аффинированного золота на основании представленных клиентом документов о приеме на аффинаж сырья, содержащего золото.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
-[...15 lines deleted...]
-      12. Оплата аффинированного золота, приобретаемого Национальным Банком у клиентов в соответствии с договором об общих условиях купли-продажи аффинированного золота для пополнения активов в драгоценных металлах, осуществляется после поставки аффинированного золота клиентом и (или) путем предварительной оплаты будущих поставок аффинированного золота на основании представленных клиентом документов о приеме на аффинаж сырья, содержащего золото.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Предварительная оплата будущих поставок аффинированного золота в качестве способа взаиморасчетов применяется только к клиентам, обратившимся в Национальный Банк с предложением на применение к себе предварительной оплаты будущих поставок аффинированного золота в качестве способа взаиморасчетов и соответствующим одновременно следующим критериям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
-[...15 lines deleted...]
-      13. Предварительная оплата будущих поставок аффинированного золота в качестве способа взаиморасчетов применяется только к клиентам, обратившимся в Национальный Банк с предложением на применение к себе предварительной оплаты будущих поставок аффинированного золота в качестве способа взаиморасчетов и соответствующим одновременно следующим критериям:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) имеющим собственное аффинажное производство (завод);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реализовавшим аффинированное золото Национальному Банку в объеме не менее 10 000 (десяти тысяч) килограмм в течение года, предшествовавшего году обращения в Национальный Банк с предложением, указанным в абзаце первом настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представившим Национальному Банку обеспечение исполнения обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представившим в Национальный Банк с целью обеспечения информацией о своем финансовом положении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      годовую финансовую отчетность за год, предшествовавший последнему истекшему году, составленную в соответствии с международными стандартами финансовой отчетности и подтвержденную аудиторской организацией, – в случае обращения в Национальный Банк с предложением, указанным в абзаце первом настоящего пункта, до 30 июня (включительно) текущего года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      годовую финансовую отчетность за предыдущий год, составленную в соответствии с международными стандартами финансовой отчетности и подтвержденную аудиторской организацией, – в случае обращения в Национальный Банк с предложением, указанным в абзаце первом настоящего пункта, после 30 июня текущего года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      финансовую отчетность за последний истекший календарный квартал, составленную в соответствии с международными стандартами финансовой отчетности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Клиенты, осуществляющие поставку аффинированного золота на условиях предварительной оплаты будущих поставок аффинированного золота, представляют в Национальный Банк:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) имеющим собственное аффинажное производство (завод);</w:t>
-[...126 lines deleted...]
-      14. Клиенты, осуществляющие поставку аффинированного золота на условиях предварительной оплаты будущих поставок аффинированного золота, представляют в Национальный Банк:</w:t>
+      1) годовую финансовую отчетность, составленную в соответствии с международными стандартами финансовой отчетности и подтвержденную аудиторской организацией, – ежегодно не позднее 30 июня (включительно) года, следующего за годом, за который представлена финансовая отчетность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) финансовую отчетность за календарный квартал, составленную в соответствии с международными стандартами финансовой отчетности, – ежеквартально не позднее последнего числа (включительно) последнего месяца календарного квартала, следующего за календарным кварталом, за который представлена финансовая отчетность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Национальным Банком предварительная оплата будущих поставок аффинированного золота не осуществляется ранее, чем за тридцать календарных дней до дня (включительно) поставки клиентом аффинированного золота. Решение по иным общим условиям предварительной оплаты будущих поставок аффинированного золота, а также перечню клиентов, к которым применяется предварительная оплата будущих поставок аффинированного золота в качестве способа взаиморасчетов, принимается Правлением Национального Банка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:p>
-[...51 lines deleted...]
-      15. Национальным Банком предварительная оплата будущих поставок аффинированного золота не осуществляется ранее, чем за тридцать календарных дней до дня (включительно) поставки клиентом аффинированного золота. Решение по иным общим условиям предварительной оплаты будущих поставок аффинированного золота, а также перечню клиентов, к которым применяется предварительная оплата будущих поставок аффинированного золота в качестве способа взаиморасчетов, принимается Правлением Национального Банка.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. С клиентами, к которым применяется предварительная оплата будущих поставок аффинированного золота в качестве способа взаиморасчетов, по условиям предварительной оплаты будущих поставок аффинированного золота заключается дополнительное соглашение к договору об общих условиях купли-продажи аффинированного золота для пополнения активов в драгоценных металлах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
-[...15 lines deleted...]
-      16. С клиентами, к которым применяется предварительная оплата будущих поставок аффинированного золота в качестве способа взаиморасчетов, по условиям предварительной оплаты будущих поставок аффинированного золота заключается дополнительное соглашение к договору об общих условиях купли-продажи аффинированного золота для пополнения активов в драгоценных металлах.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Порядок проведения испытаний аффинированного золота и предъявления претензий по качеству и количеству аффинированного золота устанавливается договором об общих условиях купли-продажи аффинированного золота для пополнения активов в драгоценных металлах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Цена аффинированного золота определяется в теңге исходя из официального курса теңге к доллару Соединенных Штатов Америки на дату сделки и среднего значения утреннего и вечернего фиксинга (котировки цены) на золото Лондонской ассоциации рынка драгоценных металлов (London bullion market association), усредненного на весь месяц поставки, и дисконта, включающего:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       транспортные расходы по экспорту золота на международные рынки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2062,50 +2266,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ставки дисконта на предстоящее полугодие утверждаются Советом директоров Национального Банка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ко всему аффинированному золоту одного качества, приобретаемому в одном периоде, применяется единая ставка дисконта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменением, внесенным постановлением Правления Национального Банка РК от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2487,31 +2753,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>