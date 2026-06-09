--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="45a0ee7" w14:textId="45a0ee7">
+    <w:p w14:paraId="1382210" w14:textId="1382210">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,111 +150,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В целях реализации </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О государственной правовой статистике и специальных учетах" и во исполнение требований </w:t>
+      В целях реализации подпунктов 10-1), 11) пункта 3, пункта 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной правовой статистике и специальных учетах" и во исполнение требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 12-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии терроризму", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -270,130 +230,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии экстремизму", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма", руководствуясь </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения", руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 22)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 9 Конституционного закона Республики Казахстан "О прокуратуре" </w:t>
+        <w:t xml:space="preserve"> статьи 9 Конституционного закона Республики Казахстан "О прокуратуре", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Генерального Прокурора РК от 29.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 78</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Генерального Прокурора РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1094,51 +1054,146 @@
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок ведения специальных учетов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Основанием для постановки на специальный учет лиц, привлеченных к ответственности за осуществление террористической деятельности и за совершение экстремизма, является вступивший в законную силу приговор суда (далее – специальный учет лиц).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Генерального Прокурора РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Специальный учет лиц осуществляется Комитетом и его территориальными органами путем ведения электронного журнала лиц, привлеченных к ответственности за осуществление террористической деятельности и совершение экстремизма (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1173,830 +1228,947 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 3 Уголовного кодекса Республики Казахстан) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – электронный журнал) в информационной системе Комитета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Электронный журнал формируется на основании электронных алфавитных учетных карточек по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам ведения, использования и хранения специальных учетов лиц, совершивших уголовные правонарушения, привлеченных и привлекаемых к уголовной ответственности и дактилоскопического учета задержанных, содержащихся под стражей и осужденных лиц, утвержденных приказом Генерального Прокурора Республики Казахстан от 27 февраля 2018 года № 29 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16667).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В целях обеспечения полноты специального учета лиц и своевременности ввода их сведений территориальные органы Комитета ежеквартально до 10 числа месяца, следующего за отчетным периодом, проводит сверку сведений электронного журнала с показателями отчета формы № 1-ЭТ "О правонарушениях, связанных с экстремизмом и терроризмом и о состоянии прокурорского надзора", утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 9 января 2023 года № 12 "Об утверждении формы отчета № 1-ЭТ "О правонарушениях, связанных с экстремизмом и терроризмом и о состоянии прокурорского надзора" и Инструкции по его формированию" (далее – отчет 1-ЭТ) (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 31687).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Результаты сверки оформляются актом, который утверждается начальниками подразделений, ответственных за ведение специальных учетов лиц, и формирование </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отчета № 1-ЭТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сверки сведений специальных учетов лиц, уголовные дела, в отношении которых находятся в производстве центрального аппарата органов уголовного преследования, проводит территориальный орган Комитета по месту совершения уголовного правонарушения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сверки сведений специальных учетов лиц, уголовные дела, в отношении которых находятся в производстве центрального аппарата органов уголовного преследования, проводит территориальный орган Комитета по месту совершения уголовного правонарушения.</w:t>
+      7. Основанием для постановки на специальный учет организаций и информационных материалов, признанных судом экстремистскими и террористическими (далее – специальный учет организаций и материалов), является вступившее в законную силу решение суда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Основанием для постановки на специальный учет организаций и информационных материалов, признанных судом экстремистскими и террористическими (далее – специальный учет организаций и материалов), является вступившее в законную силу решение суда.</w:t>
+      8. Специальный учет организаций и материалов осуществляется Комитетом путем ведения электронных списков организаций и информационных материалов, признанных судом террористическими и экстремистскими (далее – электронный список).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Электронный список формируется Комитетом на основании вступивших в законную силу решений судов и документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Территориальные органы Комитета в течение 3 (трех) рабочих дней с момента вступления в законную силу решения суда направляют в Комитет следующие материалы в формате PDF:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Территориальные органы Комитета в течение 3 (трех) рабочих дней с момента вступления в законную силу решения суда направляют в Комитет следующие материалы в формате PDF:</w:t>
+      1) заявление о признании информационных материалов экстремистскими и террористическими, запрете их ввоза, издания и распространения на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) заявление о признании информационных материалов экстремистскими и террористическими, запрете их ввоза, издания и распространения на территории Республики Казахстан;</w:t>
+      2) экспертное заключение по данным информационным материалам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) экспертное заключение по данным информационным материалам;</w:t>
+      3) судебное решение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Комитет в течение 3 (трех) рабочих дней с момента поступления судебного решения и материалов, перечисленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, проводит их проверку на четкость изображения и легкость читаемости.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае нарушения требований настоящего пункта Комитет возвращает их в территориальные органы для устранения нарушений в течение 5 (пяти) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Комитет ежеквартально до 10 числа месяца, следующего за отчетным периодом, проводит сверку сведений электронного списка с показателями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отчета № 1-ЭТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Результаты сверки оформляются актом, который утверждается начальниками подразделений, ответственных за ведение специального учета организаций, и формирование </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отчета 1-ЭТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Использование и хранение сведений специальных учетов</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Электронные списки размещаются на официальном сайте Комитета и пополняются в течение 3 (трех) рабочих дней с момента завершения Комитетом проверки, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сведения специального учета используются при информационно-справочном обслуживании государственных органов, учреждений и иных организаций, уполномоченных на осуществление проверочных мероприятий в отношении запрашиваемых лиц (далее – инициатор запроса).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Инициатор запроса на безвозмездной основе истребует сведения специального учета в электронном формате посредством Системы информационного обмена правоохранительных, специальных государственных и иных органов и (или) информационного сервиса Комитета с использованием "Руководства пользователя для получения сведений на физическое лицо в электронном формате" согласно приложению 15 к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения, использования и хранения специальных учетов лиц, совершивших уголовные правонарушения, привлеченных и привлекаемых к уголовной ответственности и дактилоскопического учета задержанных, содержащихся под стражей и осужденных лиц, утвержденных приказом Генерального Прокурора Республики Казахстан от 27 февраля 2018 года № 29 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16667) (далее – Правила № 29).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Инициатор запроса требования направляет в форме электронного документа либо в случае отсутствия единой транспортной среды на бумажном носителе с сопроводительным письмом за подписью его руководителя либо лица его замещающего, с приложением списка проверяемых лиц.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Инициатор запроса требования направляет в форме электронного документа либо в случае отсутствия единой транспортной среды на бумажном носителе с сопроводительным письмом за подписью его руководителя либо лица его замещающего, с приложением списка проверяемых лиц.</w:t>
+      В сопроводительном письме указывается ссылка на нормативный правовой акт, наделяющий их правом проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В сопроводительном письме указывается ссылка на нормативный правовой акт, наделяющий их правом проверки.</w:t>
+      Данное положение не распространяется на государственные органы, осуществляющие оперативно-розыскную деятельность, следствие (дознание), исполнение наказания, контрразведывательную деятельность, суды Республики Казахстан, подразделения миграционной службы, разрешительной системы органов внутренних дел Республики Казахстан и органы по делам обороны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Данное положение не распространяется на государственные органы, осуществляющие оперативно-розыскную деятельность, следствие (дознание), исполнение наказания, контрразведывательную деятельность, суды Республики Казахстан, подразделения миграционной службы, разрешительной системы органов внутренних дел Республики Казахстан и органы по делам обороны.</w:t>
+      17. Требование составляется отдельно на каждое проверяемое лицо. При заполнении требования на лицо, изменившее фамилию, имя, отчество (при его наличии), дату рождения, указываются прежние и измененные анкетные данные.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 18 вводится в действие с 12.07.2026 приказом Генерального Прокурора РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Требование составляется отдельно на каждое проверяемое лицо. При заполнении требования на лицо, изменившее фамилию, имя, отчество (при его наличии), дату рождения, указываются прежние и измененные анкетные данные.</w:t>
+      В требовании подлежат заполнению все реквизиты, в случае отсутствия у проверяемого лица одного из анкетных данных соответствующий реквизит не заполняется. Полному указанию подлежат дата и место рождения. Если неизвестно число или месяц рождения, то в соответствующие графы вносится запись "00".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkStart w:name="z15" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "Об электронном документе и электронной цифровой подписи".</w:t>
+        <w:t>
+      В случае наличия у проверяемого лица индивидуального идентификационного номера сведения заполняются через Государственный банк данных "Физические лица".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Генерального Прокурора РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. В требовании на бумажном носителе по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам № 29 подлежат заполнению все реквизиты. В случае отсутствия у проверяемого лица одного из анкетных данных в соответствующем реквизите вносится запись "не имеет". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) пишутся разборчиво, печатными буквами, с первой заглавной буквы. Полному указанию подлежат дата и место рождения. Если неизвестно число или месяц рождения, то в соответствующие графы вносится запись "00".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Предоставление в Комитет и его территориальные органы требований на бумажных носителях, оформленных в нарушение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2031,371 +2203,575 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, является основанием для отказа и возвращения без исполнения инициатору запроса. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Запросы, поступившие по каналам факсимильной связи, а также запросы иностранных государств, представленные с нарушением установленного международными договорами порядка, не подлежат исполнению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Запросы граждан, а также учреждений и организаций, не уполномоченных на осуществление проверочных мероприятий, оформленные на бланках требований, проверке не подлежат и возвращаются инициаторам без исполнения, с разъяснением причин отказа в исполнении и порядка обращения к учетам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Запросы, поступившие по каналам факсимильной связи, а также запросы иностранных государств, представленные с нарушением установленного международными договорами порядка, не подлежат исполнению.</w:t>
+      21. Инициатору запроса предоставляются все имеющиеся в Комитете и его территориальных органах на день проверки сведения специального учета в отношении проверяемого лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Запросы граждан, а также учреждений и организаций, не уполномоченных на осуществление проверочных мероприятий, оформленные на бланках требований, проверке не подлежат и возвращаются инициаторам без исполнения, с разъяснением причин отказа в исполнении и порядка обращения к учетам.</w:t>
+        <w:t xml:space="preserve">
+      22. Требования на бумажных носителях исполняются в течение 5 (пяти) рабочих дней. Электронные требования исполняются в течение 3 (трех) рабочих дней, в случае необходимости проведения дополнительной проверки в течение 5 (пяти) рабочих дней. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 22 вводится в действие с 12.07.2026 приказом Генерального Прокурора РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Инициатору запроса предоставляются все имеющиеся в Комитете и его территориальных органах на день проверки сведения специального учета в отношении проверяемого лица.</w:t>
+      День поступления требований в Комитет и его территориальные органы не входит в срок их исполнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Требования на бумажных носителях исполняются в течение 5 (пяти) рабочих дней. Электронные требования исполняются в течение 3 (трех) рабочих дней, в случае необходимости проведения дополнительной проверки в течение 5 (пяти) рабочих дней.</w:t>
+      Если в ходе обработки электронных требований потребуется уточнение сведений о принятом процессуальном решении с направлением дополнительных запросов в соответствующие государственные органы или учреждения, то инициатору запроса направляется промежуточный ответ, где сообщается о необходимости повторного оформления электронного требования по истечении 10 (десяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Генерального Прокурора РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23 предусматривается в редакции приказа Генерального Прокурора РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Результаты проверки отражаются на требовании с проставлением штампов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам № 29. Исключением являются электронные требования, направленные посредством информационных систем, подписанные электронной цифровой подписью.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. При обнаружении на специальном учете лица, имеющего схожие анкетные данные с проверяемым лицом (расхождения в фамилии, имени и отчества (при его наличии), дате рождения), дающих основание полагать, что проверяемое лицо является лицом, состоящим на специальном учете, и искажение анкетных данных произошло вследствие ошибки или опечатки, сведения выдаются с отметкой "имеются сведения на …".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Причастность проверяемого к деянию лица, состоящего на специальном учете, устанавливается инициатором запроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Сведения, представленные Комитетом и его территориальными органами, подлежат использованию инициаторами запросов в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Комитет в течение 3 (трех) рабочих дней с момента постановки сведений на специальный учет лиц направляет их в уполномоченный орган по финансовому мониторингу.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Сроки хранения информационных учетных документов с подтверждающими документами, журнала предусмотрены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам № 29.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронные списки с подтверждающими документами подлежат постоянному сроку хранению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2656,80 +3032,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Электронный журнал лиц, привлеченных к ответственности за</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             осуществление террористической деятельности и экстремизма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -4991,55 +5367,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5365,31 +5741,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>