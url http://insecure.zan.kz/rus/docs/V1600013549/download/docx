--- v0 (2025-11-13)
+++ v1 (2026-06-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="848dccc" w14:textId="848dccc">
+    <w:p w14:paraId="70b2d3b" w14:textId="70b2d3b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,51 +103,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра энергетики Республики Казахстан от 9 февраля 2016 года № 51. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 марта 2016 года № 13549.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 27)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -176,51 +327,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -238,111 +388,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> утверждения конструкций транспортных упаковочных комплектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -389,90 +615,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) размещение настоящего приказа на официальном интернет-ресурсе Министерства энергетики Республики Казахстан и интранет-портале государственных органов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства энергетики Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 2), 3) и 4) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -988,125 +1214,307 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 февраля 2016 года № 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила утверждения конструкций транспортных упаковочных комплектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра энергетики РК от 19.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила утверждения конструкций транспортных упаковочных комплектов (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1141,51 +1549,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 27)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "Об использовании атомной энергии" и определяют порядок утверждения конструкций транспортных упаковочных комплектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1203,129 +1610,299 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок утверждения конструкций транспортных упаковочных комплектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Утверждение конструкций транспортных упаковочных комплектов, а также распространение действия сертификатов-разрешений на них, утвержденных уполномоченными органами других стран, на территории Республики Казахстан является государственной услугой (далее – Государственная услуга) и оказывается Комитетом атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан (далее – Услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для получения Государственной услуги физическое или юридическое лицо (далее – Услугополучатель) обращается Услугодателю посредством веб-портала "электронного правительства" www.egov.kz (далее – Портал) и представляет документы, необходимые для оказания Государственной услуги, указанные в пункте 8 перечня основных требований к оказанию государственной услуги "Утверждение конструкций транспортных упаковочных комплектов, а также распространение действия сертификатов-разрешений на них, утвержденных уполномоченными органами других стран, на территории Республики Казахстан" (далее – Перечень основных требований к оказанию государственной услуги), приведенного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче Услугополучателем всех необходимых документов посредством Портала – через "личный кабинет" Услугополучателя отображается статус о принятии запроса для оказания Государственной услуги с указанием даты получения результата оказания Государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1362,70 +1939,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="11"/>
+    <w:bookmarkStart w:name="z34" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Перечень основных требований к оказанию Государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления Государственной услуги приведены в Перечне основных требований к оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1444,70 +2021,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="12"/>
+    <w:bookmarkStart w:name="z35" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Услугодатель в день поступления документов осуществляет их прием, регистрацию и передает его на исполнение ответственному структурному подразделению Услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении Услугополучателем неполного пакета документов и (или) сведений необходимых для оказания Государственной услуги в соответствии с настоящими Правилами, ответственный исполнитель Услугодателя в течение 2 (двух) рабочих дней с момента регистрации заявления Услугополучателя направляет в "личный кабинет" Услугополучателя мотивированный отказ в дальнейшем рассмотрении заявления, по форме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1692,90 +2269,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам рассмотрения пакета документов, заключения и результата заслушивания Услугодатель принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="13"/>
+    <w:bookmarkStart w:name="z215" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) об утверждении конструкции транспортного упаковочного комплекта или о распространении действия сертификатов-разрешений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z216" w:id="14"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z216" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об отказе утверждения конструкции транспортного упаковочного комплекта или о распространении действия сертификатов-разрешений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1794,90 +2371,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="15"/>
+    <w:bookmarkStart w:name="z40" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Решение Услугодателя об утверждении конструкции транспортного упаковочного комплекта действует сроком не более 5 (пяти) лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z41" w:id="16"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z41" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение Услугодателя о распространении действия сертификатов-разрешений действует на срок, обозначенный в оригинале сертификата-разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1905,71 +2482,215 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z47" w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Услугодатель обеспечивает внесение данных о стадии оказания Государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании Государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания Государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2024,88 +2745,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="18"/>
+    <w:bookmarkStart w:name="z49" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z50" w:id="19"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Рассмотрение жалобы по вопросам оказания Государственной услуги производится вышестоящим административным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается Услугодателю, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2253,91 +3058,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z53" w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В случаях несогласия с результатами решения Услугодателя Услугополучатель обращается в суд в соответствии с подпунктом 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2416,68 +3297,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">конструкций транспортных </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>упаковочных комплектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="21"/>
+    <w:bookmarkStart w:name="z57" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 исключено приказом Министра энергетики РК от 09.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2594,68 +3475,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">конструкций транспортных </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>упаковочных комплектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="22"/>
+    <w:bookmarkStart w:name="z65" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 исключено приказом Министра энергетики РК от 09.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2772,80 +3653,232 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>транспортных упаковочных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">комплектов </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z217" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Утверждение конструкций транспортных упаковочных комплектов, а также распространение действия сертификатов-разрешений на них, утвержденных уполномоченными органами других стран, на территории Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра энергетики РК от 09.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4865,68 +5898,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z220" w:id="24"/>
+    <w:bookmarkStart w:name="z220" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас утвердить конструкцию транспортного упаковочного комплекта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5689,68 +6722,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование юридического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z223" w:id="25"/>
+    <w:bookmarkStart w:name="z223" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас распространить действие сертификата-разрешения, выданного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6153,77 +7186,77 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>конструкций транспортных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>упаковочных комплектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="26"/>
+    <w:bookmarkStart w:name="z213" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3-1 в соответствии с приказом Министра энергетики РК от 03.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6425,50 +7458,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -6505,138 +7614,138 @@
               <w:gridCol w:w="4100"/>
               <w:gridCol w:w="4100"/>
               <w:gridCol w:w="4100"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4100" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z143" w:id="27"/>
+                <w:bookmarkStart w:name="z143" w:id="18"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[Наименование УО на государственном языке)] </w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="27"/>
+                <w:bookmarkEnd w:id="18"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>реквизиты УО на государственном языке</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4100" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
-                <w:bookmarkStart w:name="z144" w:id="28"/>
+                <w:bookmarkStart w:name="z144" w:id="19"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
-                <w:bookmarkEnd w:id="28"/>
+                <w:bookmarkEnd w:id="19"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="1981200" cy="1854200"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId4"/>
                                 <a:stretch>
@@ -6735,80 +7844,80 @@
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z148" w:id="29"/>
+                <w:bookmarkStart w:name="z148" w:id="20"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Мотивированный отказ в дальнейшем рассмотрении заявления/ в оказании Государственной услуги</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="29"/>
+                <w:bookmarkEnd w:id="20"/>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6823,80 +7932,80 @@
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z150" w:id="30"/>
+                <w:bookmarkStart w:name="z150" w:id="21"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Номер: [Номер]  </w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="30"/>
+                <w:bookmarkEnd w:id="21"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Дата выдачи: [Дата выдачи]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6930,80 +8039,80 @@
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z153" w:id="31"/>
+                <w:bookmarkStart w:name="z153" w:id="22"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[Наименование УО], рассмотрев Вашу заявку от [Дата заявки] года № [Номер заявки],   </w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="31"/>
+                <w:bookmarkEnd w:id="22"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>сообщает _____________________________________________________________.   [Причина отказа]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7035,80 +8144,80 @@
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z155" w:id="32"/>
+                <w:bookmarkStart w:name="z155" w:id="23"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>[Должность подписывающего]</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="32"/>
+                <w:bookmarkEnd w:id="23"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -7119,59 +8228,59 @@
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 [фамилия, имя, отчество (в случае наличия) подписывающего]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z158" w:id="33"/>
+          <w:bookmarkStart w:name="z158" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7264400" cy="1905000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -7383,50 +8492,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -7463,121 +8648,121 @@
               <w:gridCol w:w="4100"/>
               <w:gridCol w:w="4100"/>
               <w:gridCol w:w="4100"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4100" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z163" w:id="34"/>
+                <w:bookmarkStart w:name="z163" w:id="25"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>[Наименование УО на государственном  языке)] реквизиты УО на  государственном языке</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="34"/>
+                <w:bookmarkEnd w:id="25"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4100" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
-                <w:bookmarkStart w:name="z164" w:id="35"/>
+                <w:bookmarkStart w:name="z164" w:id="26"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
-                <w:bookmarkEnd w:id="35"/>
+                <w:bookmarkEnd w:id="26"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="1981200" cy="1854200"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId6"/>
                                 <a:stretch>
@@ -7719,134 +8904,134 @@
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z170" w:id="36"/>
+                <w:bookmarkStart w:name="z170" w:id="27"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>№ ____________________ от "___" ___________ 202__ года</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="36"/>
+                <w:bookmarkEnd w:id="27"/>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z172" w:id="37"/>
+                <w:bookmarkStart w:name="z172" w:id="28"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Нұр-Сұлтан қаласы город Нур-Султан</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="37"/>
+                <w:bookmarkEnd w:id="28"/>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7917,80 +9102,80 @@
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z176" w:id="38"/>
+                <w:bookmarkStart w:name="z176" w:id="29"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>[Должность подписывающего]</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="38"/>
+                <w:bookmarkEnd w:id="29"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -8001,59 +9186,59 @@
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 [фамилия, имя, отчество (в случае наличия) подписывающего]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z179" w:id="39"/>
+          <w:bookmarkStart w:name="z179" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7264400" cy="1905000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
@@ -8211,62 +9396,148 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>упаковочных комплектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 6 - в редакции приказа Министра энергетики РК от 09.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>