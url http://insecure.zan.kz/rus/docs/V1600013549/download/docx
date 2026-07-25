--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="70b2d3b" w14:textId="70b2d3b">
+    <w:p w14:paraId="7c0779f" w14:textId="7c0779f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3504,75 +3504,247 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 2 исключено приказом Министра энергетики РК от 09.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3653,202 +3825,50 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>транспортных упаковочных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">комплектов </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...150 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z217" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -7224,85 +7244,181 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Уведомление</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены приложением 3-1 в соответствии с приказом Министра энергетики РК от 03.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); исключено приказом Министра энергетики РК от 09.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -7462,120 +7578,54 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...68 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8305,50 +8355,135 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8492,126 +8627,50 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...74 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -9263,50 +9322,136 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9396,148 +9541,62 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>упаковочных комплектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...96 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 - в редакции приказа Министра энергетики РК от 09.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>