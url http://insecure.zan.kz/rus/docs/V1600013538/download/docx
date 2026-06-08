--- v0 (2025-10-26)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bcc32b9" w14:textId="bcc32b9">
+    <w:p w14:paraId="201add4" w14:textId="201add4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -108,78 +108,173 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра энергетики Республики Казахстан от 9 февраля 2016 года № 45. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 марта 2016 года № 13538.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции приказа Министра энергетики РК от 22.04.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции приказа Министра энергетики РК от 22.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 144</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -214,51 +309,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -277,70 +371,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить прилагаемые Правила аккредитации организаций, осуществляющих экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -359,70 +453,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -487,90 +581,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -996,125 +1090,210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 февраля 2016 года № 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила аккредитации организаций, осуществляющих экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра энергетики РК от 22.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила аккредитации организаций, осуществляющих экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1149,365 +1328,432 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях", подпунктом 10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об использовании атомной энергии" (далее – Закон) и определяют порядок оказания государственной услуги "Аккредитация организаций, осуществляющих экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности" (далее – Государственная услуга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уполномоченный орган в области использования атомной энергии – центральный исполнительный орган, осуществляющий руководство в области использования атомной энергии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аккредитация организаций, осуществляющих экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности – процедура официального признания уполномоченным органом в области использования атомной энергии компетентности организации осуществлять экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный орган в области использования атомной энергии (далее – Услугодатель) проводит аккредитацию организаций, осуществляющих экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности и ведет реестр аккредитованных организаций, осуществляющих экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности, который размещается на интернет-ресурсе Услугодателя, а также его ведомства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 26 Закона, организация, осуществляющая экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности, имеет:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z181" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не менее пяти лет практического опыта работы в области аккредитации или деятельности, непосредственно связанной с областью аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z182" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) квалифицированный персонал, способный обеспечить выполнение работ в соответствующей области аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z183" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) программно-технические средства и (или) методики расчетов для выполнения заявленных видов работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К программно-техническим средствам относятся программные обеспечения электронно-вычислительных машин, которые позволяют ввести исходные данные и формулы для получения результатов, требуемых для обоснования ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...141 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра энергетики РК от 09.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок аккредитации организаций, осуществляющих экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Для получения Государственной услуги юридическое лицо (далее – Услугополучатель) представляет документы, необходимые для оказания Государственной услуги, указанные в пункте 8 перечня основных требований к оказанию государственной услуги "Аккредитация организаций, осуществляющих экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности" (далее – Перечень основных требований к оказанию государственной услуги), приведенного в приложении 2 к настоящим Правилам посредством веб-портала "электронного правительства" www.egov.kz (далее – Портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о государственной регистрации (перерегистрации) юридического лица Услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1580,70 +1826,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сотрудник канцелярии Услугодателя в день поступления документов осуществляет их прием, регистрацию и передает его на рассмотрение управлению ядерной и радиационной безопасности Услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственный исполнитель управления ядерной и радиационной безопасности Услугодателя в течение 2 (двух) рабочих дней с момента регистрации заявления Услугополучателя, проверяет полноту и сроки действия представленных документов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1898,90 +2144,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам рассмотрения пакета документов, заключения и результата заслушивания Услугодатель принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="18"/>
+    <w:bookmarkStart w:name="z184" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выдать свидетельство об аккредитации организации, осуществляющей экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z185" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z185" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказать в выдаче свидетельства об аккредитации организации, осуществляющей экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2053,71 +2299,215 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z46" w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Услугодатель обеспечивает внесение данных о стадии оказания Государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании Государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания Государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2172,88 +2562,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="21"/>
+    <w:bookmarkStart w:name="z48" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования результатов аккредитации организаций, осуществляющих экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z49" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Рассмотрение жалобы по вопросам оказания Государственной услуги производится вышестоящим административным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается Услугодателю, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2401,91 +2875,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z52" w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В случаях несогласия с результатами решения Услугодателя Услугополучатель обращается в суд в соответствии с подпунктом 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2603,68 +3153,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>радиационной безопасности,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и (или) ядерной физической безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="24"/>
+    <w:bookmarkStart w:name="z58" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 исключено приказом Министра энергетики РК от 09.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2820,80 +3370,232 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и (или) ядерной физической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">безопасности </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Аккредитация организаций, осуществляющих экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра энергетики РК от 09.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4991,68 +5693,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контактный телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="26"/>
+    <w:bookmarkStart w:name="z189" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу провести аккредитацию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5528,77 +6230,77 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ядерной физической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z179" w:id="27"/>
+    <w:bookmarkStart w:name="z179" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 2-1 в соответствии с приказом Министра энергетики РК от 03.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5829,80 +6531,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z121" w:id="28"/>
+          <w:bookmarkStart w:name="z121" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Header 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
+          <w:bookmarkEnd w:id="23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6266,107 +6968,107 @@
               <w:gridCol w:w="4100"/>
               <w:gridCol w:w="4100"/>
               <w:gridCol w:w="4100"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4100" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z132" w:id="29"/>
+                <w:bookmarkStart w:name="z132" w:id="24"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>[Наименование УО (на государственном языке)] реквизиты УО на государственном языке</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="29"/>
+                <w:bookmarkEnd w:id="24"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4100" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z133" w:id="30"/>
+                <w:bookmarkStart w:name="z133" w:id="25"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
-                <w:bookmarkEnd w:id="30"/>
+                <w:bookmarkEnd w:id="25"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="1981200" cy="1854200"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId4"/>
                                 <a:stretch>
@@ -6459,154 +7161,154 @@
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z137" w:id="31"/>
+                <w:bookmarkStart w:name="z137" w:id="26"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Мотивированный отказ в дальнейшем рассмотрении заявления/ в оказании государственной услуги</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="31"/>
+                <w:bookmarkEnd w:id="26"/>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z139" w:id="32"/>
+                <w:bookmarkStart w:name="z139" w:id="27"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Номер: [Номер]</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="32"/>
+                <w:bookmarkEnd w:id="27"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Дата выдачи: [Дата выдачи]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6641,80 +7343,80 @@
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z143" w:id="33"/>
+                <w:bookmarkStart w:name="z143" w:id="28"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>[Наименование УО], рассмотрев Ваше заявление от [Дата заявки] года № [Номер заявки], сообщает ______________________________________________________________. [Причина отказа].</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="33"/>
+                <w:bookmarkEnd w:id="28"/>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6746,80 +7448,80 @@
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z145" w:id="34"/>
+                <w:bookmarkStart w:name="z145" w:id="29"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>[Должность подписывающего]</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="34"/>
+                <w:bookmarkEnd w:id="29"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -7217,107 +7919,107 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z153" w:id="35"/>
+          <w:bookmarkStart w:name="z153" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[Наименование УО на государственном языке)] реквизиты УО на государственном языке</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="30"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z154" w:id="36"/>
+          <w:bookmarkStart w:name="z154" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkEnd w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1981200" cy="1854200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
@@ -7389,120 +8091,120 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование УО (на русском языке)] реквизиты УО на русском языке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="37"/>
+    <w:bookmarkStart w:name="z158" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство об аккредитации организации, осуществляющей экспертизу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z159" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z159" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от "Об использовании</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>атомной энергии"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7629,90 +8331,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (методика (-и) расчетов и (или) програмно-технические средства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="39"/>
+    <w:bookmarkStart w:name="z160" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Свидетельство действительно до "___"___________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z161" w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z161" w:id="35"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель ведомства уполномоченного органа в области использования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>атомной энергии или его заместитель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7720,70 +8422,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________ ______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="41"/>
+    <w:bookmarkStart w:name="z162" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Серия ______№ _______________ Дата выдачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7821,55 +8523,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8195,31 +8897,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>