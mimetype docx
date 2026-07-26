--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="201add4" w14:textId="201add4">
+    <w:p w14:paraId="d2d9ae0" w14:textId="d2d9ae0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3182,75 +3182,247 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 1 исключено приказом Министра энергетики РК от 09.01.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 исключено приказом Министра энергетики РК от 09.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 4</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3370,202 +3542,50 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и (или) ядерной физической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">безопасности </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...150 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z186" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>