--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7260b13" w14:textId="7260b13">
+    <w:p w14:paraId="f9b96f4" w14:textId="f9b96f4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1232,2383 +1232,2653 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила распределения мест в общежитиях организаций образования (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 48)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок распределения мест в общежитиях, принадлежащих организациям технического и профессионального, послесреднего образования (далее – организации ТиППО) на праве собственности или находящихся во владении организаций на ином законном основании.</w:t>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и подпункта 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок распределения мест в общежитиях, принадлежащих организациям технического и профессионального, послесреднего образования (далее – организации ТиППО) на праве собственности или находящихся во владении организаций на ином законном основании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра просвещения РК от 31.03.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Предоставление общежития обучающимся в организациях ТиППО осуществляется организациями ТиППО, по итогам распределения мест на конкурсной основе специально созданной комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о наличии свободных мест в общежитиях размещаются на официальных сайтах организаций ТиППО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра просвещения РК от 31.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="11"/>
+    <w:bookmarkStart w:name="z45" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1. Государственная услуга оказывается физическим лицам (далее - услугополучатель) бесплатно на основании заявления по установленной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z81" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прием заявления и выдача результата оказания государственной услуги осуществляются через:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z81" w:id="12"/>
-[...15 lines deleted...]
-      Прием заявления и выдача результата оказания государственной услуги осуществляются через:</w:t>
+    <w:bookmarkStart w:name="z82" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организации ТиППО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z82" w:id="13"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z84" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) абонентское устройство сотовой связи, зарегистрированного на веб-портале "электронного правительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z115" w:id="16"/>
+    <w:bookmarkStart w:name="z115" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги "Предоставление общежития обучающимся в организациях технического и профессионального, послесреднего образования" (далее – Перечень), включающий способы предоставления государственной услуги, срок, форму и результат его оказания, а также иные сведения с учетом особенностей оказания государственной услуги, изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 2-1 в соответствии с приказом Министра образования и науки РК от 22.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра просвещения РК от 07.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-2. Исключен приказом Министра просвещения РК от 27.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Оказание государственной услуги проактивным способом осуществляется посредством информационных систем государственных органов при регистрации телефонного номера абонентского устройства сотовой связи услугополучателя на веб-портале "электронного правительства" и наличии согласия услугополучателя на сбор и обработку персональных данных, полученного посредством государственного сервиса контроля доступа к персональным данным и включает в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z117" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отправку автоматических уведомлений услугополучателю с запросом на оказание государственной услуги по предоставлению общежития обучающимся в организациях технического и профессионального, послесреднего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z118" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получение согласия услугополучателя на оказание проактивной услуги, а также иных необходимых сведений от услугополучателя, в том числе ограниченного доступа, посредством абонентского устройства сотовой связи услугополучателя.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z119" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок ожидания ответа от услугополучателя составляет 24 (двадцать четыре) часа с момента получения запроса. По истечении срока ожидания запрос аннулируется и услугополучателю направляется уведомление о необходимости обращения, предусмотренных подзаконными нормативными правовыми актами, определяющими порядок оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 2-1 в соответствии с приказом Министра образования и науки РК от 22.05.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра просвещения РК от 07.10.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 2-2 в соответствии с приказом Министра просвещения РК от 07.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2-2. Исключен приказом Министра просвещения РК от 27.02.2023 </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3. При необходимости услугополучатель по принципу "одного заявления" подает заявление на получение государственной услуги "Предоставление общежития обучающимся в организациях технического и профессионального, послесреднего образования" при подаче документов на получение государственной услуги "Прием документов в организации технического и профессионального, послесреднего образования", которая будет оказана по итогам зачисления в организацию технического и профессионального, послесреднего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 2-3 в соответствии с приказом Министра просвещения РК от 07.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Порядок формирования комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z12" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Места в общежитии распределяются на конкурсной основе специально созданной комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z13" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Количественный и персональный состав конкурсной комиссии по распределению мест в общежитиях (далее – конкурсная комиссия), а также сроки ее полномочий определяются первым руководителем организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z14" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В состав конкурсной комиссии включаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z85" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представитель руководящего состава организации – заместитель руководителя организации ТиППО, курирующий вопросы проживания обучающихся в общежитии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z86" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представители общественных организаций – профессиональные союзы и другие объединения граждан, созданные на добровольной основе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z87" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представители органов студенческого самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z88" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заведующие дневными отделениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z89" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представители структурного подразделения организации, курирующие вопросы молодежной политики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра просвещения РК от 27.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="17"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z15" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Председателем конкурсной комиссии назначается заместитель руководителя организации, курирующий вопросы проживания обучающихся в общежитии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z16" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Основными задачами работы конкурсной комиссии являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определение графика заседаний конкурсной комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объективное и гласное рассмотрение заявлений, а также принятие по их итогам решений, не ущемляющих права и интересы обучающихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вынесение решений по итогам заседаний конкурсной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...143 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Порядок формирования комиссии</w:t>
-[...159 lines deleted...]
-      5) представители структурного подразделения организации, курирующие вопросы молодежной политики.</w:t>
+        <w:t xml:space="preserve"> 3. Порядок распределения мест в общежитиях организаций технического и профессионального, послесреднего образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:p>
-[...172 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 - в редакции приказа Министра просвещения РК от 31.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="34"/>
+    <w:bookmarkStart w:name="z18" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Конкурсная комиссия осуществляет распределение мест в общежитиях организаций ТиППО на основании заявления по установленной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам, или на основании заявления, поданного в электронном виде на портал, с приложением документов, указанных в пункте 8 Перечня, согласно </w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам, или на основании заявления, поданного в электронном виде на портал, с приложением документов, указанных в пункте 9 Перечня, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам подтверждающих статус услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z90" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z90" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче услугополучателем всех необходимых документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z91" w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z91" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подтверждением принятия заявления на бумажном носителе является расписка о приеме документов в организацию ТиППО с указанием даты приема пакета документов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z92" w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z92" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Через портал – в "личном кабинете" услугополучателя отображается статус о принятии пакета документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z93" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z93" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случаях представления услугополучателем неполного пакета документов, и (или) документов с истекшим сроком действия организация ТиППО отказывает в приеме заявления и выдает расписку об отказе в приеме документов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z94" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z94" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Канцелярия организации ТиППО в день обращения осуществляет прием и регистрацию документов и в течении 1 (одного) рабочего дня передает заявление на рассмотрение комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра просвещения РК от 27.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8-1. Сведения о документах, удостоверяющих личность, свидетельство о смерти родителя (родителей) (для детей – сирот), об отсутствии (наличии) недвижимого имущества, удостоверение получателя пенсионных выплат по возрасту/пособий (для детей из многодетных семей), справка об инвалидности по форме (для лиц с инвалидностью), утвержденной </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 260 "Об утверждении Правил проведения медико-социальной экспертизы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32922), информация, подтверждающая принадлежность заявителя (семьи) к получателям государственной адресной социальной помощи в соответствии с </w:t>
+      8-1. Сведения о документах, удостоверяющих личность, свидетельство о смерти родителя (родителей) (для детей – сирот), об отсутствии (наличии) недвижимого имущества, удостоверение получателя пенсионных выплат по возрасту/пособий (для детей из многодетных семей), справка об инвалидности по форме (для лиц с инвалидностью), утвержденной приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 260 "Об утверждении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проведения медико-социальной экспертизы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32922), информация, подтверждающая принадлежность заявителя (семьи) к получателям государственной адресной социальной помощи в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> назначения и выплаты государственной адресной социальной помощи, утвержденными приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 21 июня 2023 года № 227 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32885) услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+        <w:t xml:space="preserve"> назначения и выплаты государственной адресной социальной помощи, утвержденными приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 21 июня 2023 года № 227 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32885) услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 8-1 в соответствии с приказом Министра образования и науки РК от 22.05.2020 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 282</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 8-1 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Места в общежитиях распределяются среди нуждающихся в жилище обучающихся при предоставлении справки об отсутствии (наличии) недвижимого имущества согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам предоставления информации из правового кадастра, утвержденному приказом Министра юстиции Республики Казахстан от 28 марта 2012 года № 131, (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 7586) (не имеющих в городе (населенном пункте) расположения организации в частной собственности единицы жилья (квартиры, дома)).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра просвещения РК от 07.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Конкурсная комиссия осуществляет распределение мест в общежитии с учетом оснований и очередности в следующем приоритетном порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z122" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дети-сироты и дети, оставшиеся без попечения родителей, а также граждане Республики Казахстан из числа молодежи, потерявшие или оставшиеся без попечения родителей до совершеннолетия, лица с инвалидностью первой или второй группы, лица с инвалидностью с детства, дети с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z123" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лица с инвалидностью третьей группы, лица, у которых один или оба родителя являются лицами с инвалидностью, дети из многодетных семей, лица, получающие государственное социальное пособие по случаю потери кормильца, лица, получающие государственную адресную социальную помощь, ветераны, приравненные по льготам к ветеранам Великой Отечественной войны, лица из числа сельской молодежи, поступившие на обучение по образовательным программам, определяющим социально-экономическое развитие села, а также кандасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z124" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обучающиеся, в рамках проекта "Мәңгілік ел жастары - индустрияға!" ("Серпін – 2050");</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...77 lines deleted...]
-      10. Конкурсная комиссия осуществляет распределение мест в общежитии с учетом оснований и очередности в следующем приоритетном порядке:</w:t>
+    <w:bookmarkStart w:name="z125" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обучающиеся, зачисленные на первый курс, обучающиеся имеющие сертификат победителя или призера Президентской, международной и республиканской олимпиады и (или) конкурса, а также абитуриенты, окончившие организацию образования с отличием с подтверждающим документом об образовании (свидетельство, аттестат);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z122" w:id="43"/>
-[...15 lines deleted...]
-      1) дети-сироты и дети, оставшиеся без попечения родителей, а также граждане Республики Казахстан из числа молодежи, потерявшие или оставшиеся без попечения родителей до совершеннолетия, лица с инвалидностью первой или второй группы, лица с инвалидностью с детства, дети с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обучающиеся, принятые на обучение на первый курс имеющие высокий балл по итогам конкурса или собеседования, проведенных организацией образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z123" w:id="44"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="48"/>
+    <w:bookmarkStart w:name="z127" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При равенстве баллов по итогам зачисления проведенных организацией образования, учитывается материальное положение обучающегося, при предоставлении справки, подтверждающая принадлежность заявителя (семьи) к получателям государственной адресной социальной помощи, предоставляемая местными исполнительными органами, согласно Правилам формирования, направления и распределения средств на оказание финансовой и материальной помощи обучающимся и воспитанникам организаций образования из семей, имеющих право на получение государственной адресной социальной помощи, а также из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума, и детям-сиротам, детям, оставшимся без попечения родителей, проживающим в семьях, детям из семей, требующих экстренной помощи в результате чрезвычайных ситуаций, и иным категориям обучающихся и воспитанников, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 25 января 2008 года № 64.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z128" w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z128" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обучающиеся из числа учащихся старших курсов, имеющие высокие результаты в учебной, научной и общественной работе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z129" w:id="50"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z129" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) иные обучающиеся организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z130" w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z130" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Категориям граждан, указанным в подпункте 1) пункта 10 настоящих Правил, государство в период обучения в организациях технического и профессионального, послесреднего образования компенсирует расходы за проживание в общежитиях в размере, не превышающем двадцать девять месячных расчетных показателей, установленных по состоянию на 1 января 2023 года, в год в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 12 марта 2012 года № 320 "Об утверждении размеров, источников, видов и Правил предоставления социальной помощи гражданам, которым оказывается социальная помощь.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра просвещения РК от 07.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра просвещения РК от 31.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Иностранцы из числа обучающихся обеспечиваются местами в общежитии в соответствии с международными и межправительственными договорами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z22" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Конкурсная комиссия по итогам рассмотрения заявлений, в течение 2 (двух) рабочих дней принимает решение о предоставлении мест в общежитии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра образования и науки РК от 22.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Конкурсная комиссия принимает решение о предоставлении места в общежитии обучающемуся, нужда в жилище которого возникла по причине произошедших непредвиденных семейных, материальных и иных обстоятельств, а также о выселении из общежития за несоблюдение правил проживания или устава организации по обоснованному представлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z24" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Конкурсная комиссия проводит распределение мест в общежитиях поэтапно:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z112" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в конце учебного года (июль) обучающимся в следующем учебном году на всех курсах, кроме первого;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z113" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в начале учебного года (август) обучающимся, зачисленным для обучения на первый курс и в порядке перевода из других учебных заведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z114" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение учебного года по мере необходимости – в соответствии с изменениями контингента обучающихся, проживающих в общежитиях, а также для обоснованного заселения переведенных или восстановленных обучающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра просвещения РК от 07.10.2024 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 62</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра образования и науки РК от 13.10.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 515</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="52"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z25" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. На основании сформированного списка для проживания в общежитии за подписью председателя Комиссии обучающемуся выдается направление о предоставлении места в общежитии организации ТиППО, либо мотивированный отказ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z102" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении через портал в "личном кабинете" услугополучателя результат о предоставлении места в общежитии либо мотивированный отказ по предоставлению государственной услуги направляется в форме электронного документа, подписанного ЭЦП уполномоченного лица организации ТиППО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра образования и науки РК от 22.05.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 215</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра просвещения РК от 27.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...105 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра образования и науки РК от 13.10.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Часть первая пункта 16 предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="59"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Услугодатель обеспечивает внесение сведений о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, согласно подпункту 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее - Закон).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z103" w:id="62"/>
+    <w:bookmarkStart w:name="z103" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с пунктом 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3643,51 +3913,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона центральный государственный орган, в течение трех рабочих дней с даты внесения изменения и (или) дополнения в настоящие Правила, актуализирует их и направляет услугодателям, в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3726,230 +3996,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="63"/>
+    <w:bookmarkStart w:name="z56" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z104" w:id="64"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z104" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается административному органу, должностному лицу, в отношении которых обжалуется административный акт, действие (бездействие) администрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z105" w:id="65"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z105" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z106" w:id="66"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z106" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z107" w:id="67"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z107" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z108" w:id="68"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z108" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z109" w:id="69"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z109" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4490,88 +4760,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>курс, группа, специальность,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>факультет обучающегося</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="70"/>
+    <w:bookmarkStart w:name="z43" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z44" w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z44" w:id="66"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Прошу Вас выделить мне одно место в общежитии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4662,50 +4932,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "___" _________________ 20___ г. ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     подпись обучающегося</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4754,368 +5110,457 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам распределения</w:t>
+              <w:t xml:space="preserve"> к Правилам распределения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мест в общежитиях</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организаций образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z132" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Предоставление общежития обучающимся в организациях технического и профессионального, послесреднего образования"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Министра просвещения РК от 07.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 282</w:t>
+      Сноска. Приложение 2 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги: "Предоставление общежития обучающимся в организациях технического и профессионального, послесреднего образования"</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организации технического и профессионального, послесреднего образования (далее – услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организации технического и профессионального, послесреднего образования</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5124,388 +5569,391 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прием заявления и выдача результата оказания государственной услуги осуществляется через:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) Организации технического и профессионального, послесреднего образования;</w:t>
+              <w:t>
+1) услугодателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) веб-портал "электронного правительства" www.egov.kz (далее – портал);</w:t>
+              <w:t>
+2) веб-портал "электронного правительства" www.egov.kz (далее – Портал);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) абонентское устройство сотовой связи, зарегистрированного на веб-портале "электронного правительства".</w:t>
+              <w:t>
+3) абонентское устройство сотовой связи, зарегистрированной на Портале.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания - 3 рабочих дня.</w:t>
+Срок оказания – 3 (три) рабочих дня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии) и ее подвидов (при наличии),</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)/ бумажная/проактивная/оказываемая по принципу "одного заявления".</w:t>
+Электронная (частично автоматизированная)/ бумажная/проактивная/композитная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5514,143 +5962,129 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Направление о предоставлении общежития обучающимся в организациях технического и профессионального, послесреднего образования по форме согласно приложению 6 к настоящим Правилам, либо мотивированный отказ.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма предоставления результата оказания государственной услуги: (частично автоматизированная)/бумажная/проактивная.</w:t>
+              <w:t>
+При отказе в оказании государственной услуги услугодатель направляет услугополучателю ответ с указанием причин отказа.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>При отказе в оказании государственной услуги услугодатель направляет услугополучателю ответ с указанием причин отказа.</w:t>
+              <w:t>
+При не обращении услугополучателя за результатом государственной услуги в указанный срок, услугодатель обеспечивает их хранение по месту приема до получения услугополучателем.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>При не обращении услугополучателя за результатом государственной услуги в указанный срок, услугодатель обеспечивает их хранение по месту приема до получения услугополучателем.</w:t>
-[...16 lines deleted...]
-              <w:t>Результат оказания государственной услуги в проактивной форме направляется посредством sms-оповещения на мобильный номер услугополучателя, зарегистрированный в базе мобильных граждан.</w:t>
+              <w:t>
+Результат оказания государственной услуги в проактивной форме направляется посредством sms-оповещения на мобильный номер услугополучателя, зарегистрированный в базе мобильных граждан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5719,51 +6153,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5791,236 +6225,220 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) Организации технического и профессионального, послесреднего образования – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.00 часов, за исключением выходных и праздничных дней, согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.00 часов.</w:t>
+1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.00 часов, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.00 часов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
-[...19 lines deleted...]
-              <w:t>, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+              <w:t>
+2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Адреса мест оказания государственной услуги размещены на:</w:t>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) интернет-ресурсе услугодателя;</w:t>
+              <w:t>
+1) интернет-ресурсе услугодателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) портале www.egov.kz.</w:t>
+              <w:t>
+2) портале www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6029,193 +6447,220 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 К услугодателю:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) заявление на имя руководителя организации технического и профессионального, послесреднего образования о предоставлении места в общежитии по форме, согласно </w:t>
+              <w:t xml:space="preserve">
+1) заявление о предоставлении места в общежитии по форме, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) документ о статусе кандаса;</w:t>
+              <w:t>
+2) копия документа о статусе кандаса;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации).</w:t>
+              <w:t>
+3) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>На портале:</w:t>
+              <w:t>
+На портале:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) заявление о предоставлении места в общежитии в форме электронного документа, удостоверенного ЭЦП услугополучателя;</w:t>
+              <w:t xml:space="preserve">
+1) заявление о предоставлении места в общежитии по форме электронного документа, удостоверенного ЭЦП услугополучателя, по форме, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) электронная копия документа о статусе кандаса.</w:t>
+              <w:t>
+2) электронная копия документа о статусе кандаса.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Сведения о документах, удостоверяющих личность, о смерти родителя (родителей) (для детей – сирот), об отсутствии (наличии) недвижимого имущества, о наличии удостоверения получателя пенсионных выплат по возрасту/пособий (для детей из многодетных семей); справка об инвалидности по форме (для лиц с инвалидностью), утвержденной </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 260 "Об утверждении Правил проведения медико-социальной экспертизы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32922); информация о подтверждении принадлежности заявителя (семьи) к получателям государственной адресной социальной помощи в соответствии с </w:t>
+              <w:t xml:space="preserve">
+Сведения о документах, удостоверяющих личность, о смерти родителя (родителей) (для детей – сирот), об отсутствии (наличии) недвижимого имущества, о наличии удостоверения получателя пенсионных выплат по возрасту/пособий (для детей из многодетных семей); справка об инвалидности по форме (для лиц с инвалидностью), утвержденной приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 260 "Об утверждении </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Правил</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проведения медико-социальной экспертизы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32922); информация о подтверждении принадлежности заявителя (семьи) к получателям государственной адресной социальной помощи в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 21 июня 2023 года № 227 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи", (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32885) предоставляются услугодателю из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6232,87 +6677,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6321,68 +6766,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) несоответствие представленных документов услугополучателя, необходимых для оказания государственной услуги, требованиям, установленным Правилами.</w:t>
+              <w:t>
+2) несоответствие представленных документов услугополучателя, необходимых для оказания государственной услуги, требованиям, установленным Правилами.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+              <w:t xml:space="preserve">
+3) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6399,51 +6846,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6471,153 +6918,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Максимально допустимое время ожидания для сдачи пакета документов -15 минут.</w:t>
+Максимально допустимое время ожидания для сдачи пакета документов – 15 минут.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Максимально допустимое время обслуживания услугополучателя – 30 минут.</w:t>
+              <w:t>
+Максимально допустимое время обслуживания услугополучателя – 30 минут. Услугополучатель имеет возможность получения государственной услуги в электронной форме через Портал при условии наличия ЭЦП. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+              <w:t>
+Условия получения услуги третьими лицами:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
-[...50 lines deleted...]
-              <w:t>Для получения услуги в проактивном формате необходима регистрация мобильного номера услугополучателя в Базе мобильных граждан.</w:t>
+              <w:t>
+Электронный запрос третьих лиц, при условии согласия лица, в отношении которого запрашиваются сведения, предоставленного из "личного кабинета" на Портале, а также в проактивной форме через абонентское устройство сотовой связи, зарегистрированного на Портале. Для получения услуги в проактивном формате необходима регистрация мобильного номера услугополучателя в Базе мобильных граждан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6946,68 +7345,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="72"/>
+    <w:bookmarkStart w:name="z61" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Расписка о приеме документов № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 4 в соответствии с приказом Министра образования и науки РК от 22.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7028,64 +7427,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z110" w:id="73"/>
+      <w:bookmarkStart w:name="z110" w:id="69"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация технического и профессионального, послесреднего образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7413,471 +7812,323 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мест в общежитиях</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организаций образования</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="74"/>
+    <w:bookmarkStart w:name="z64" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z131" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила дополнены приложением 5 в соответствии с приказом Министра образования и науки РК от 22.05.2020 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 282</w:t>
+      Сноска. Приложение 5 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z131" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан</w:t>
-[...238 lines deleted...]
-        <w:t>(Ф.И.О. (при наличии), подпись услугополучателя)</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах", отказывает в приеме документов на оказание государственной услуги (указать наименование государственной услуги в соответствии с Перечнем основных требований государственной услуги) ввиду представления Вами неполного пакета документов согласно перечню государственной услуги и (или) документов с истекшим сроком действия, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование отсутствующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящая расписка составлена в 2 (двух) экземплярах, по одному для каждой стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ФИО (при его наличии) исполнителя ________ Подпись __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получил: _______________________ "___" ___________ 20 ___ год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ФИО (при его наличии), подпись услугополучателя)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8036,138 +8287,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="76"/>
+    <w:bookmarkStart w:name="z67" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Направление о предоставлении общежитий обучающимся организаций</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>технического и профессионального, послесреднего образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра просвещения РК от 27.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z111" w:id="77"/>
+      <w:bookmarkStart w:name="z111" w:id="73"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование и адрес организации образования) гражданину(-ке)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8375,55 +8626,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>