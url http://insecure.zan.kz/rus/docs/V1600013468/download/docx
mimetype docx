--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9e79f47" w14:textId="9e79f47">
+    <w:p w14:paraId="75cc2f4" w14:textId="75cc2f4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -898,51 +898,136 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Правила аттестации персонала, занятого на объектах использования атомной энергии (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -977,51 +1062,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях", подпунктом 20) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об использовании атомной энергии" (далее – Закон) и определяют порядок аттестации персонала, занятого на объектах использования атомной энергии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1040,90 +1124,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Персонал, занятый на объектах использования атомной энергии, проходит аттестацию в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 Закона, на предмет определения соответствия уровня его квалификации и профессиональной подготовки занимаемой должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аттестация осуществляется ведомством уполномоченного органа в области использования атомной энергии (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1178,170 +1262,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="10"/>
+    <w:bookmarkStart w:name="z139" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Услугодатель проводит аттестацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z140" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z140" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) специалистов, в должностные обязанности которых входят прямое управление установкой, обеспечение ядерной, радиационной, ядерной физической безопасности при осуществлении деятельности в области использования атомной энергии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z141" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z141" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) персонала ядерной установки, в должностные обязанности которого входят контроль за обеспечением ядерной, радиационной и ядерной физической безопасности, учет и контроль ядерных материалов, источников ионизирующего излучения, радиоактивных отходов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z142" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z142" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) персонала радиационной, электрофизической установки, в должностные обязанности которого входят контроль радиационной безопасности, учет и контроль источников ионизирующего излучения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z143" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z143" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Согласно части второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 Закона, иной персонал аттестуется физическими и юридическими лицами, осуществляющими деятельность в области использования атомной энергии, в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1360,70 +1444,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аттестация персонала, занятого на объектах использования атомной энергии подразделяется на следующие виды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) первичная аттестация;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1513,251 +1597,327 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Первичная аттестация персонала, занятого на объектах использования атомной энергии проводится в течение одного месяца после назначения работника на должность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z145" w:id="17"/>
+    <w:bookmarkStart w:name="z145" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодическая аттестация персонала, занятого на объектах использования атомной энергии проводится один раз в три года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z146" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z146" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внеочередная аттестация персонала, занятого на объектах использования атомной энергии назначается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z147" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z147" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) возникновения инцидентов на объектах использования атомной энергии – в отношении лиц, допустивших их возникновение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z148" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z148" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нарушения требований ядерной и (или) радиационной и (или) ядерной физической безопасности, учета ядерных материалов, источников ионизирующего излучения, выявленного в результате проверок уполномоченного органа в области использования атомной энергии, в отношении лиц, допустивших нарушение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z149" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z149" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по решению физического или юридического лица, осуществляющего деятельность в области использования атомной энергии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z150" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z150" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повторная аттестация назначается в случае получения отрицательного результата по итогам первичной или периодической, или внеочередной аттестации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z151" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z151" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Физические лица, получившие отрицательный результат по итогам первичной или периодической или внеочередной аттестации подлежат повторной аттестации не более одного раза и не позднее одного месяца со дня получения отрицательного результата по итогам, указанным в части четвертой настоящего пункта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z152" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z152" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 Закона, в случаях, если работник, получил отрицательное заключение по результатам первичной или периодической или внеочередной аттестации, работника отстраняют от работы до получения результатов повторной аттестации в соответствии с трудовым законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1776,90 +1936,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Назначение внеочередной аттестации не изменяет сроки проведения периодической аттестации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для проведения аттестации приказом первого руководителя услугодателя утверждаются состав и положение о комиссии для проведения аттестации персонала, занятого на объектах использования атомной энергии (далее – комиссия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав комиссии включаются курирующий заместитель первого руководителя услугодателя, сотрудники структурных подразделений услугодателя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2021,71 +2181,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Аттестация проводится путем тестирования и собеседования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Собеседование проводится для первого руководителя ядерной или радиационной установки, на которой осуществляется обращение с ядерными материалами, его заместителя по производству (производственным и техническим вопросам), главного инженера ядерной или радиационной установки, руководителя службы (департамента, отдела, управления) ядерной и (или) радиационной безопасности, для лица, ответственного за контроль по радиационной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2122,228 +2358,500 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Перечень тестовых вопросов разрабатывается и утверждается ведомством уполномоченного органа в области использования атомной энергии и включает вопросы на знание норм и требований ядерной, радиационной, ядерной физической безопасности, а также определения способности принятия решений при исполнении трудовых обязанностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внесение изменений и (или) дополнений в утвержденный перечень тестовых вопросов осуществляется в случае изменения действующего законодательства Республики Казахстан в части норм и требований ядерной, радиационной, ядерной физической безопасности, а также в случае выявления некорректностей в формулировке вопросов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Категории аттестуемых лиц и тестовые вопросы к ним определяются в зависимости от должностных обязанностей работника и используемых в работе типов установок, приборов, материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Категории аттестуемых лиц, количество вопросов, пороговый уровень правильных ответов, являющихся основанием для признания теста пройденным, а также время тестирования определяется показателями тестирования для персонала, занятого на объектах использования атомной энергии, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При собеседовании аттестуемому лицу членами комиссии задаются вопросы в целях проверки знания норм и требований ядерной, радиационной, ядерной физической безопасности, а также определения способности принятия решений при исполнении трудовых обязанностей в зависимости от используемых в работе типов установок, приборов, материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок аттестации персонала, занятого на объектах использования атомной энергии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Для прохождения аттестации аттестуемое лицо (далее – услугополучатель) направляет услугодателю документы, необходимые для оказания государственной услуги "Аттестация персонала, занятого на объектах использования атомной энергии" (далее – государственная услуга), указанные в пункте 8 перечня основных требований к оказанию государственной услуги "Аттестация персонала, занятого на объектах использования атомной энергии" (далее – перечень основных требований к оказанию государственной услуги), приведенного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам через веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2362,70 +2870,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведен в перечне основных требований к оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2443,71 +2951,215 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Сведения о документах, удостоверяющих личность, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче услугополучателем всех необходимых документов в "личный кабинет" направляется статус о принятии заявки на оказание государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2544,130 +3196,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Услугодатель в день поступления документов осуществляет их прием и регистрацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Работник ответственного структурного подразделения услугодателя (далее – работник услугодателя) в течение 2 (двух) рабочих дней с момента регистрации документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, проверяет полноту и срок действия представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия работник услугодателя в течение срока, указанного в части первой настоящего пункта, готовит мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2741,91 +3393,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z55" w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. При представлении услугополучателем полного пакета документов и отсутствия документов с истекшим сроком действия работник услугодателя в течение срока, указанного в части первой пункта 15 настоящих Правил, рассматривает их, направляет уведомление о дате, времени и месте прохождения тестирования, или мотивированный отказ в оказании государственной услуги по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, по основаниям, указанным в пункте 9 стандарта государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мотивированный отказ в оказании государственной услуги, подписанный электронной цифровой подписью руководителя услугодателя, направляется услугополучателю в форме электронного документа, в "личный кабинет" услугополучателя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3412,90 +4140,252 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="41"/>
+    <w:bookmarkStart w:name="z83" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Общий срок оказания государственной услуги услугодателем составляет 10 (десять) рабочих дней с момента приема и регистрации заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z84" w:id="42"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3550,70 +4440,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="43"/>
+    <w:bookmarkStart w:name="z153" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-1. Аттестация персонала, предусмотренного в части второй пункта 2-1 настоящих Правил занятого на объектах использования атомной энергии осуществляется не реже одного раза в три года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лица, принятые на работу, в течение одного месяца после назначения на должность проходят организуемую работодателем аттестацию по вопросам ядерной и (или) радиационной безопасности. Работники, не прошедшие аттестацию по вопросам ядерной и (или) радиационной безопасности, к работе не допускаются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3724,108 +4614,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="44"/>
+    <w:bookmarkStart w:name="z86" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования результатов аттестации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z122" w:id="45"/>
+      <w:bookmarkStart w:name="z122" w:id="36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 3 - в редакции приказа Министра энергетики РК от 21.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3974,70 +4864,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">22. Исключен приказом и.о. Министра энергетики РК от 01.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="46"/>
+    <w:bookmarkStart w:name="z133" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Рассмотрение жалобы по вопросам оказания государственной услуги производится вышестоящим административным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4109,131 +4999,207 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z135" w:id="47"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 24 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Жалоба услугополучателя, поступившая в адрес услугодателя, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z136" w:id="48"/>
+    <w:bookmarkStart w:name="z136" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z137" w:id="49"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z137" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. При несогласии с результатами решения услугодателя услугополучатель может обжаловать результаты в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4312,68 +5278,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">на объектах использования </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">атомной энергии </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="50"/>
+    <w:bookmarkStart w:name="z154" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Показатели тестирования для персонала, занятого на объектах использования атомной энергии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра энергетики РК от 21.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12123,68 +13089,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">на объектах использования </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атомной энергии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="51"/>
+    <w:bookmarkStart w:name="z156" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 исключено приказом Министра энергетики РК от 09.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12301,80 +13267,248 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на объектах использования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атомной энергии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Аттестация персонала, занятого на объектах использования атомной энергии"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра энергетики РК от 09.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14418,68 +15552,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности в сфере</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>использования атомной энергии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="53"/>
+    <w:bookmarkStart w:name="z165" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу допустить меня к первичной/периодической/повторной/внеочередной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15738,68 +16872,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="54"/>
+    <w:bookmarkStart w:name="z108" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о нарушении порядка прохождения тестирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" __________ 20 __ года ____ час ______ минут.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16251,68 +17385,144 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение № __ заседания комиссии для проведения аттестации персонала, занятого на объектах использования атомной энергии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       город Нур-Султан "__" ______ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16728,68 +17938,144 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 7 предусматривается в редакции приказа Председателя Агентства РК по атомной энергии от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство об аттестации персонала, занятого на объектах использования атомной энергии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящее свидетельство выдано</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17300,68 +18586,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">на объектах использования </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атомной энергии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="57"/>
+    <w:bookmarkStart w:name="z158" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о пересмотре результатов тестирования или собеседования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 исключено приказом и.о. Министра энергетики РК от 01.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17478,68 +18764,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">на объектах использования </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атомной энергии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="58"/>
+    <w:bookmarkStart w:name="z161" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокол №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 10 в соответствии с приказом Министра энергетики РК от 21.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>