--- v0 (2025-10-22)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="81feb87" w14:textId="81feb87">
+    <w:p w14:paraId="992a554" w14:textId="992a554">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -854,2629 +854,3489 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила организации и проведения курсов повышения квалификации педагогов, а также посткурсового сопровождения деятельности педагога</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции приказа Министра просвещения РК от 03.10.2022 </w:t>
+      Сноска. Правила - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 415</w:t>
+        <w:t>№ 145-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила организации и проведения курсов повышения квалификации педагогов, а также посткурсового сопровождения деятельности педагога (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 81)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и определяют порядок организации, проведения курсов повышения квалификации, а также порядок организации, проведения посткурсового сопровождения деятельности педагогов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и определяют порядок организации, проведения курсов повышения квалификации, а также порядок организации, проведения посткурсового сопровождения деятельности педагогов.</w:t>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      1) квалификация – совокупность профессиональных знаний, умений, навыков и опыта работы, необходимых для выполнения работы в рамках соответствующего вида профессиональной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) квалификация – совокупность профессиональных знаний, умений, навыков и опыта работы, необходимых для выполнения работы в рамках соответствующего вида профессиональной деятельности;</w:t>
+      2) тренер-преподаватель – лицо, реализующее образовательные программы Курсов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) образовательный мониторинг – систематическое наблюдение, анализ, оценка и прогноз состояния и динамики изменений результатов и условий осуществления образовательных процессов, контингента обучающихся, сети, а также рейтинговых показателей достижений деятельности организаций образования;</w:t>
+      3) итоговое оценивание – процедура, проводимая с целью определения степени освоения педагогом образовательной программы Курса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
-[...15 lines deleted...]
-      3) итоговое оценивание – процедура подтверждения уровня квалификации и компетенции педагога в соответствии требованиям программы краткосрочных курсов повышения квалификации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 145-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) система управления обучением Learning management system – LMS (Ленинг менеджмент систем – ЛМС) (далее – LMS) – объект информатизации для автоматизации управления учебным процессом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) курс повышения квалификации педагогов (далее – Курс) – форма обучения, реализуемая по образовательной программе дополнительного профессионального образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
-[...15 lines deleted...]
-      4) повышение квалификации педагогов – форма профессионального обучения, позволяющая приобретать новые, а также поддерживать, расширять, углублять и совершенствовать ранее приобретенные профессиональные знания, умения, навыки и компетенции для повышения качества преподавания и обучения;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) повышение квалификации педагогов – форма профессионального обучения, позволяющая приобретать новые, а также поддерживать, расширять, углублять и совершенствовать ранее приобретенные профессиональные компетенции для повышения качества преподавания и обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
-[...15 lines deleted...]
-      5) организация повышения квалификации педагогов – организация, реализующая образовательные программы курсов повышения квалификации педагогов в системе непрерывного образования;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организация повышения квалификации педагогов (далее – Организация) – организация, реализующая образовательные программы Курсов в системе непрерывного образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
-[...15 lines deleted...]
-      6) посткурсовое сопровождение деятельности педагога – система мероприятий, обеспечивающая развитие профессиональной компетентности педагога путем непрерывного мониторинга его посткурсовой деятельности и оказания методической, консультационной помощи;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 145-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) информационный объект "Единая база данных педагогов" (далее – ЕБДП) – информационная система Организации, определенная уполномоченным органом в области образования (далее – Уполномоченный орган), обеспечивающая сбор, обработку и верификацию данных о прохождении курсов повышения квалификации педагога;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) посткурсовое сопровождение деятельности педагога – система мероприятий, обеспечивающая развитие профессиональной компетентности педагога путем непрерывного мониторинга его посткурсовой деятельности и оказания методической, консультационной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
-[...15 lines deleted...]
-      7) сертификат – документ, выдаваемый слушателям, успешно прошедшим итоговое оценивание в соответствии с образовательной программой курсов повышения квалификации;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сертификат – документ, выдаваемый слушателям, успешно прошедшим итоговое оценивание в соответствии с образовательной программой курсов повышения квалификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
-[...15 lines deleted...]
-      8) приложение к сертификату – документ, содержащий перечень освоенных модулей образовательной программы с указанием оценок;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) приложение к сертификату – документ, содержащий перечень освоенных модулей образовательной программы с указанием оценок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
-[...15 lines deleted...]
-      9) сертифицированный тренер – лицо, прошедшее обучение по программе подготовки тренеров и реализующее образовательные программы повышения квалификации;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) слушатель – лицо, проходящее Курсы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
-[...15 lines deleted...]
-      10) внешнее итоговое оценивание – процедура подтверждения уровня квалификации и компетенции педагога в соответствии требованиям программы длительных курсов повышения квалификации;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Курсы проводятся организациями, осуществляющими образовательную деятельность и имеющими:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
-[...15 lines deleted...]
-      11) слушатель – лицо, проходящее курсы повышения квалификации.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тренеров-преподавателей со стажем работы не менее 3 (трех) лет по направлению образовательной программы курсов повышения квалификации. При этом не менее 40% от общей численности тренеров-преподавателей Организации должны иметь одну из следующих степеней и квалификаций:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
-[...15 lines deleted...]
-      3. Курсы проводятся организациями образования, реализующими образовательные программы повышения квалификации (далее – Организация), имеющих:</w:t>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      степень кандидата наук (доктора наук, доктора философии (PhD), доктора по профилю) или магистра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
-[...15 lines deleted...]
-      1) штатных (внештатных) тренеров, в том числе преподавателей не менее 40 (сорок) процентов (далее - %) от общей численности штата организации повышения квалификации с ученой степенью (кандидата наук и (или) доктора наук и (или) доктора философии (PhD) и (или) доктор по профилю) и (или) академической степенью магистра и (или) доктора философии (PhD) и (или) доктора по профилю и (или) степенью магистра и (или) доктора философии (PhD) и (или) доктора по профилю и (или) педагоги с квалификационной категорией "педагог-исследователь" и (или) "педагог-мастер" и (или) специалистов и работников производственных предприятий, имеющих стаж работы не менее 3 (трех) лет;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационную категорию "педагог-исследователь";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
-[...15 lines deleted...]
-      2) документы, регламентирующие разработку, согласование и утверждение образовательных программ, организацию и проведение курсов повышения квалификации, осуществление посткурсового сопровождения деятельности педагогов и мониторинг эффективности образовательных программ, утвержденных руководителем Организации;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационную категорию "педагог-мастер";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
-[...15 lines deleted...]
-      3) собственные либо принадлежащие на праве хозяйственного ведения, или оперативного управления, или доверительного управления материальные активы, или арендные материальные активы, соответствующие санитарным правилам и требованиям пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      или являться специалистами и работниками организаций (производственных предприятий) по соответствующему профилю;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
-[...15 lines deleted...]
-      4. Курсы за рубежом организовываются за счет соответствующих бюджетов или других источников, не запрещенных законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) интернет-ресурс Организации, содержащий сведения об использовании LMS при осуществлении обучения в дистанционной или комбинированной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) собственные или принадлежащие на праве хозяйственного ведения, или оперативного управления, или доверительного управления материальные активы, или арендные материальные активы, соответствующие санитарным правилам и требованиям пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В период проведения курсов к чтению отдельных лекций и ведению практических занятий по решению Организации привлекаются представители региональных палат предпринимателей и ассоциаций работодателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Процедура организации курсов повышения квалификации педагогов</w:t>
-[...39 lines deleted...]
-      1) без отрыва от трудовой деятельности (в том числе со способом дистанционного обучения);</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации курсов повышения квалификации педагогов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
-[...15 lines deleted...]
-      2) с отрывом от трудовой деятельности с сохранением заработной платы (в том числе со способом дистанционного обучения);</w:t>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Организация предоставляет в Уполномоченный орган следующие документы (далее – Документы):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
-[...15 lines deleted...]
-      3) за рубежом с отрывом от трудовой деятельности сроком до 1 (одного) года.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление по форме согласно приложению 1 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...15 lines deleted...]
-      4) в комбинированной (очной с применением дистанционного обучения).</w:t>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) справку или копию свидетельства о государственной регистрации (перерегистрации) юридического лица, нотариально заверенную копию устава Организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
-[...15 lines deleted...]
-      6. Организация предоставляет в Уполномоченный орган в области образования (далее – Уполномоченный орган) следующие документы (далее – Документы):</w:t>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копии документов тренеров-преподавателей, подтверждающих образование, степень или квалификационную категорию, стаж работы работника производственного предприятия не менее 3 (трех) лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
-[...15 lines deleted...]
-      1) справку или копию свидетельства о государственной регистрации (перерегистрации) юридического лица, устав Организации;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копию трудового договора или договора возмездного оказания услуг по проведению Курса тренеров-преподавателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
-[...15 lines deleted...]
-      2) копии дипломов, подтверждающие степень и (или) удостоверений о присвоении квалификационных категорий тренеров;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копии документов, подтверждающих наличие собственного здания, или принадлежащих на праве хозяйственного ведения, или оперативного управления, или доверительного управления материальными активами, или арендные материальные активы с наличием специального кабинета, оборудованного средствами обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
-[...15 lines deleted...]
-      3) копии трудовых договоров о намерении с тренерами;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) копию санитарно-эпидемиологического заключения (акта) и акта (письма) о результатах проверки на соответствие в области пожарной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
-[...15 lines deleted...]
-      4) документы, регламентирующие разработку, согласование и утверждение образовательных программ, осуществление посткурсового сопровождения деятельности педагогов и мониторинга эффективности образовательных программ, организацию и проведение курсов повышения квалификации, утвержденные руководителем организации повышения квалификации;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ссылку на интернет-ресурс Организации, содержащую указание на использование LMS при осуществлении обучения в дистанционной или комбинированной форме и подтверждающие документы о функционировании и использовании LMS, включая приказ о внедрении, акт ввода в эксплуатацию или договор на оказание услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
-[...15 lines deleted...]
-      5) копии документов, подтверждающих право хозяйственного ведения, или оперативного управления, или доверительного управления, или договора аренды здания (помещения);</w:t>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для рассмотрения документов Организации на соответствие требованиям пункта 3 настоящих Правил и проведения мониторинга приказом Уполномоченного органа создается Комиссия со сроком полномочий – 3 (три) года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
-[...15 lines deleted...]
-      6) копия санитарно-эпидемиологического заключения (акта) и акта (письма) о результатах проверки на соответствие в области пожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав Комиссии формируется не менее чем из 5 (пяти) человек из числа представителей Уполномоченного органа, общественных объединений в области образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При возникновении конфликта интересов в деятельности Комиссии состав Комиссии пересматривается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Под конфликтом интересов понимается противоречие между личными интересами лиц, входящих в состав Комиссии, при котором личные интересы указанных лиц могут привести к неисполнению или ненадлежащему исполнению ими своих обязанностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседание Комиссии признается правомочным при участии не менее двух третей ее членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уполномоченный орган в течение 5 (пяти) рабочих дней со дня поступления документов направляет их на рассмотрение в Комиссию. Срок рассмотрения документов – 10 (десять) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам рассмотрения документов Организации Комиссия принимает одно из следующих решений: "соответствует" или "не соответствует" критериям, установленным в пункте 3 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Для рассмотрения Документов Организации на полноту, сроков их действия, а также на соответствие </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+      При вынесении решения "не соответствует" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК) Уполномоченный орган направляет в Организацию уведомление о предварительном решении об отказе, времени и месте проведения заслушивания. Уведомление, подписанное уполномоченным лицом, о результатах заслушивания направляется Уполномоченным органом Организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      По итогам рассмотрения Документов Организации, Рабочая группа принимает одно из следующих решений: "соответствует </w:t>
-[...99 lines deleted...]
-      2) посткурсовое сопровождение деятельности педагогов;</w:t>
+      В случае несогласия с решением Комиссии, если иное не предусмотрено законами Республики Казахстан, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
-[...15 lines deleted...]
-      3) мониторинг эффективности образовательных программ.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уполномоченный орган на основании решения Комиссии о соответствии требованиям, установленным в пункте 3 настоящих Правил, включает Организацию в Реестр Организаций повышения квалификации педагогов (далее – Реестр), согласно приложению 2 сроком на 3 (три) года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реестр размещается на интернет-ресурсе Уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Для продления срока нахождения в Реестре за 30 (тридцать) календарных дней до истечения срока в Уполномоченный орган предоставляются документы, предусмотренные пунктом 4 настоящих Правил, и рассматриваются в сроки, установленные пунктом 6 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения документов для продления сроков Уполномоченный орган принимает решение о продлении на 3 (три) года или об отказе в продлении срока.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мониторинг Организаций, включенных в Реестр, проводится Комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация ежегодно до 1 февраля года, следующего за отчетным, размещает в ЕБДП отчет о результатах деятельности по реализации программ повышения квалификации педагогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация представляет отчет о результатах деятельности по реализации программ повышения квалификации педагогов за предыдущий календарный год. В год включения Организации в Реестр указанный отчет представляется за период со дня включения в Реестр до окончания соответствующего календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о реализованных курсах повышения квалификации и слушателях формируются на основании данных, внесенных Организацией в ЕБДП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчет о результатах деятельности Организации включает информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о реализованных программах повышения квалификации педагогов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об образовании, степени или квалификации преподавателей-тренеров, специалистов и работников организаций (производственных предприятий) по соответствующему профилю, участвующих в реализации программ повышения квалификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о форме проведения Курсов (очная, дистанционная или комбинированная форма обучения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о результатах итогового оценивания слушателей и их обратной связи по качеству Курсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о мерах, принятых Организацией по совершенствованию содержания и организации Курсов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия после представления отчета о результатах деятельности в течение 30 (тридцати) календарных дней проводит анализ представленных сведений и данных, содержащихся в ЕБДП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия при необходимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет наблюдение за проведением Курсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит опрос слушателей Курса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении мониторинга учитываются следующие основные показатели:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствие пунктам 3 и 4 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полнота и достоверность сведений о проведенных Курсах и слушателях, внесенных в ЕБДП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результаты итогового оценивания слушателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результаты обратной связи слушателей по качеству курсов повышения квалификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам мониторинга Комиссия формирует заключение о соответствии или несоответствии требованиям настоящих Правил и направляет в Уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основании указанного заключения Уполномоченный орган в течение 3 (трех) рабочих дней принимает решение о подтверждении нахождения Организации в Реестре или об исключении из него в соответствии с настоящими Правилами и направляет Организации посредством ЕБДП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Педагог, претендующий на обучение на Курсах, финансируемых за счет бюджетных средств, представляет в организацию образования заявление по форме согласно </w:t>
-[...363 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+      10. При выявлении оснований для отказа в подтверждении нахождения Организации в Реестре не позднее чем за 3 (три) рабочих дня до завершения срока мониторинга согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АППК РК Уполномоченный орган направляет в Организацию уведомление о предварительном решении об отказе, времени и месте проведения заслушивания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление, подписанное уполномоченным лицом, о результатах заслушивания размещается Уполномоченным органом в ЕБДП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Организация исключается из Реестра в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представления заявления о добровольном исключении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ликвидации Организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) истечения срока нахождения в Реестре;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при выявлении несоответствия пунктам 3 и 4 настоящих Правил по результатам мониторинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Организации образования заполняют данные педагогов, прошедших курсы повышения квалификации, по форме административной отчетности информационной системы "Национальная образовательная база данных" согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+      В случае несогласия с решением Уполномоченного органа, если иное не предусмотрено законами Республики Казахстан, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Педагог в целях поддержания и развития профессиональных компетенций проходит курсы повышения квалификации как за счет государственного бюджета, так и за счет других источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Педагог для прохождения курсов за счет государственного бюджета подает в организацию образования заявление по форме согласно приложению 3 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Организация образования ежегодно:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) составляет план повышения квалификации педагогов на следующий календарный год и готовит заявку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставляет до 1 (первого) июня заявку о направлении педагогов на Курсы по форме согласно приложению 4 к настоящим Правилам в отделы образования районов (городов областного значения) и в Уполномоченный орган (республиканские организации образования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Отдел образования районов (городов областного значения) формирует план повышения квалификации педагогов, рассматривает представленные заявки и направляет их в управление образования областей, городов республиканского значения, столицы (далее – Управление образования) ежегодно до 1 (первого) июля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Управление образования ежегодно до 1 (первого) сентября формирует и предоставляет в Уполномоченный орган план повышения квалификации педагогов области на предстоящий финансовый год с распределением педагогов на Курсы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Управление образования направляет в Уполномоченный орган за 2 (два) месяца до начала Курсов в соответствии с утвержденными планами заявку о направлении педагогов на Курсы по форме согласно приложению 4 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Организация разрабатывает и согласовывает годовой график проведения Курсов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) с Управлением образования при реализации образовательных программ Курсов за счет средств местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с Уполномоченным органом и Управлением образования при реализации образовательных программ Курсов за счет средств республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Педагоги направляются на Курсы на основании приказов руководителей организаций образования, отделов образования, Управлений образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Организация и проведение Курсов регламентируются годовым графиком и расписанием занятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 20 предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 145-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Зачисление слушателей на Курсы за счет бюджетных средств оформляется приказом руководителя Организации на основании писем Управлений образования с приложением списков слушателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Педагог, направленный на Курсы, предоставляет в организацию копию документа, удостоверяющего личность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии информационного объекта, содержащего данные о педагогах, копия документа, удостоверяющего личность, не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Организация заполняет данные педагогов, прошедших Курсы, в ЕБДП. Данные заполняются не позднее 10 (десяти) рабочих дней с даты завершения педагогом Курсов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Управление образования ежегодно в срок до 25 декабря предоставляет в Уполномоченный орган информацию о реализованных образовательных программах Курсов за счет средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Процедура проведения курсов повышения квалификации педагогов</w:t>
-[...503 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="95"/>
+        <w:t xml:space="preserve"> Глава 3. Порядок проведения курсов повышения квалификации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Курсы организуются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в очной форме (с отрывом от трудовой деятельности с сохранением заработной платы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в дистанционной форме (без отрыва от трудовой деятельности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в комбинированной форме (в очной форме с применением дистанционной формы обучения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Обучение в дистанционной или комбинированной форме осуществляется в LMS, которая включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) личный кабинет слушателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) материалы и ресурсы обучения и оценивания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) расписание учебных занятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z122" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) материалы посткурсового сопровождения деятельности педагогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Продолжительность Курсов составляет 36 и более академических часов. Академический час Курса составляет 45 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Слушатель подписывает с Организацией соглашение на обучение по форме согласно Приложению 5 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z125" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. По завершении Курса Организация проводит итоговое оценивание по форме в соответствии с образовательной программой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Слушателям, прошедшим итоговое оценивание, выдается сертификат по форме согласно приложению 6 к настоящим Правилам, в бумажной или электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z127" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29. Слушателям, успешно прошедшим итоговое оценивание в соответствии с образовательной программой курсов повышения квалификации, Организацией выдается сертификат по теме курсов повышения квалификации с указанием темы и объема часов, по форме согласно </w:t>
-[...59 lines deleted...]
-      Сертификат требует специальной степени защиты и приобретается в соответствии с </w:t>
+      Сертификат в бумажной форме требует специальной степени защиты и приобретается в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 3 октября 2024 года № 815 "Об определении поставщика печатной продукции, требующей специальной степени защиты, а также утверждении перечня такой продукции, приобретаемой у него".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сертификат в электронной форме выдается Организацией с обязательным использованием QR-кода (кью ар-код) и верификации на ЕБДП. Выдача сертификатов в бумажной форме при этом не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Стажировка является частью Курса для педагогов организаций технического и профессионального, послесреднего образования в случае, если предусмотрена образовательной программой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стажировка организуется на базе предприятий (организаций) в соответствии с утвержденной образовательной программой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z131" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация заключает меморандум с предприятием (организацией) о проведении стажировки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z132" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Слушателям, не прошедшим итоговое оценивание, Организация выдает справку о прослушивании Курса по форме согласно приложению 7 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z133" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Справка о прослушивании Курса является итоговым документом, подтверждающим выполнение Организацией обязательств по обучению слушателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z134" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Слушатели, получившие справку о прослушивании Курса, имеют возможность пройти итоговое оценивание повторно не более одного раза в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z135" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Слушатели, не выполнившие без уважительных причин условия соглашения о прохождении Курсов, подлежат отчислению на основании приказа руководителя Организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z136" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уважительными причинами признаются документально подтвержденные обстоятельства, не зависящие от слушателя и препятствующие выполнению им условий соглашения, включая временную нетрудоспособность, необходимость ухода за больным ребенком, смерть близкого родственника, участие в процессуальных действиях, чрезвычайные ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перерасчет и возврат средств, оплаченных за счет средств государственного бюджета, осуществляются за счет слушателя в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z138" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перерасчет и возврат средств, оплаченных за счет иных источников, осуществляются в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z139" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Слушатель, не завершивший обучение по уважительной причине, переводится в другую группу в течение текущего календарного года в пределах оплаченных средств независимо от источников финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z140" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае невозможности продолжения обучения по уважительной причине, подтвержденной соответствующими документами, слушатель отчисляется на основании заявления. Перерасчет и (или) возврат средств за не оказанные образовательные услуги осуществляется в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z141" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация уведомляет работодателя слушателя об отчислении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z142" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Руководитель Организации подписывает сертификат, действующий в течение 3 (трех) лет с даты его выдачи, имеющий QR-код (кью ар-код) для проверки подлинности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z143" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...341 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Процедура организации и проведения посткурсового сопровождения деятельности педагога</w:t>
-[...222 lines deleted...]
-    <w:bookmarkEnd w:id="120"/>
+        <w:t xml:space="preserve"> Глава 4. Порядок организации и проведения посткурсового сопровождения деятельности педагога</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z144" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Организация осуществляет посткурсовое сопровождение деятельности педагога совместно с организацией образования, направившей педагога на Курс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z145" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержание посткурсового сопровождения определяется целями, задачами и ожидаемыми результатами образовательной программы Курсов. Продолжительность посткурсового сопровождения деятельности педагогов устанавливается в соответствии с образовательной программой Курсов и составляет не менее 2 (двух) академических часов посткурсового сопровождения на 1 (один) академический час обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z146" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Посткурсовое сопровождение проводится в установленные Организацией сроки в течение одного календарного года после завершения Курса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z147" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В ходе реализации посткурсового сопровождения педагог:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z148" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) составляет индивидуальный план посткурсового сопровождения и предоставляет на утверждение руководителю организации образования в течение 2 (двух) недель после завершения Курсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z149" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставляет план урока (занятия, организованной деятельности, мероприятия) в Организацию, получает обратную связь по планированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z150" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проводит уроки (занятия, организованной деятельности, мероприятия) с учетом обратной связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z151" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализирует применение полученных компетенций и предоставляет в Организацию аналитический отчет по итогам проведения урока (занятия, организованной деятельности, мероприятия);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z152" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проводит мониторинг образовательных результатов обучающихся (воспитанников) до и после внедрения полученных компетенций посредством диагностического оценивания знаний и опросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z153" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проводит методическое мероприятие для педагогов организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z154" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) участвует в мероприятиях посткурсового сопровождения (конкурсах, конференциях, семинарах, круглых столах и других образовательных мероприятиях), проводимых Организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z155" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z156" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утверждает план посткурсового сопровождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z157" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет контроль и мониторинг применения педагогом полученных компетенций через наблюдение уроков (занятий, организованной деятельности, мероприятий);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z158" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает доступ Организации и участие педагога в мероприятиях посткурсового сопровождения, проводимых Организацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z159" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выдает педагогу справку о прохождении посткурсового сопровождения по форме согласно приложению 8 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z160" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z161" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводит мониторинг эффективности образовательных программ посредством анкетирования педагогов в первый и последний день обучения на Курсе по удовлетворенности актуальностью и содержанием образовательных программ, оцениванию качества проведения Курса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z162" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение 2 (двух) недель после завершения Курса проводит анализ потребностей для определения направлений в посткурсовом сопровождении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z163" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оказывает методическую и консультационную поддержку педагогам при составлении индивидуального плана посткурсового сопровождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z164" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оказывает методическую и консультационную поддержку педагогу при планировании урока (занятия, организованной деятельности, мероприятия), предоставляет обратную связь по плану урока (занятия, мероприятия);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z165" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проводит анализ и оценку динамики изменений в практике педагогов через наблюдение уроков (занятий, организованной деятельности, мероприятий) – по запросу организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z166" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проводит мероприятия посткурсового сопровождения по обмену опытом применения педагогами полученных компетенций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z167" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) загружает справку о прохождении посткурсового сопровождения в ЕБДП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z168" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Управление образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z169" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оказывает методическое сопровождение по внедрению педагогами полученных профессиональных знаний и навыков в практику;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z170" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводит анализ и оценку динамики изменений в практике педагогов через наблюдения уроков (занятий, организованной деятельности, мероприятий);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z171" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ведет отчетность по результатам мониторинга образовательных достижений обучающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3645,384 +4505,308 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...167 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="121"/>
+    <w:bookmarkStart w:name="z174" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                Заявление</w:t>
-[...148 lines deleted...]
-        <w:t xml:space="preserve">       (дата подачи заявления)</w:t>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z175" w:id="160"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу включить в Реестр организаций повышения квалификации педагогов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес юридического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электронная почта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись) (ФИО (при его наличии)) (место печати)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" _________________ 20______г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Дата заполнения)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4071,90 +4855,103 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам организации, проведения</w:t>
+              <w:t>к Правилам организации,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>курсов повышения квалификации и</w:t>
+              <w:t>проведения курсов повышения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>посткурсового сопровождения</w:t>
+              <w:t>квалификации и посткурсового</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности педагогов</w:t>
+              <w:t>сопровождения деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>педагогов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4180,1115 +4977,381 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z178" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Реестр организаций повышения квалификации педагогов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z179" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...115 lines deleted...]
-              <w:t>(должность)</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация повышения квалификации педагогов</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...244 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-              <w:t> </w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер и дата решения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...63 lines deleted...]
-              <w:t>деятельности педагогов</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...12 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...12 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...23 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...333 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5326,103 +5389,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам организации, проведения</w:t>
+              <w:t>к Правилам организации,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>курсов повышения квалификации и</w:t>
+              <w:t>проведения курсов повышения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>посткурсового сопровождения</w:t>
+              <w:t>квалификации и посткурсового</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности педагогов</w:t>
+              <w:t>сопровождения деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>педагогов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5448,846 +5524,390 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...21 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...46 lines deleted...]
-              <w:t>атауы</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...102 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...459 lines deleted...]
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководителю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образования)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ФИО (при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от _________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ФИО (при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(должность)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="135"/>
-[...115 lines deleted...]
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z192" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z193" w:id="164"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я, ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>прошу рассмотреть мою (ФИО (при его наличии) кандидатуру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для обучения на курсах повышения квалификации педагогов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан с _____ языком обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" _____________ 20 __ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата подачи заявления)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6321,51 +5941,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам организации,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6457,405 +6077,1138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z196" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Организация образования/ управление образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z197" w:id="166"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование организации образования/ управления образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ____________ ______г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Список педагогов на курсы повышения квалификации ________ год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12300"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12300" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z199" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Официальное наименование организации</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ФИО (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Предмет </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Язык обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12300" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z162" w:id="140"/>
-[...3 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:bookmarkStart w:name="z205" w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...6 lines deleted...]
-          <w:bookmarkEnd w:id="140"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12300" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z211" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          </w:p>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          </w:p>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          </w:p>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          </w:p>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z217" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-навыки _________________________________.</w:t>
-            </w:r>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z223" w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z163" w:id="141"/>
-[...64 lines deleted...]
-        <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      <w:bookmarkStart w:name="z229" w:id="173"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель организации образования/ управления образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись: ___________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6891,51 +7244,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам организации,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7027,540 +7380,2403 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z232" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соглашение на обучение по курсу повышения квалификации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z233" w:id="175"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я, _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО (при его наличии) полностью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>настоящим подтверждаю, что являюсь слушателем курса повышения квалификации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по теме: "__________________________________" в период с "___"________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по "___"_______20____года по соответствующему направлению, проводимого на базе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________ по ________ (далее - Организация).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В связи с чем принимаю следующие обязательства:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) обучаться в соответствии с утвержденными графиком, учебным планом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и расписанием занятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) соблюдать учебную дисциплину и этические нормы, проявлять уважение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к тренерам-преподавателям и другим слушателям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) посещать занятия курса повышения квалификации в полном объеме согласно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>расписанию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) пройти итоговое оценивание в установленной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Соглашаюсь с тем, что, в случае нарушения мною обязательств настоящего</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соглашения, Организация вправе уведомить об этом Работодателя/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Управление образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Также обязуюсь не публиковать, не передавать третьим лицам и не разглашать</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>условия настоящего соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Даю согласие на сбор и обработку, в том числе и на передачу третьим лицам моих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>персональных данных и сведений, составляющих охраняемую законом тайну в рамках</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>настоящего соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок согласия на сбор, обработку персональных данных действует в период действия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>настоящего соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________ "_____"______ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ______ 20____ года</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам организации,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведения курсов повышения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>квалификации и посткурсового</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сопровождения деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>педагогов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z236" w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұйымның ресми</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+логотип организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Официальное наименование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z240" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СЕРТИФИКАТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z241" w:id="178"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим подтверждает, что _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>прошел(ла) курс повышения квалификации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на тему _____________________в объеме ____ академических часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тема курса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель организации _____________________________ ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Регистрационный номер № _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата выдачи: "__" ___________ 20 __ года</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z242" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұйымның ресми</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+логотип организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Официальное наименование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z246" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПРИЛОЖЕНИЕ К СЕРТИФИКАТУ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>__________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(ФИО (при его наличии)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за время обучения на курсах повышения квалификации показал(а)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>соответствующие знания и навыки по следующим модулям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z247" w:id="181"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № Наименование модулей программы Количество часов Оценка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель организации ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Регистрационный номер № _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата выдачи: "__" ___________ 20 __ года</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...46 lines deleted...]
-              <w:t>атауы</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...29 lines deleted...]
-              <w:t>организации</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам организации,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведения курсов повышения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>квалификации и посткурсового</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сопровождения деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>педагогов</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...46 lines deleted...]
-              <w:t>организации</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...45 lines deleted...]
-(Фамилия, имя, отчество (при его наличии) полностью)</w:t>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z250" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Справка о прослушивании Курса</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z251" w:id="183"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выдан(а) _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в том, что он(а) ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>прослушал (а) курс на базе ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование предприятия (организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с "__"_________ 20__ года по "__" _________ 20__ года в рамках курса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>повышения квалификации на тему: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в объеме______________ академических часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель организации ______________________________ ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Регистрационный номер № _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата выдачи: "__" ___________ 20 __ года</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...81 lines deleted...]
- </w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...63 lines deleted...]
-              <w:t>Место печати (при наличии)</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам организации,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведения курсов повышения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>квалификации и посткурсового</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сопровождения деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>педагогов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z254" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Справка о прохождении посткурсового сопровождения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z255" w:id="185"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выдана ___________________________________ в том, что _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с "____" _______20 года по "____" _____________ 20 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>принял участие в посткурсовом сопровождении в рамках курса повышения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квалификации на тему: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и предоставил(а) материалы по внедрению профессиональных компетенций</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в педагогическую практику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель организации _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата выдачи: "__" ___________ 20 __ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -7581,55 +9797,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7955,31 +10171,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>