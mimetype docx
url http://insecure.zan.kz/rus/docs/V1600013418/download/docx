--- v0 (2025-12-16)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="09666c1" w14:textId="09666c1">
+    <w:p w14:paraId="10894b3" w14:textId="10894b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -988,150 +988,244 @@
         <w:t xml:space="preserve">
       3. Государственный образовательный заказ на подготовку кадров с высшим и послевузовским образованием, сформированный и распределенный по группам образовательных программ с учетом прогнозной потребности экономики в кадрах, в том числе отраслевой и региональной потребности, приоритетов индустриально-инновационного развития страны, потребностей ОВПО и научных организаций в научно-педагогических кадрах, размещается среди ОВПО, в том числе международных и иностранных учебных заведений в Республике Казахстан и (или) их филиалов, входящих в топ-250 международных академических рейтингов (Quacquarelli Symonds (далее – QS), Academic Ranking of World Universities (далее – ARWU), Times Higher Education (далее – THE) и/или топ-100 национальных рейтингов стран Организации экономического сотрудничества и развития (далее – ОЭСР) и/или БРИКС, созданных в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 65 Закона по результатам конкурса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z295" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственный образовательный заказ на финансирование высшего или послевузовского образования размещается в виде образовательных грантов дифференцированно в зависимости от образовательных программ, вида и статуса организации высшего и (или) послевузовского образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z296" w:id="14"/>
+    <w:bookmarkStart w:name="z296" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный образовательный заказ на подготовку кадров с высшим образованием (бакалавриат) и подготовку магистров размещается в ОВПО независимо от формы собственности в виде образовательных грантов по результатам конкурса, проводимого уполномоченным органом в области науки и высшего образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z297" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z297" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный образовательный заказ на подготовку докторов философии (PhD)/докторов по профилю/докторов индустрии, в том числе на целевую подготовку для региональных ОВПО и научных организаций, государственных органов размещается на конкурсной основе независимо от формы собственности в ОВПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z298" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z298" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственный образовательный заказ для обучения слушателей на подготовительных отделениях размещается в ОВПО по результатам конкурса, проводимого уполномоченным органом в области науки и высшего образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z299" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z299" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уполномоченные органы в области науки и высшего образования, культуры, здравоохранения (далее – уполномоченные органы), а также местные исполнительные органы областей, городов республиканского значения, столицы (далее – МИО) осуществляют размещение государственного образовательного заказа на подготовку кадров с высшим и послевузовским образованием в порядке, предусмотренном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом МИО размещает государственный образовательный заказ на подготовку кадров с высшим и послевузовским образованием с учетом предложений региональных палат предпринимателей и заинтересованных организаций, в пределах объемов бюджетных средств, предусмотренных в местных бюджетах на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1168,70 +1262,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z880" w:id="18"/>
+    <w:bookmarkStart w:name="z880" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1. Оператор осуществляет финансирование ОВПО, в которых размещен государственный образовательный заказ на подготовку кадров с высшим и послевузовским образованием в пределах средств, предусмотренных в соответствующих бюджетных программах, администратором которых выступает уполномоченный орган в области науки и высшего образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1250,1584 +1344,1960 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z300" w:id="19"/>
+    <w:bookmarkStart w:name="z300" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок размещения государственного образовательного заказа на подготовку кадров с высшим и послевузовским образованием с учетом потребностей рынка труда, на подготовительные отделения ОВПО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z301" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z301" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Государственный образовательный заказ на подготовку кадров с высшим и послевузовским образованием размещается в рамках подушевого нормативного финансирования в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 10 июля 2023 года № 311 "О некоторых вопросах подушевого нормативного финансирования высшего и (или) послевузовского образования с учетом кредитной технологии обучения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33056).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z302" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z302" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок формирования перечня потенциальных поставщиков услуг по подготовке кадров с высшим и послевузовским образованием</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z304" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z304" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Для размещения государственного образовательного заказа на подготовку кадров с высшим и послевузовским образованием, уполномоченные органы и МИО на конкурсной основе формируют перечень ОВПО, в которых по итогам конкурса размещается государственный образовательный заказ на подготовку кадров с высшим и послевузовским образованием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о проведении конкурса оформляется приказом первого руководителя или лица, исполняющего его обязанности и решением акима или лица, исполняющего его обязанности, с указанием сроков его проведения. Решение о продлении сроков проведения конкурса принимается уполномоченными органами и МИО самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 в редакции приказа Министра науки и высшего образования РК от 06.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 410</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z306" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Объявление о проведении конкурса публикуется на официальных интернет-ресурсах уполномоченных органов и МИО. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Решение о проведении конкурса оформляется приказом первого руководителя или лица, исполняющего его обязанности и решением акима или лица, исполняющего его обязанности, с указанием сроков его проведения. Решение о продлении сроков проведения конкурса принимается уполномоченными органами и МИО самостоятельно.</w:t>
+      Прием конкурсных заявок ОВПО по форме согласно приложению к Правилам (далее – конкурсная заявка) осуществляется в течение 10 (десяти) рабочих дней со дня публикации объявления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 в редакции приказа Министра науки и высшего образования РК от 06.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции приказа Министра науки и высшего образования РК от 06.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 410</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z306" w:id="23"/>
+    <w:bookmarkStart w:name="z308" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      9. Объявление о проведении конкурса публикуется на официальных интернет-ресурсах уполномоченных органов и МИО. </w:t>
+        <w:t>
+      10. Для проведения Конкурса создается Комиссия по размещению государственного образовательного заказа на подготовку кадров в организациях высшего и (или) послевузовского образования (далее – Комиссия), состав которой утверждается приказом первого руководителя или лица, исполняющего его обязанности и решением акима или лица, исполняющего его обязанности в количестве не менее 5 ее членов и председателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прием конкурсных заявок ОВПО по форме согласно приложению к Правилам (далее – конкурсная заявка) осуществляется в течение 10 (десяти) рабочих дней со дня публикации объявления.</w:t>
+      Комиссия уполномоченного органа в области науки и высшего образования формируется из числа сотрудников уполномоченного органа в области науки и высшего образования, заинтересованных государственных органов и ведомств, Национальной палаты предпринимателей Республики Казахстан, отраслевых ассоциаций, Ассоциации высших учебных заведений Республики Казахстан. Большинством голосов из числа членов Комиссии по формированию перечня избирается председатель. Количество состава Комиссии является нечетным, включая ее председателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Определение состава Комиссии осуществляется уполномоченными органами в области культуры, здравоохранения и МИО самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции приказа Министра науки и высшего образования РК от 06.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции приказа Министра науки и высшего образования РК от 06.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 410</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z308" w:id="24"/>
+    <w:bookmarkStart w:name="z309" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Для проведения Конкурса создается Комиссия по размещению государственного образовательного заказа на подготовку кадров в организациях высшего и (или) послевузовского образования (далее – Комиссия), состав которой утверждается приказом первого руководителя или лица, исполняющего его обязанности и решением акима или лица, исполняющего его обязанности в количестве не менее 5 ее членов и председателя.</w:t>
+      11. Заседания Комиссии считаются действительными, если на них присутствуют более 2/3 (двух третей) от общего числа ее членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z310" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комиссия уполномоченного органа в области науки и высшего образования формируется из числа сотрудников уполномоченного органа в области науки и высшего образования, заинтересованных государственных органов и ведомств, Национальной палаты предпринимателей Республики Казахстан, отраслевых ассоциаций, Ассоциации высших учебных заведений Республики Казахстан. Большинством голосов из числа членов Комиссии по формированию перечня избирается председатель. Количество состава Комиссии является нечетным, включая ее председателя.</w:t>
+      12. Решения Комиссии принимаются открытым голосованием простым большинством голосов от числа присутствующих на заседании членов Комиссии и оформляются протоколом заседания, который подписывается председателем. При равенстве голосов, голос председателя является решающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z311" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Для участия в конкурсе на размещение государственного образовательного заказа на подготовку кадров с высшим и послевузовским образованием ОВПО подает в электронном формате конкурсную заявку и заполняет информационную карту ОВПО по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, к Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z312" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При возникновении вопросов по показателям информационной карты, представленными ОВПО, Комиссия запрашивает подтверждающие документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Определение состава Комиссии осуществляется уполномоченными органами в области культуры, здравоохранения и МИО самостоятельно.</w:t>
+      14. Документы, входящие в конкурсную заявку, заполняются в информационной системе и подписываются ЭЦП руководителем ОВПО в порядке, указанном в объявлении о проведении конкурса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z314" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом представленные ОВПО сведения сверяются на предмет соответствия данных информационной системы "Единая платформа высшего образования" (далее – ЕПВО).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z315" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. ОВПО формирует конкурсную заявку в электронном формате не позднее часа и даты, указанных в объявлении о проведении конкурса. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z316" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурсная заявка, поступившая по истечению срока подачи конкурсных заявок, независимо от причин опоздания, не рассматривается. Внесение каких-либо изменений в конкурсные заявки после истечения срока их подачи не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z317" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Уполномоченный орган в области науки и высшего образования формирует конкурсную документацию ОВПО и определяет степень их соответствия для рассмотрения Комиссией. Комиссия по итогам рассмотрения конкурсной документации выносит решение о размещении (не размещении) государственного образовательного заказа на подготовку кадров с высшим и послевузовским образованием, а также на подготовительные отделения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z318" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. В конкурсе по формированию перечня ОВПО, в которых размещается государственный образовательный заказ на подготовку кадров с высшим и послевузовским образованием, по группам образовательных программ (направлений подготовки) участвуют ОВПО, имеющие лицензию и (или) приложения к лицензии на занятие образовательной деятельностью, прошедшие институциональную и (или) специализированную аккредитацию в аккредитационных органах, внесенных в реестр признанных аккредитационных органов, за исключением Академии правосудия, военных, специальных учебных заведений. Международные и иностранные учебные заведения в Республике Казахстан и (или) их филиалы, входящие в топ-250 международных академических рейтингов (QS, ARWU, THE) и/или топ-100 национальных рейтингов стран ОЭСР и/или БРИКС, созданных в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 65 Закона участвуют в конкурсе на основании разрешительных документов на ведение образовательной деятельности и аккредитации головного вуза страны регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z319" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пороговое значение показателя трудоустройства выпускников ОВПО определяется Комиссией. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z320" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Исключение составляют новые направления подготовки кадров, впервые получившие лицензию, вновь созданные ОВПО для подготовки кадров с высшим и послевузовским образованием, а также международные и иностранные учебные заведения в Республике Казахстан и (или) их филиалы, входящие в топ-250 международных академических рейтингов (QS, ARWU, THE) и/или топ-100 национальных рейтингов стран ОЭСР и/или БРИКС, созданных в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 65 Закона. При этом, перечень ОВПО определяется Комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z321" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Государственный образовательный заказ на подготовку кадров с высшим и послевузовским образованием не размещается в ОВПО в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z322" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приостановлении действия лицензии и (или) приложения к лицензии на занятие образовательной деятельностью:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z323" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отсутствия или исключения образовательной программы из Реестра образовательных программ уполномоченного органа в области науки и высшего образования на соответствующую группу образовательных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции приказа Министра науки и высшего образования РК от 06.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 410</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z309" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Заседания Комиссии считаются действительными, если на них присутствуют более 2/3 (двух третей) от общего числа ее членов.</w:t>
+      19. При формировании перечня ОВПО, в которых размещается государственный образовательный заказ на подготовку кадров с высшим и послевузовским (научно-педагогическая/профильная магистратура) образованием, в том числе для отдельных ОВПО Комиссией учитываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z310" w:id="26"/>
+    <w:bookmarkStart w:name="z325" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Решения Комиссии принимаются открытым голосованием простым большинством голосов от числа присутствующих на заседании членов Комиссии и оформляются протоколом заседания, который подписывается председателем. При равенстве голосов, голос председателя является решающим.</w:t>
+      1) наличие контингента обучающихся по соответствующей группе образовательных программ, за исключением направлений, внесенных впервые в Классификатор направлений подготовки кадров с высшим и послевузовским образованием Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z311" w:id="27"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z326" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>, к Правилам;</w:t>
+        <w:t>
+      2) кадровое обеспечение ОВПО и материально-техническое обеспечение научно-образовательного процесса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z312" w:id="28"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z327" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При возникновении вопросов по показателям информационной карты, представленными ОВПО, Комиссия запрашивает подтверждающие документы.</w:t>
+      3) обеспеченность учебной, учебно-методической литературой и иными информационными ресурсами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z313" w:id="29"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z328" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Документы, входящие в конкурсную заявку, заполняются в информационной системе и подписываются ЭЦП руководителем ОВПО в порядке, указанном в объявлении о проведении конкурса.</w:t>
+      4) научный потенциал и уровень проводимых в ОВПО научных исследований (для ОВПО);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z314" w:id="30"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z329" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом представленные ОВПО сведения сверяются на предмет соответствия данных информационной системы "Единая платформа высшего образования" (далее – ЕПВО).</w:t>
+      5) наличие мест для проживания иногородних обучающихся в общежитии и/или договоров с хостелами/ гостиницами, пунктов общественного питания и медицинского обслуживания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z315" w:id="31"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z330" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. ОВПО формирует конкурсную заявку в электронном формате не позднее часа и даты, указанных в объявлении о проведении конкурса. </w:t>
+      6) наличие аккредитованных образовательных программ, за исключением международных и иностранных учебных заведений в Республике Казахстан и (или) их филиалов, входящих в топ-250 международных академических рейтингов (QS, ARWU, THE) и/или топ-100 национальных рейтингов стран ОЭСР и/или БРИКС, созданных в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 65 Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z316" w:id="32"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z331" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Конкурсная заявка, поступившая по истечению срока подачи конкурсных заявок, независимо от причин опоздания, не рассматривается. Внесение каких-либо изменений в конкурсные заявки после истечения срока их подачи не допускается.</w:t>
+      7) сведения о трудоустройстве и занятости выпускников в первый год после окончания ОВПО по заявленным группам образовательных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z317" w:id="33"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z332" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Уполномоченный орган в области науки и высшего образования формирует конкурсную документацию ОВПО и определяет степень их соответствия для рассмотрения Комиссией. Комиссия по итогам рассмотрения конкурсной документации выносит решение о размещении (не размещении) государственного образовательного заказа на подготовку кадров с высшим и послевузовским образованием, а также на подготовительные отделения.</w:t>
+      8) участие в международном рейтинге ОВПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z318" w:id="34"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z333" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. В конкурсе по формированию перечня ОВПО, в которых размещается государственный образовательный заказ на подготовку кадров с высшим и послевузовским образованием, по группам образовательных программ (направлений подготовки) участвуют ОВПО, имеющие лицензию и (или) приложения к лицензии на занятие образовательной деятельностью, прошедшие институциональную и (или) специализированную аккредитацию в аккредитационных органах, внесенных в реестр признанных аккредитационных органов, за исключением Академии правосудия, военных, специальных учебных заведений. Международные и иностранные учебные заведения в Республике Казахстан и (или) их филиалы, входящие в топ-250 международных академических рейтингов (QS, ARWU, THE) и/или топ-100 национальных рейтингов стран ОЭСР и/или БРИКС, созданных в порядке, предусмотренном </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 65 Закона участвуют в конкурсе на основании разрешительных документов на ведение образовательной деятельности и аккредитации головного вуза страны регистрации.</w:t>
+      9) позиция ОВПО в рейтинге образовательных программ, проводимого Национальной палатой предпринимателей Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z319" w:id="35"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z334" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Пороговое значение показателя трудоустройства выпускников ОВПО определяется Комиссией. </w:t>
+        <w:t>
+      10) соответствие сведений в ЕПВО фактическим данным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z320" w:id="36"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z335" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Исключение составляют новые направления подготовки кадров, впервые получившие лицензию, вновь созданные ОВПО для подготовки кадров с высшим и послевузовским образованием, а также международные и иностранные учебные заведения в Республике Казахстан и (или) их филиалы, входящие в топ-250 международных академических рейтингов (QS, ARWU, THE) и/или топ-100 национальных рейтингов стран ОЭСР и/или БРИКС, созданных в порядке, предусмотренном </w:t>
+      11) наличие двудипломных или совместных образовательных программ с международными и иностранными учебными заведениями в Республике Казахстан и (или) их филиалами, входящих в топ-250 международных академических рейтингов (QS, ARWU, THE) и/или топ-100 национальных рейтингов стран ОЭСР и/или БРИКС, созданных в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 65 Закона. При этом, перечень ОВПО определяется Комиссией.</w:t>
+        <w:t xml:space="preserve"> статьи 65 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z321" w:id="37"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 20 предусматривается в редакции приказа Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Государственный образовательный заказ на подготовку кадров с высшим и послевузовским образованием не размещается в ОВПО в случаях:</w:t>
+      20. При формировании перечня ОВПО, в которых размещается государственный образовательный заказ на подготовку кадров с послевузовским образованием: доктора философии PhD/доктора по профилю/доктора индустрии, в том числе целевых мест, Комиссией учитываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z322" w:id="38"/>
+    <w:bookmarkStart w:name="z337" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) приостановлении действия лицензии и (или) приложения к лицензии на занятие образовательной деятельностью:</w:t>
+      1) участие в международном и/или национальном рейтингах ОВПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z323" w:id="39"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z338" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) отсутствия или исключения образовательной программы из Реестра образовательных программ уполномоченного органа в области науки и высшего образования на соответствующую группу образовательных программ.</w:t>
+      2) наличие договоров с аккредитованными научными организациями-партнерами, в том числе зарубежных, о выполнении совместных научных проектов и предоставлении исследовательской базы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z324" w:id="40"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z339" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. При формировании перечня ОВПО, в которых размещается государственный образовательный заказ на подготовку кадров с высшим и послевузовским (научно-педагогическая/профильная магистратура) образованием, в том числе для отдельных ОВПО Комиссией учитываются:</w:t>
+      3) наличие научных руководителей из числа профессорско-преподавательского состава ОВПО с учеными степенями доктора наук/кандидата наук, и степенями доктора философии (PhD)/доктора по профилю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z325" w:id="41"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z340" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) наличие контингента обучающихся по соответствующей группе образовательных программ, за исключением направлений, внесенных впервые в Классификатор направлений подготовки кадров с высшим и послевузовским образованием Республики Казахстан;</w:t>
+      4) выполнение с зарубежными ОВПО-партнерами (научными организациями) совместных научно-образовательных проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z326" w:id="42"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z341" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) кадровое обеспечение ОВПО и материально-техническое обеспечение научно-образовательного процесса;</w:t>
+      5) кадровое обеспечение научно-образовательного процесса и соответствующее требованиям на занятие образовательной деятельностью по образовательным программам послевузовского образования (для группы специальностей "Искусство", в том числе преподаватели, удостоенные почетных званий и государственных наград Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z327" w:id="43"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z342" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) обеспеченность учебной, учебно-методической литературой и иными информационными ресурсами;</w:t>
+      6) доступ к мировым научным и образовательным ресурсам; материально-техническое обеспечение научно-образовательного процесса, соответствующее требованиям на занятие образовательной деятельностью по образовательным программам послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z328" w:id="44"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z343" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4) научный потенциал и уровень проводимых в ОВПО научных исследований (для ОВПО);</w:t>
+        <w:t xml:space="preserve">
+      7) наличие аккредитованных образовательных программ, за исключением международных и иностранных учебных заведений в Республике Казахстан и (или) их филиалов, входящих в топ-250 международных академических рейтингов (QS, ARWU, THE) и/или топ-100 национальных рейтингов стран ОЭСР и/или БРИКС, созданных в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 65 Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z329" w:id="45"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z344" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) наличие мест для проживания иногородних обучающихся в общежитии и/или договоров с хостелами/ гостиницами, пунктов общественного питания и медицинского обслуживания;</w:t>
+      8) выполнение научных и научно-технических программ и проектов на основе грантового, программно-целевого финансирования и внешних источников финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z330" w:id="46"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z345" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 65 Закона;</w:t>
+        <w:t>
+      9) наличие в ОВПО мест для проживания обучающихся в общежитии, пунктов общественного питания и медицинского обслуживания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z331" w:id="47"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z346" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) сведения о трудоустройстве и занятости выпускников в первый год после окончания ОВПО по заявленным группам образовательных программ;</w:t>
+      10) сведения о трудоустройстве и занятости выпускников в первый год после окончания ОВПО по заявленным специальностям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z332" w:id="48"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z347" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) участие в международном рейтинге ОВПО;</w:t>
+      Допуск ОВПО к конкурсу, в которых выпускники докторантуры завершили обучение и не получили утверждение степени доктора философии (PhD), доктора по профилю в течение 4 (четырех) лет после окончания по соответствующей группе образовательных программ, осуществляется по решению Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z333" w:id="49"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z348" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      9) позиция ОВПО в рейтинге образовательных программ, проводимого Национальной палатой предпринимателей Республики Казахстан; </w:t>
+        <w:t>
+      21. Для размещения государственного образовательного заказа на обучение слушателей подготовительного отделения ОВПО при подаче в электронном формате заявки заполняет сведения в информационной карте ОВПО, указанные в пункте 22 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z334" w:id="50"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z349" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) соответствие сведений в ЕПВО фактическим данным;</w:t>
+      22. При формировании перечня ОВПО, в которых размещается государственный образовательный заказ на обучение слушателей на подготовительном отделении, Комиссией учитываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z335" w:id="51"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z350" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 65 Закона.</w:t>
+        <w:t>
+      1) наличие мест для проживания иногородних обучающихся в общежитии и/или договоров с хостелами/ гостиницами, пунктов общественного питания и медицинского обслуживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z336" w:id="52"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z351" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. При формировании перечня ОВПО, в которых размещается государственный образовательный заказ на подготовку кадров с послевузовским образованием: доктора философии PhD/доктора по профилю/доктора индустрии, в том числе целевых мест, Комиссией учитываются:</w:t>
+      2) сведения о количестве слушателей, набравших пороговый балл ЕНТ в предыдущем году не ниже 50 баллов и поступивших в ОВПО на обучение по образовательным программам высшего образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z337" w:id="53"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23 предусматривается в редакции приказа Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) участие в международном и/или национальном рейтингах ОВПО;</w:t>
+      23. Комиссия с учетом оценки принимает решение о формировании перечней ОВПО, в которых размещается государственный образовательный заказ, в том числе по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z338" w:id="54"/>
+    <w:bookmarkStart w:name="z353" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) наличие договоров с аккредитованными научными организациями-партнерами, в том числе зарубежных, о выполнении совместных научных проектов и предоставлении исследовательской базы;</w:t>
+      1) подготовке кадров с высшим образованием, в том числе дифференцированно с указанием количества грантов для отдельных ОВПО, регионов, количества грантов в ОВПО с частичной оплатой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z339" w:id="55"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z354" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) наличие научных руководителей из числа профессорско-преподавательского состава ОВПО с учеными степенями доктора наук/кандидата наук, и степенями доктора философии (PhD)/доктора по профилю;</w:t>
+      2) подготовке кадров в научно-педагогической магистратуре/профильной, в том числе с указанием количества грантов для отдельных ОВПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z340" w:id="56"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z355" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) выполнение с зарубежными ОВПО-партнерами (научными организациями) совместных научно-образовательных проектов;</w:t>
+      3) подготовке кадров в докторантуре с указанием объема мест по группам образовательных программ, в том числе для целевой подготовки докторов философии (PhD)/ докторов по профилю/ докторов индустрии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z341" w:id="57"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z356" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) кадровое обеспечение научно-образовательного процесса и соответствующее требованиям на занятие образовательной деятельностью по образовательным программам послевузовского образования (для группы специальностей "Искусство", в том числе преподаватели, удостоенные почетных званий и государственных наград Республики Казахстан);</w:t>
+      4) обучению слушателей на подготовительных отделениях ОВПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z342" w:id="58"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z357" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6) доступ к мировым научным и образовательным ресурсам; материально-техническое обеспечение научно-образовательного процесса, соответствующее требованиям на занятие образовательной деятельностью по образовательным программам послевузовского образования;</w:t>
+        <w:t xml:space="preserve">
+      5) подготовке кадров с высшим и послевузовским образованием в международных и иностранных учебных заведениях в Республике Казахстан и (или) их филиалах, входящих в топ-250 международных академических рейтингов (QS, ARWU, THE) и/или топ-100 национальных рейтингов стран ОЭСР и/или БРИКС, созданных в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 65 Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z343" w:id="59"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z358" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>
-      8) выполнение научных и научно-технических программ и проектов на основе грантового, программно-целевого финансирования и внешних источников финансирования;</w:t>
-[...179 lines deleted...]
-      1) подготовке кадров с высшим образованием, в том числе дифференцированно с указанием количества грантов для отдельных ОВПО, регионов, количества грантов в ОВПО с частичной оплатой;</w:t>
+      По результатам работы Комиссии Министром или лицом, исполняющим его обязанности, утверждается перечень ОВПО, в которых размещается государственный образовательный заказ на подготовку кадров с высшим и послевузовским образованием, являющихся потенциальными поставщиками услуг. Утвержденный перечень ОВПО передается оператору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z354" w:id="70"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3036,171 +3506,247 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z361" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложении предусматривается изменение приказом Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z361" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конкурсная заявка организации высшего и (или) послевузовского образования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(далее – ОВПО)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z362" w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z362" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информационная карта организации высшего и (или) послевузовского образования (далее – ОВПО)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z363" w:id="77"/>
+          <w:bookmarkStart w:name="z363" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
+          <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3252,80 +3798,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z367" w:id="78"/>
+          <w:bookmarkStart w:name="z367" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
+          <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3373,80 +3919,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z371" w:id="79"/>
+          <w:bookmarkStart w:name="z371" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
+          <w:bookmarkEnd w:id="74"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3494,80 +4040,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z375" w:id="80"/>
+          <w:bookmarkStart w:name="z375" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
+          <w:bookmarkEnd w:id="75"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3615,80 +4161,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z379" w:id="81"/>
+          <w:bookmarkStart w:name="z379" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
+          <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3736,80 +4282,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z383" w:id="82"/>
+          <w:bookmarkStart w:name="z383" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
+          <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3857,80 +4403,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z387" w:id="83"/>
+          <w:bookmarkStart w:name="z387" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
+          <w:bookmarkEnd w:id="78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3978,80 +4524,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z391" w:id="84"/>
+          <w:bookmarkStart w:name="z391" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
+          <w:bookmarkEnd w:id="79"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4119,80 +4665,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z395" w:id="85"/>
+          <w:bookmarkStart w:name="z395" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
+          <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4264,80 +4810,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z399" w:id="86"/>
+          <w:bookmarkStart w:name="z399" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4389,80 +4935,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z403" w:id="87"/>
+          <w:bookmarkStart w:name="z403" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4548,80 +5094,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z407" w:id="88"/>
+          <w:bookmarkStart w:name="z407" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4673,80 +5219,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z411" w:id="89"/>
+          <w:bookmarkStart w:name="z411" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4798,80 +5344,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z415" w:id="90"/>
+          <w:bookmarkStart w:name="z415" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4923,80 +5469,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z419" w:id="91"/>
+          <w:bookmarkStart w:name="z419" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
+          <w:bookmarkEnd w:id="86"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5048,80 +5594,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z423" w:id="92"/>
+          <w:bookmarkStart w:name="z423" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkEnd w:id="87"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5193,80 +5739,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z427" w:id="93"/>
+          <w:bookmarkStart w:name="z427" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>I.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5283,80 +5829,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z430" w:id="94"/>
+          <w:bookmarkStart w:name="z430" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5408,80 +5954,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z434" w:id="95"/>
+          <w:bookmarkStart w:name="z434" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="95"/>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5533,80 +6079,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z438" w:id="96"/>
+          <w:bookmarkStart w:name="z438" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5658,80 +6204,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z442" w:id="97"/>
+          <w:bookmarkStart w:name="z442" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="92"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5783,80 +6329,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z446" w:id="98"/>
+          <w:bookmarkStart w:name="z446" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="93"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5908,80 +6454,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z450" w:id="99"/>
+          <w:bookmarkStart w:name="z450" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6033,80 +6579,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z454" w:id="100"/>
+          <w:bookmarkStart w:name="z454" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ІІ.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="95"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6124,80 +6670,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z457" w:id="101"/>
+          <w:bookmarkStart w:name="z457" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
+          <w:bookmarkEnd w:id="96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6520,80 +7066,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z473" w:id="102"/>
+          <w:bookmarkStart w:name="z473" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
+          <w:bookmarkEnd w:id="97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6915,80 +7461,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z489" w:id="103"/>
+          <w:bookmarkStart w:name="z489" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7040,80 +7586,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z493" w:id="104"/>
+          <w:bookmarkStart w:name="z493" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7165,80 +7711,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z497" w:id="105"/>
+          <w:bookmarkStart w:name="z497" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="100"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7290,80 +7836,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z501" w:id="106"/>
+          <w:bookmarkStart w:name="z501" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7415,80 +7961,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z505" w:id="107"/>
+          <w:bookmarkStart w:name="z505" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>III.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="102"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7505,80 +8051,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z508" w:id="108"/>
+          <w:bookmarkStart w:name="z508" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7698,70 +8244,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общий объем научно-исследовательских работ, выполненных ППС (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z514" w:id="109"/>
+          <w:bookmarkStart w:name="z514" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Менее 50 миллионов тенге;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7967,70 +8513,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общий объем международных научно-исследовательских работ, выполненных ППС (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z524" w:id="110"/>
+          <w:bookmarkStart w:name="z524" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Менее 50 миллионов тенге;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
+          <w:bookmarkEnd w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8112,80 +8658,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z530" w:id="111"/>
+          <w:bookmarkStart w:name="z530" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
+          <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8361,70 +8907,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в зарубежных рейтинговых журналах, включенных в определенные квартили (Q1-Q4) в базы данных Clarivate Analytics (Кларивэйт Аналитикс) или показатель процентиль по CiteScore (СайтСкор) в базе данных Scopus (Скопус)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z539" w:id="112"/>
+          <w:bookmarkStart w:name="z539" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 статей в журналах Q1-Q2 и/или процентилем по CiteScore (СайтСкор) выше 90;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8518,141 +9064,141 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество собственного научного издания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z545" w:id="113"/>
+          <w:bookmarkStart w:name="z545" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Входящего в список журналов, рекомендованных ведомством уполномоченного органа в области науки и высшего образования: число, целое;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 входящего в международную базу данных Web of Science (Вэб ов Сайэнс), Scopus (Скопус): число, целое.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z548" w:id="114"/>
+          <w:bookmarkStart w:name="z548" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>IV.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8976,142 +9522,142 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 число, целое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z563" w:id="115"/>
+    <w:bookmarkStart w:name="z563" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По высшему образованию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z564" w:id="116"/>
+          <w:bookmarkStart w:name="z564" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="111"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9199,80 +9745,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z569" w:id="117"/>
+          <w:bookmarkStart w:name="z569" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
+          <w:bookmarkEnd w:id="112"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9473,142 +10019,142 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z579" w:id="118"/>
+    <w:bookmarkStart w:name="z579" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По высшему образованию (педагогические группы образовательных программ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z580" w:id="119"/>
+          <w:bookmarkStart w:name="z580" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="114"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9696,80 +10242,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z585" w:id="120"/>
+          <w:bookmarkStart w:name="z585" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkEnd w:id="115"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9970,142 +10516,142 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z595" w:id="121"/>
+    <w:bookmarkStart w:name="z595" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По высшему образованию (Серпин)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z596" w:id="122"/>
+          <w:bookmarkStart w:name="z596" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10193,80 +10739,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z601" w:id="123"/>
+          <w:bookmarkStart w:name="z601" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="118"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10467,162 +11013,162 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z611" w:id="124"/>
+    <w:bookmarkStart w:name="z611" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По высшему образованию (международных и иностранных учебных заведений в Республике Казахстан и (или) их филиалов, созданных в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 65 Закона Республики Казахстан "Об образовании" по двудипломным и совместным образовательным программам)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z612" w:id="125"/>
+          <w:bookmarkStart w:name="z612" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="120"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10710,80 +11256,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z617" w:id="126"/>
+          <w:bookmarkStart w:name="z617" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10984,142 +11530,142 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z627" w:id="127"/>
+    <w:bookmarkStart w:name="z627" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По высшему образованию (целевые гранты для обучения в ведущих ОВПО страны молодежи из западных регионов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z628" w:id="128"/>
+          <w:bookmarkStart w:name="z628" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11207,80 +11753,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z633" w:id="129"/>
+          <w:bookmarkStart w:name="z633" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11481,141 +12027,141 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z643" w:id="130"/>
+    <w:bookmarkStart w:name="z643" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По послевузовскому образованию научно-педагогическая магистратура</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z644" w:id="131"/>
+          <w:bookmarkStart w:name="z644" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="126"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11667,80 +12213,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z648" w:id="132"/>
+          <w:bookmarkStart w:name="z648" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="127"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11873,161 +12419,161 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z656" w:id="133"/>
+    <w:bookmarkStart w:name="z656" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По послевузовскому образованию научно-педагогическая магистратура (международных и иностранных учебных заведений в Республике Казахстан и (или) их филиалов, созданных в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 65 Закона Республики Казахстан "Об образовании" по двудипломным и совместным образовательным программам)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z657" w:id="134"/>
+          <w:bookmarkStart w:name="z657" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12079,80 +12625,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z661" w:id="135"/>
+          <w:bookmarkStart w:name="z661" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12285,141 +12831,141 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z669" w:id="136"/>
+    <w:bookmarkStart w:name="z669" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По послевузовскому образованию профильная магистратура</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z670" w:id="137"/>
+          <w:bookmarkStart w:name="z670" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12471,80 +13017,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z674" w:id="138"/>
+          <w:bookmarkStart w:name="z674" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12677,142 +13223,142 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z682" w:id="139"/>
+    <w:bookmarkStart w:name="z682" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По целевой подготовке докторов философии PhD</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z683" w:id="140"/>
+          <w:bookmarkStart w:name="z683" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12900,80 +13446,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z688" w:id="141"/>
+          <w:bookmarkStart w:name="z688" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="141"/>
+          <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13174,142 +13720,142 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z698" w:id="142"/>
+    <w:bookmarkStart w:name="z698" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По целевой подготовке докторов по профилю/докторов индустрии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z699" w:id="143"/>
+          <w:bookmarkStart w:name="z699" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="138"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13397,80 +13943,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z704" w:id="144"/>
+          <w:bookmarkStart w:name="z704" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13677,187 +14223,187 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z714" w:id="145"/>
+      <w:bookmarkStart w:name="z714" w:id="140"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата заполнения, место печати _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z715" w:id="146"/>
+    <w:bookmarkStart w:name="z715" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организации высшего и (или) послевузовского образования (далее – ОВПО) по информационным картам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z716" w:id="147"/>
+          <w:bookmarkStart w:name="z716" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
+          <w:bookmarkEnd w:id="142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13909,80 +14455,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z720" w:id="148"/>
+          <w:bookmarkStart w:name="z720" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
+          <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14034,80 +14580,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z724" w:id="149"/>
+          <w:bookmarkStart w:name="z724" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14159,80 +14705,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z728" w:id="150"/>
+          <w:bookmarkStart w:name="z728" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="150"/>
+          <w:bookmarkEnd w:id="145"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14284,80 +14830,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z732" w:id="151"/>
+          <w:bookmarkStart w:name="z732" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="151"/>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14409,80 +14955,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z736" w:id="152"/>
+          <w:bookmarkStart w:name="z736" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14534,80 +15080,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z740" w:id="153"/>
+          <w:bookmarkStart w:name="z740" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
+          <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14659,80 +15205,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z744" w:id="154"/>
+          <w:bookmarkStart w:name="z744" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkEnd w:id="149"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14784,80 +15330,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z748" w:id="155"/>
+          <w:bookmarkStart w:name="z748" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
+          <w:bookmarkEnd w:id="150"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14929,133 +15475,133 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z752" w:id="156"/>
+          <w:bookmarkStart w:name="z752" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="156"/>
+          <w:bookmarkEnd w:id="151"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z754" w:id="157"/>
+          <w:bookmarkStart w:name="z754" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15107,80 +15653,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z758" w:id="158"/>
+          <w:bookmarkStart w:name="z758" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="158"/>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15232,80 +15778,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z762" w:id="159"/>
+          <w:bookmarkStart w:name="z762" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15357,80 +15903,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z766" w:id="160"/>
+          <w:bookmarkStart w:name="z766" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="160"/>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15482,80 +16028,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z770" w:id="161"/>
+          <w:bookmarkStart w:name="z770" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="161"/>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15607,80 +16153,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z774" w:id="162"/>
+          <w:bookmarkStart w:name="z774" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="162"/>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15732,134 +16278,134 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z778" w:id="163"/>
+          <w:bookmarkStart w:name="z778" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ІІ.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
+          <w:bookmarkEnd w:id="158"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z780" w:id="164"/>
+          <w:bookmarkStart w:name="z780" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
+          <w:bookmarkEnd w:id="159"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16182,80 +16728,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z796" w:id="165"/>
+          <w:bookmarkStart w:name="z796" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
+          <w:bookmarkEnd w:id="160"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16667,80 +17213,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z816" w:id="166"/>
+          <w:bookmarkStart w:name="z816" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
+          <w:bookmarkEnd w:id="161"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16792,80 +17338,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z820" w:id="167"/>
+          <w:bookmarkStart w:name="z820" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:bookmarkEnd w:id="162"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16917,80 +17463,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z824" w:id="168"/>
+          <w:bookmarkStart w:name="z824" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:bookmarkEnd w:id="163"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17042,80 +17588,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z828" w:id="169"/>
+          <w:bookmarkStart w:name="z828" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17167,133 +17713,133 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z832" w:id="170"/>
+          <w:bookmarkStart w:name="z832" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>III</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="165"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z834" w:id="171"/>
+          <w:bookmarkStart w:name="z834" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17345,80 +17891,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z838" w:id="172"/>
+          <w:bookmarkStart w:name="z838" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17470,80 +18016,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z842" w:id="173"/>
+          <w:bookmarkStart w:name="z842" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17595,80 +18141,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z846" w:id="174"/>
+          <w:bookmarkStart w:name="z846" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17720,80 +18266,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z850" w:id="175"/>
+          <w:bookmarkStart w:name="z850" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17862,80 +18408,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z854" w:id="176"/>
+          <w:bookmarkStart w:name="z854" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17987,133 +18533,133 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z858" w:id="177"/>
+          <w:bookmarkStart w:name="z858" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>IV</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z860" w:id="178"/>
+          <w:bookmarkStart w:name="z860" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18165,80 +18711,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z864" w:id="179"/>
+          <w:bookmarkStart w:name="z864" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18290,80 +18836,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z868" w:id="180"/>
+          <w:bookmarkStart w:name="z868" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18415,80 +18961,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z872" w:id="181"/>
+          <w:bookmarkStart w:name="z872" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18520,130 +19066,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 число, целое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z876" w:id="182"/>
+    <w:bookmarkStart w:name="z876" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z877" w:id="183"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z877" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) к конкурсу не допускается заявленная группа образовательной программы высшего образования, по которой в течении двух лет не осуществлялась подготовка кадров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z878" w:id="184"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z878" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по решению комиссии к конкурсу не допускаются ОВПО предоставившие не соответствующие действительности недостоверные данные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z879" w:id="185"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z879" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) информационная карта подписывается ЭЦП первого руководителя ОВПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -18910,294 +19456,294 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 января 2016 года № 122</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="186"/>
+    <w:bookmarkStart w:name="z19" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министра образования и науки Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z20" w:id="187"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z20" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра образования и науки Республики Казахстан от 4 мая 2012 года № 198 "Об утверждении Правил размещения государственного образовательного заказа на дошкольное воспитание и обучение, подготовку специалистов с техническим и профессиональным, послесредним, высшим и послевузовским образованием, а также на подготовительные отделения высших учебных заведений" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 7690, опубликованный в газете "Казахстанская правда" от 13 июня 2012 года № 183-184 (27002-27003));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z21" w:id="188"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z21" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 6 марта 2013 года № 77 "О внесении изменений в приказ и.о. Министра образования и науки Республики Казахстан от 4 мая 2012 года № 198 "Об утверждении Правил размещения государственного образовательного заказа на дошкольное воспитание и обучение, подготовку специалистов с техническим и профессиональным, послесредним, высшим и послевузовским образованием, а также на подготовительные отделения высших учебных заведений" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 8387, опубликованный в газете "Казахстанская правда" от 7 августа 2013 года № 246 (27520));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z22" w:id="189"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z22" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 23 августа 2013 года № 353 "О внесении изменения и дополнения в приказ и.о. Министра образования и науки Республики Казахстан от 4 мая 2012 года № 198 "Об утверждении Правил размещения государственного образовательного заказа на дошкольное воспитание и обучение, подготовку специалистов с техническим и профессиональным, послесредним, высшим и послевузовским образованием, а также на подготовительные отделения высших учебных заведений" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 8733, опубликованный в газете "Казахстанская правда" от 31 октября 2013 года № 305 (27579));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z23" w:id="190"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z23" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 22 июля 2014 года № 295 "О внесении изменений в приказ исполняющего обязанности Министра образования и науки Республики Казахстан от 4 мая 2012 года № 198 "Об утверждении Правил размещения государственного образовательного заказа на дошкольное воспитание и обучение, подготовку специалистов с техническим и профессиональным, послесредним, высшим и послевузовским образованием, а также на подготовительные отделения высших учебных заведений" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 9701, опубликованный в Информационно-правовой системе "Әділет" от 22 сентября 2014 года).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19523,31 +20069,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>