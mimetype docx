--- v0 (2025-11-23)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4e24f5b" w14:textId="4e24f5b">
+    <w:p w14:paraId="a390d7a" w14:textId="a390d7a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1518,71 +1518,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отечественные научные журналы для включения в Список 1 соответствуют следующим требованиям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) наличие свидетельства о постановке на учет в уполномоченном органе в области средств массовой информации в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> оказания государственной услуги "Постановка на учет или переучет периодических печатных изданий, информационных агентств и сетевых изданий" (далее -Правила), утвержденными приказом Министра информации и общественного развития Республики Казахстан от 2 апреля 2020 года № 101 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20296), подписной индекс (при наличии) и Международный стандартный серийный номер ISSN (International Standard Serial Number (Интернэйшенел Стандард Сериал Намбер)) (далее - ISSN);</w:t>
+      1) наличие свидетельства о постановке на учет в уполномоченном органе в области средств массовой информации в соответствии с Правилами оказания государственной услуги "Постановка на учет или переучет периодических печатных изданий, интернет-изданий" (далее – Правила), утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра культуры и информации Республики Казахстан от 17 октября 2024 года № 488-НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35283), подписной индекс (при наличии) и Международный стандартный серийный номер ISSN (International Standard Serial Number (Интернэйшенел Стандард Сериал Намбер)) (далее – ISSN);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие утвержденной издательством редакционной политики журнала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z49" w:id="31"/>
     <w:p>
@@ -2162,50 +2162,112 @@
         <w:t>
       Информация на сайте является точной и информационная архитектура и система навигации обеспечивают легкий доступ к публикуемому контенту и всем другим функциям. Не допускается наличие грамматических, стилистических и технических ошибок и опечаток на сайте и в текстах опубликованных статей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z78" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для защиты докторских диссертаций (PhD) в качестве публикации из Перечня изданий допускается 1 (одна) статья в журнале, включенном в Список 1.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Министра науки и высшего образования РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z79" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В Список 2 Перечня изданий включаются научные журналы, соответствующие следующим требованиям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z80" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2302,1970 +2364,2546 @@
         <w:t>
       5) наличие статей зарубежных авторов, а также статей на иностранных языках (в том числе на английском языке) в каждом номере журнала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z85" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) научные статьи авторов, не аффилиированных с издательством, составляют не менее 50 % (пятьдесят процентов) от числа публикаций в каждом номере журнала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z86" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа Министра науки и высшего образования РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) распространенность научного журнала в зарубежных системах цитирования или наличие импакт-фактора журнала в Казахстанском индексе цитирования. Наличие регистрации журнала в информационной системе уполномоченного органа в сфере науки и высшего образования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) наличие в редакционной коллегии или редакционном совете ученых с индексом Хирша не менее 2-х (двух) по тематическому направлению журнала в международных базах данных Web of Science (Вэб оф Сайнс) или Scopus (Скопус). Для журналов социально-гуманитарного направления наличие ученых, имеющих публикации в международных базах данных Web of science или Scopus;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z87" w:id="69"/>
-[...15 lines deleted...]
-      8) наличие в редакционной коллегии или редакционном совете ученых с индексом Хирша не менее 2-х (двух) по тематическому направлению журнала в международных базах данных Web of Science (Вэб оф Сайнс) или Scopus (Скопус). Для журналов социально-гуманитарного направления наличие ученых, имеющих публикации в международных базах данных Web of science или Scopus;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) наличие рецензентов, в том числе зарубежных рецензентов (за исключением журналов социально-гуманитарного направления), имеющих публикации в международных базах данных Web of Science (Вэб оф Сайнс) или Scopus (Скопус). Наличие системы слепого рецензирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z88" w:id="70"/>
-[...15 lines deleted...]
-      9) наличие рецензентов, в том числе зарубежных рецензентов (за исключением журналов социально-гуманитарного направления), имеющих публикации в международных базах данных Web of Science (Вэб оф Сайнс) или Scopus (Скопус). Наличие системы слепого рецензирования;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) наличие аннотаций, ключевых слов и информации об авторах - имена, аффилиации (название организации), название страны и адреса всех авторов публикаций (в том числе с указанием основного автора). Объем аннотации определяет редакция;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z89" w:id="71"/>
-[...15 lines deleted...]
-      10) наличие аннотаций, ключевых слов и информации об авторах - имена, аффилиации (название организации), название страны и адреса всех авторов публикаций (в том числе с указанием основного автора). Объем аннотации определяет редакция;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) наличие библиографической информации на английском языке – заголовка статьи, аннотации, ключевых слов, информации об авторах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z90" w:id="72"/>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) наличие транслитерированных списков литературы (используемых источников) к каждой статье;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) наличие DOI (ДОИ) к каждой статье;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) использование лицензионной системы проверки на плагиат, в том числе по международным базам данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) информационная открытость научного журнала – наличие собственного электронного сайта (страницы) научного журнала, на котором отражаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информация о бумажной и/или электронной версии научного журнала, в том числе сведения об учредителе и (или) собственнике издания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z96" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цель и тематическая направленность научного журнала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z97" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состав редакционной коллегии (редакционного совета) с указанием ученой степени и ученого звания (при наличии), места работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z98" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тип и порядок рецензирования статей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z99" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DOI (ДОИ) для каждой статьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z100" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      публикационная этика в соответствии с подпунктами 11) и 12) пункта 2 настоящих Требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководство для авторов по оформлению статьи, в том числе применению способов транслитерации для оформления списка литературы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поисковая система;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z103" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содержание номера за последние двенадцать месяцев и архив номеров прошлых лет с доступом к содержанию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z104" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контактная информация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z105" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      онлайн-система подачи и рецензирования статей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z106" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация на сайте является точной и информационная архитектура и система навигации обеспечивают легкий доступ к публикуемому контенту и всем другим функциям. Не допускается наличие грамматических, стилистических и технических ошибок и опечаток на сайте и в текстах опубликованных статей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для защиты докторских диссертаций (PhD) в качестве публикации из Перечня изданий допускается 2 (две) статьи в журнале, включенном в Список 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z108" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В Список 3 Перечня изданий включаются научные журналы, соответствующие следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z109" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие свидетельства о постановке на учет в уполномоченном органе в области средств массовой информации в соответствии с Правилами, подписной индекс (при наличии) и Международный стандартный серийный номер ISSN;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие утвержденной издательством редакционной политики журнала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соответствие публикуемых научных статей (в том числе обзоров) заявленной цели и тематическому направлению журнала. Структура научной статьи включает название, аннотации, ключевые слова, введение, материалы и методы, результаты, обсуждение, заключение, информацию о финансировании (при наличии), список литературы. В каждой оригинальной статье (за исключением социально-гуманитарного направления) обеспечивается воспроизводимость результатов исследования, описывается методология исследования с указанием происхождения оборудования и материалов, методов статистической обработки данных и других способов обеспечения воспроизводимости. Содержание других типов публикаций не превышает 10% (десять процентов) от общего количества статей в номере. При этом автор или коллектив авторов вносят вклад в концепцию, научный дизайн, исполнение или интерпретацию заявленного научного исследования и создание научной статьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) издание журнала не менее 1 (одного) года, соблюдение своевременности - заявленной периодичности выхода научного журнала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие статей зарубежных авторов, а также статей на английском языке);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) научные статьи авторов, аффилированных с издательством, составляют не более 70% (семьдесят процентов) от числа публикаций в каждом номере журнала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа Министра науки и высшего образования РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) распространенность научного журнала в цифровых электронных библиотеках/репозиториях или наличие импакт-фактора журнала в Казахстанской базе цитирования. Наличие регистрации журнала в информационной системе уполномоченного органа в сфере науки и высшего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) наличие в редакционной коллегии или редакционном совете ученых, имеющих публикации в международных базах данных Web of Science (Вэб оф Сайнс) или Scopus (Скопус) по тематическому направлению журнала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) рецензирование научных трудов учеными или специалистами по соответствующей тематике с применением слепого рецензирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) наличие аннотаций, ключевых слов и информации об авторах - имена, аффилиации (название организации), название страны и электронные адреса всех авторов публикаций (в том числе с указанием автора для корреспонденции);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) наличие библиографической информации на английском языке – заголовка статьи, аннотации, ключевых слов, информации об авторах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z91" w:id="73"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z120" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) наличие транслитерированных списков литературы (используемых источников) к каждой статье;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="75"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) наличие DOI (ДОИ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z122" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) использование лицензионной системы проверки на плагиат, в том числе по международным базам данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z94" w:id="76"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z123" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) информационная открытость научного журнала – наличие собственного электронного сайта (страницы) научного журнала, на котором отражаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="78"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z124" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информация о бумажной и/или электронной версии научного журнала, в том числе сведения об учредителе и (или) собственнике журнала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z125" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       цель и тематическая направленность научного журнала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z97" w:id="79"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z126" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       состав редакционной коллегии (редакционного совета) с указанием ученой степени и ученого звания (при наличии), места работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z98" w:id="80"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z127" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тип и порядок рецензирования статей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z128" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       DOI (ДОИ) для каждой статьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z129" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       публикационная этика в соответствии с подпунктами 11) и 12) пункта 2 настоящих Требований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z130" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       руководство для авторов по оформлению статьи, в том числе применению способов транслитерации для оформления списка литературы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z131" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поисковая система;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z132" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       содержание номера за последние двенадцать месяцев и архив номеров прошлых лет с доступом к содержанию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z133" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контактная информация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z134" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация на сайте является точной и информационная архитектура и система навигации обеспечивают легкий доступ к публикуемому контенту и всем другим функциям. Не допускается наличие грамматических, стилистических и технических ошибок и опечаток на сайте и в текстах опубликованных статей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...538 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z134" w:id="116"/>
-[...15 lines deleted...]
-      Информация на сайте является точной и информационная архитектура и система навигации обеспечивают легкий доступ к публикуемому контенту и всем другим функциям. Не допускается наличие грамматических, стилистических и технических ошибок и опечаток на сайте и в текстах опубликованных статей.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для защиты докторских диссертаций (PhD) в качестве публикации из Перечня изданий допускается 3 (три) статьи в журнале, включенном в Список 3.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z135" w:id="117"/>
-[...15 lines deleted...]
-      Для защиты докторских диссертаций (PhD) в качестве публикации из Перечня изданий допускается 3 (три) статьи в журнале, включенном в Список 3.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. С учетом особенностей профессиональной деятельности органов национальной безопасности Республики Казахстан, Министерства внутренних дел Республики Казахстан, Министерства по чрезвычайным ситуациям Республики Казахстан, Высшего судебного совета Республики Казахстан, органов прокуратуры Республики Казахстан и Министерства обороны Республики Казахстан в Перечень изданий включаются научные журналы, соответствующие следующим требованиям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z136" w:id="118"/>
-[...15 lines deleted...]
-      7. С учетом особенностей профессиональной деятельности органов национальной безопасности Республики Казахстан, Министерства внутренних дел Республики Казахстан, Министерства по чрезвычайным ситуациям Республики Казахстан, Высшего судебного совета Республики Казахстан, органов прокуратуры Республики Казахстан и Министерства обороны Республики Казахстан в Перечень изданий включаются научные журналы, соответствующие следующим требованиям:</w:t>
+    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) наличие свидетельства о постановке на учет в уполномоченном органе в области средств массовой информации в соответствии с Правилами, за исключением журналов, имеющих тираж менее 500 (пятьсот) экземпляров в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 22 Закона Республики Казахстан "О масс-медиа";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z137" w:id="119"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О средствах массовой информации";</w:t>
+    <w:bookmarkStart w:name="z138" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) публикация научных работ по актуальным проблемам фундаментальных и прикладных исследований в сфере правоохранительной деятельности, обороны и безопасности, военных, военно-технических, общественных и гуманитарных наук;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z138" w:id="120"/>
-[...15 lines deleted...]
-      2) публикация научных работ по актуальным проблемам фундаментальных и прикладных исследований в сфере правоохранительной деятельности, обороны и безопасности, военных, военно-технических, общественных и гуманитарных наук;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие утвержденной, первым руководителем учреждения, редакционной политики журнала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z139" w:id="121"/>
-[...15 lines deleted...]
-      3) наличие утвержденной, первым руководителем учреждения, редакционной политики журнала;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) использование стандартов по оформлению статей и пристатейных библиографических списков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z140" w:id="122"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Министра науки и высшего образования РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) доступ к журналу через информационные ресурсы, за исключением научных журналов, содержащих государственные секреты и с ограничительной пометкой для служебного пользования; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Министра науки и высшего образования РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) международная направленность журнала, подразумевающая наличие публикаций иностранных авторов, а также международный состав редколлегии журнала, в той отрасли науки, по которой публикуется материал (кроме журналов, содержащих государственные секреты и с ограничительной пометкой для служебного пользования). В информационных ресурсах, где размещен журнал, приводятся данные членов редакционной коллегии с указанием степени и ученого звания (при наличии);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z142" w:id="124"/>
-[...15 lines deleted...]
-      6) международная направленность журнала, подразумевающая наличие публикаций иностранных авторов, а также международный состав редколлегии журнала, в той отрасли науки, по которой публикуется материал (кроме журналов, содержащих государственные секреты и с ограничительной пометкой для служебного пользования). В информационных ресурсах, где размещен журнал, приводятся данные членов редакционной коллегии с указанием степени и ученого звания (при наличии);</w:t>
+    <w:bookmarkStart w:name="z143" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) своевременность издания журнала и периодичность издания не менее четырех раз в год;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z143" w:id="125"/>
-[...15 lines deleted...]
-      7) своевременность издания журнала и периодичность издания не менее четырех раз в год;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рецензирование статей специалистами, которые ведут исследования в областях, близких с их тематикой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z144" w:id="126"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="127"/>
+    <w:bookmarkStart w:name="z145" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) наличие статей на иностранном языке, кроме журналов, содержащих государственные секреты и с ограничительной пометкой для служебного пользования. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Министра науки и высшего образования РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В Список конференций включаются сборники материалов международных научных конференций (далее - конференция), которые соответствуют следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z146" w:id="128"/>
-[...15 lines deleted...]
-      8. В Список конференций включаются сборники материалов международных научных конференций (далее - конференция), которые соответствуют следующим требованиям:</w:t>
+    <w:bookmarkStart w:name="z147" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) конференция (форум, симпозиум, конгресс) проводится на международном уровне, имеет четкое название, тематику (не мультидисциплинарная, согласно направлениям науки), место, периодичность и сроки проведения, организационный комитет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z147" w:id="129"/>
-[...15 lines deleted...]
-      1) конференция (форум, симпозиум, конгресс) проводится на международном уровне, имеет четкое название, тематику (не мультидисциплинарная, согласно направлениям науки), место, периодичность и сроки проведения, организационный комитет;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) конференция проводится непрерывно в течение не менее 5 (пять) лет c периодичностью не менее 1 (одного) раза в год. В случае проведения конференции совместно с признанными организациями, чьи научные материалы индексируются в базах данных Web of Science (Вэб оф Сайнс) или Scopus (Скопус) и/или проведения конференции, по итогам которой сборник материалов будет опубликован в базах данных Web of Science (Вэб оф Сайнс) или Scopus (Скопус) глубина архива конференции не учитывается. Конференция проводится в оффлайн формате, количество участников в онлайн-формате не превышает 50% (пятьдесят процентов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z148" w:id="130"/>
-[...15 lines deleted...]
-      2) конференция проводится непрерывно в течение не менее 5 (пять) лет c периодичностью не менее 1 (одного) раза в год. В случае проведения конференции совместно с признанными организациями, чьи научные материалы индексируются в базах данных Web of Science (Вэб оф Сайнс) или Scopus (Скопус) и/или проведения конференции, по итогам которой сборник материалов будет опубликован в базах данных Web of Science (Вэб оф Сайнс) или Scopus (Скопус) глубина архива конференции не учитывается. Конференция проводится в оффлайн формате, количество участников в онлайн-формате не превышает 50% (пятьдесят процентов);</w:t>
+    <w:bookmarkStart w:name="z149" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организаторами конференции являются организации высшего и послевузовского образования и/или научные организации, имеющие аккредитацию как субъекта научной или научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z149" w:id="131"/>
-[...15 lines deleted...]
-      3) организаторами конференции являются организации высшего и послевузовского образования и/или научные организации, имеющие аккредитацию как субъекта научной или научно-технической деятельности;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организационный комитет конференции представляют авторитетные ученые (в том числе не менее 30 % (тридцать процентов) зарубежные ученые), являющиеся экспертами в тематике конференции. В состав организационного комитета входит не менее 6 (шести) человек, имеющие ученую степень или степень доктора философии (PhD) и публикации в ведущих международных рецензируемых научных изданиях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z150" w:id="132"/>
-[...15 lines deleted...]
-      4) организационный комитет конференции представляют авторитетные ученые (в том числе не менее 30 % (тридцать процентов) зарубежные ученые), являющиеся экспертами в тематике конференции. В состав организационного комитета входит не менее 6 (шести) человек, имеющие ученую степень или степень доктора философии (PhD) и публикации в ведущих международных рецензируемых научных изданиях;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) академическая аудитория участников конференции представлена не ниже докторантов и/или профессиональных исследователей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z151" w:id="133"/>
-[...15 lines deleted...]
-      5) академическая аудитория участников конференции представлена не ниже докторантов и/или профессиональных исследователей;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) состав участников конференции демонстрирует географическое разнообразие участников (не менее 30 % (тридцать процентов) докладчиков конференции зарубежные ученые) и их экспертность в заявленной тематике конференции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z152" w:id="134"/>
-[...15 lines deleted...]
-      6) состав участников конференции демонстрирует географическое разнообразие участников (не менее 30 % (тридцать процентов) докладчиков конференции зарубежные ученые) и их экспертность в заявленной тематике конференции;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) публикуемый контент конференции соответствует заявленной тематике конференции, а также демонстрирует целенаправленность и последовательность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z153" w:id="135"/>
-[...15 lines deleted...]
-      7) публикуемый контент конференции соответствует заявленной тематике конференции, а также демонстрирует целенаправленность и последовательность;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) информация о проведении конференции четко и последовательно отображается на всех платформах (электронных и/или печатных). Объявление о проведении конференции размещается не позже 6 (шести) месяцев до ее проведения, прием материалов (наименование доклада, аннотации, ключевых слов) запрашивается не менее чем за 3 (три) месяца до начала конференции, список участников конференции определяется за 1 (один) месяц до проведения конференции; программа конференции известна не позже 1 (одного) месяца до ее проведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z154" w:id="136"/>
-[...15 lines deleted...]
-      8) информация о проведении конференции четко и последовательно отображается на всех платформах (электронных и/или печатных). Объявление о проведении конференции размещается не позже 6 (шести) месяцев до ее проведения, прием материалов (наименование доклада, аннотации, ключевых слов) запрашивается не менее чем за 3 (три) месяца до начала конференции, список участников конференции определяется за 1 (один) месяц до проведения конференции; программа конференции известна не позже 1 (одного) месяца до ее проведения;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) материалы конференции публикуются в сборнике материалов конференции (далее - Сборник). Сборник имеет ISSN/ISBN и публикуется не позднее 3-х (трех) месяцев после проведения конференции. Организационный комитет назначает редакционную коллегии для формирования Сборника конференции. Редакционная коллегия организует проверку на плагиат и слепое рецензирование всех материалов, поступивших на конференцию. Отобранные редакционной коллегией статьи соответствуют требованиям подпунктов 3), 10), 11) , 12) и 13) пункта 7 Требований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z155" w:id="137"/>
-[...15 lines deleted...]
-      9) материалы конференции публикуются в сборнике материалов конференции (далее - Сборник). Сборник имеет ISSN/ISBN и публикуется не позднее 3-х (трех) месяцев после проведения конференции. Организационный комитет назначает редакционную коллегии для формирования Сборника конференции. Редакционная коллегия организует проверку на плагиат и слепое рецензирование всех материалов, поступивших на конференцию. Отобранные редакционной коллегией статьи соответствуют требованиям подпунктов 3), 10), 11) , 12) и 13) пункта 7 Требований;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в случае, если сборник материалов конференции цитируется в базах данных Web of Science (Вэб оф Сайнс) или Scopus (Скопус), то они включаются автоматически;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z156" w:id="138"/>
-[...15 lines deleted...]
-      10) в случае, если сборник материалов конференции цитируется в базах данных Web of Science (Вэб оф Сайнс) или Scopus (Скопус), то они включаются автоматически;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) наличие веб-сайта конференций, на котором размещается следующая информация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z157" w:id="139"/>
-[...15 lines deleted...]
-      11) наличие веб-сайта конференций, на котором размещается следующая информация:</w:t>
+    <w:bookmarkStart w:name="z158" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      название конференции, тематика и цель, периодичность, аудитория, условия для участия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z158" w:id="140"/>
-[...15 lines deleted...]
-      название конференции, тематика и цель, периодичность, аудитория, условия для участия;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      программа конференции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z159" w:id="141"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="142"/>
+    <w:bookmarkStart w:name="z160" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       правила подачи материалов для участия в конференции; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z161" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процесс рецензирования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z161" w:id="143"/>
-[...15 lines deleted...]
-      процесс рецензирования;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      редакционная политика (описание рецензирования, требования к статьям, авторам и организаторам конференции);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z162" w:id="144"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="145"/>
+    <w:bookmarkStart w:name="z163" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       опубликованные сборники конференции; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z164" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состав оргкомитета (имена и институциональная принадлежность (включая страну/регион), их профили (ORCID/Researcher ID/Scopus ID);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z164" w:id="146"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="147"/>
+    <w:bookmarkStart w:name="z165" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       корпоративные и институциональные спонсоры конференции (при наличии). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z166" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Веб сайт конференции обеспечивает легкий доступ к функциям, определяющим конференцию.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z166" w:id="148"/>
-[...15 lines deleted...]
-      Веб сайт конференции обеспечивает легкий доступ к функциям, определяющим конференцию.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Доверенное казахстанское издательство соответствует следующим требованиям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z167" w:id="149"/>
-[...15 lines deleted...]
-      9. Доверенное казахстанское издательство соответствует следующим требованиям:</w:t>
+    <w:bookmarkStart w:name="z168" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие редакционно-издательского совета или другого коллегиального органа, который обеспечивает отбор научных монографий для публикации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z168" w:id="150"/>
-[...15 lines deleted...]
-      1) наличие редакционно-издательского совета или другого коллегиального органа, который обеспечивает отбор научных монографий для публикации;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие научного редактора по каждой публикуемой научной монографии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z169" w:id="151"/>
-[...15 lines deleted...]
-      2) наличие научного редактора по каждой публикуемой научной монографии;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение проверки рукописей по системе проверки на заимствование материала без ссылки на автора и источник заимствования, а также на предмет использования технологий искусственного интеллекта без ссылки на них. Проведение независимого рецензирования выпускаемых научных монографий не менее чем 2 (двумя) учеными-специалистами, имеющими ученую степень или степень доктора философии (PhD) доктора по профилю;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z170" w:id="152"/>
-[...15 lines deleted...]
-      3) обеспечение проверки рукописей по системе проверки на заимствование материала без ссылки на автора и источник заимствования, а также на предмет использования технологий искусственного интеллекта без ссылки на них. Проведение независимого рецензирования выпускаемых научных монографий не менее чем 2 (двумя) учеными-специалистами, имеющими ученую степень или степень доктора философии (PhD) доктора по профилю;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) использование международных и/или национальных стандартов издательского оформления академических и научных изданий – наличие утвержденных шаблонов и форматов для оформления книги, применение стандартов цитирования и библиографического описания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z171" w:id="153"/>
-[...15 lines deleted...]
-      4) использование международных и/или национальных стандартов издательского оформления академических и научных изданий – наличие утвержденных шаблонов и форматов для оформления книги, применение стандартов цитирования и библиографического описания;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществление проверки на семантический анализ текста для оценки смысловой целостности и логической связанности содержания рукописи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z172" w:id="154"/>
-[...15 lines deleted...]
-      5) осуществление проверки на семантический анализ текста для оценки смысловой целостности и логической связанности содержания рукописи;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечение редакторской и корректорской правки текста рукописей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z173" w:id="155"/>
-[...15 lines deleted...]
-      6) обеспечение редакторской и корректорской правки текста рукописей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа Министра науки и высшего образования РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наличие информационных систем обеспечения прозрачности издательских и производственных процессов, а именно использование современных технологий для управления и контроля процессами редактуры, верстки, дизайна, внедрение автоматизированных систем учета и мониторинга выпущенной продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z174" w:id="156"/>
-[...15 lines deleted...]
-      7) наличие информационных систем обеспечения прозрачности издательских и производственных процессов, а именно использование современных технологий для управления и контроля процессами редактуры, верстки, дизайна, внедрение автоматизированных систем учета и мониторинга выпущенной продукции;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) наличие четко выстроенных правил приема и публикации рукописей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z175" w:id="157"/>
-[...15 lines deleted...]
-      8) наличие четко выстроенных правил приема и публикации рукописей;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечение правовой и финансовой прозрачности взаимодействия с авторами, соблюдение авторских прав путем заключения договоров с авторами на издание и выплату авторского гонорара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z176" w:id="158"/>
-[...15 lines deleted...]
-      9) обеспечение правовой и финансовой прозрачности взаимодействия с авторами, соблюдение авторских прав путем заключения договоров с авторами на издание и выплату авторского гонорара;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции приказа Министра науки и высшего образования РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) наличие квалифицированного персонала (не менее 80 % (восемьдесят процентов) от общего числа), обеспечивающего высокое качество работы. Наличие у персонала компетенций и опыта в области: издательства, полиграфии, финансов, дизайна, филологии либо журналистики, информационных технологий или опыта работы в академических издательствах минимум 5 (пять) лет. Наличие квалифицированного топ менеджмента (дирекции) с опытом работы на руководящих должностях в академических издательствах минимум 5 (пять) лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z177" w:id="159"/>
-[...15 lines deleted...]
-      10) наличие квалифицированного персонала (не менее 80 % (восемьдесят процентов) от общего числа), обеспечивающего высокое качество работы. Наличие у персонала компетенций и опыта в области: издательства, полиграфии, финансов, дизайна, филологии либо журналистики, информационных технологий или опыта работы в академических издательствах минимум 5 (пять) лет. Наличие квалифицированного топ менеджмента (дирекции) с опытом работы на руководящих должностях в академических издательствах минимум 5 (пять) лет;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) академические и научные издания издательства добавить подключены в электронные библиотеки, серверы которых находятся на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z178" w:id="160"/>
-[...15 lines deleted...]
-      11) академические и научные издания издательства добавить подключены в электронные библиотеки, серверы которых находятся на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) академические и научные издания издательства реализуются на интернет-магазинах, серверы которых находятся на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z179" w:id="161"/>
-[...15 lines deleted...]
-      12) академические и научные издания издательства реализуются на интернет-магазинах, серверы которых находятся на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) издательство является членом COPE (КОУП) или других международных ассоциаций в своей отрасли.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z180" w:id="162"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4435,68 +5073,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="163"/>
+    <w:bookmarkStart w:name="z183" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма экспертной оценки журнала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6214,55 +6852,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6588,31 +7226,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>