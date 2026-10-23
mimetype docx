--- v1 (2026-06-08)
+++ v2 (2026-10-23)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="821327c" w14:textId="821327c">
+    <w:p w14:paraId="39fd7f9" w14:textId="39fd7f9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1680,54 +1681,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Исключение неправительственных организаций из Базы данных осуществляется уполномоченным органом не позднее 10 (десяти) рабочих дней со дня получения или обнаружения информации об исключении неправительственной организации из Национального реестра бизнес-идентификационных номеров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Для осуществления проверки сведений о неправительственных организациях, предоставленных в Базу данных, местные исполнительные органы области, города республиканского значения и столицы предоставляют ежегодно до 10 апреля в уполномоченный орган обобщенные сведения о неправительственных организациях (дата регистрации/перерегистрации, местонахождение, учредители, руководители и их контактные данные, дата предоставления налоговой отчетности за последний отчетный период) соответствующей административно-территориальной единицы, полученные от территориальных органов юстиции и органов государственных доходов.</w:t>
+      11. Для осуществления проверки сведений о неправительственных организациях, предоставленных в Базу данных, местные исполнительные органы столицы, области, города республиканского значения предоставляют ежегодно до 10 апреля в уполномоченный орган обобщенные сведения о неправительственных организациях (дата регистрации/перерегистрации, местонахождение, учредители, руководители и их контактные данные, дата предоставления налоговой отчетности за последний отчетный период) соответствующей административно-территориальной единицы, полученные от территориальных органов юстиции и органов государственных доходов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1831,388 +1894,751 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организациями и формирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Базы данных о них</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма предназначенная</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для сбора административных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения о деятельности неправительственных организаций</w:t>
+        <w:t xml:space="preserve"> Сведения о деятельности </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>неправительственных организаций отчетный период за 20___ год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> отчетный период за 20___ год</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: В уполномоченный орган в сфере взаимодействия с неправительственными организациями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkStart w:name="z170" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: В уполномоченный орган в сфере взаимодействия с неправительственными организациями</w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на веб-портале: esep.govtec.kz.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkStart w:name="z171" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма административных данных размещена на интернет – ресурсе: Размещается на веб-портале (infonpo.gov.kz).</w:t>
+      Наименование административной формы: Сведения о деятельности неправительственных организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkStart w:name="z172" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование формы административных данных: Сведения о деятельности неправительственных организаций.</w:t>
+      Индекс формы, предназначенная для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): СДНПО-1</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkStart w:name="z173" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: Ежегодно.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z174" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: 20__ год.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkStart w:name="z175" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отчетный период: Календарный год.</w:t>
+      Круг лиц представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: Неправительственные организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkStart w:name="z176" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы административных данных: В срок до 31 марта года, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z177" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ИИН/БИН:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z178" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4864100" cy="393700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4864100" cy="393700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z181" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z182" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z183" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z184" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о деятельности неправительственных организаций*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z185" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Раздел I. Общие данные о неправительственной организации*</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z187" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2297,68 +2723,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z192" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2444,68 +2882,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z197" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2535,268 +2985,212 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="47"/>
+          <w:bookmarkStart w:name="z201" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 частное учреждение:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>волонтерская организация</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+иное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z205" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+частный фонд:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>благотворительная организация</w:t>
-[...114 lines deleted...]
-              </w:rPr>
               <w:t>волонтерская организация</w:t>
-            </w:r>
-[...26 lines deleted...]
-              <w:t>благотворительная организация</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 иное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -2841,268 +3235,212 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="49"/>
+          <w:bookmarkStart w:name="z211" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 общественное объединение:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>волонтерская организация</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+иное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z215" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+корпоративный фонд:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>благотворительная организация</w:t>
-[...114 lines deleted...]
-              </w:rPr>
               <w:t>волонтерская организация</w:t>
-            </w:r>
-[...26 lines deleted...]
-              <w:t>благотворительная организация</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 иное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -3161,52 +3499,72 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-некоммерческое акционерное общество (за исключением некоммерческих акционерных обществ, предусмотренных в части второй пункта 5 статьи 41 Закона "О некоммерческих организациях")</w:t>
+              <w:t xml:space="preserve">
+некоммерческое акционерное общество (за исключением некоммерческих акционерных обществ, предусмотренных в части второй </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 41 Закона "О некоммерческих организациях")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3215,124 +3573,96 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="51"/>
+          <w:bookmarkStart w:name="z223" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 общественный фонд:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>волонтерская организация</w:t>
-            </w:r>
-[...26 lines deleted...]
-              <w:t>благотворительная организация</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 иное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -3518,68 +3848,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z234" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3628,68 +3970,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z238" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3738,68 +4092,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z242" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3848,68 +4214,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z246" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3958,68 +4336,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z250" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4069,109 +4459,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z254" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Раздел II. Контактные данные неправительственной организации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z256" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4220,68 +4634,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z260" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4331,109 +4757,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z264" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Раздел III. Сведения о работниках и волонтерах</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z266" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4482,102 +4932,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z270" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Количество работников граждан Республики Казахстан</w:t>
+              <w:t xml:space="preserve">
+Количество работников граждан Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4592,68 +5054,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z274" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4702,402 +5176,498 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z278" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="52"/>
+          <w:bookmarkStart w:name="z279" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество волонтеров</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в возрасте от 18 лет до 29 лет</w:t>
+              <w:t xml:space="preserve">в возрасте от 14 лет до 17 лет в возрасте от 18 лет до 34 лет в возрасте от 35 лет до 62 лет в возрасте от 63 лет и старше </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в возрасте от 30 лет до 62 лет</w:t>
+              <w:t>Основные виды волонтерской деятельности: 1) участие в оказании социальной помощи, помощи социально незащищенным слоям населения, детям, нуждающимся в специальных социальных услугах;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">в возрасте от 63 лет и старше </w:t>
+              <w:t>2) социальное обслуживание престарелых, лиц с инвалидностью, организация доступности среды для лиц с инвалидностью, содействие в работе по социальной адаптации, интеграции и воспитанию детей-сирот и детей, оставшихся без попечения родителей;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Направление:</w:t>
+              <w:t>3) участие в оказании помощи лицам, пострадавшим в результате стихийных бедствий, экологических, техногенных и других катастроф, социальных конфликтов, несчастных случаев, жертвам правонарушений, беженцам и вынужденным переселенцам, а также иным категориям и группам лиц, нуждающихся в посторонней помощи и поддержке;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>волонтерство в медицине</w:t>
+              <w:t>4) оказание содействия центральным и местным исполнительным органам в предупреждении и ликвидации последствий чрезвычайных ситуаций;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>экологическое волонтерство</w:t>
+              <w:t>5) участие в поиске пропавших без вести людей, останков участников Великой Отечественной войны и локальных войн;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>социальное волонтерство</w:t>
+              <w:t>6) участие в защите и охране окружающей среды, благоустройстве территорий;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>медиа волонтерство</w:t>
+              <w:t>7) участие в создании возможностей для сохранения исторического и культурного наследия, восстановления и сохранения историко-культурной среды обитания;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ликвидация последствий чрезвычайных ситуаций</w:t>
+              <w:t>8) участие в развитии образования, науки, культуры, популяризации знаний, развитии инноваций;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поиск людей</w:t>
-[...17 lines deleted...]
-иное</w:t>
+              <w:t> 9) участие в развитии и популяризации физической культуры, спорта и активного досуга, в организации и проведении региональных, межрегиональных, республиканских общественных и международных физкультурных и спортивных мероприятий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) ведение работы по пропаганде здорового образа жизни, организация и проведение профилактической работы по противодействию распространению социально значимых заболеваний;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) участие в организации и проведении региональных, межрегиональных, республиканских и международных культурных, массовых и других зрелищных и общественных мероприятий, включая деятельность волонтерских лагерей, участие в археологических раскопках, восстановлении фасадов исторических зданий, работе летних оздоровительных лагерей для детей с ограниченными возможностями, конгрессно-выставочной деятельности, если иное не установлено законами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) участие в укреплении мира, дружбы и согласия между народами, предотвращении социальных, межнациональных, межконфессиональных, межэтнических, религиозных конфликтов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) иные виды волонтерской деятельности, не противоречащие законодательству Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5113,109 +5683,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z296" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Раздел IV. Сфера деятельности</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z298" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5279,52 +5873,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-образование и наука</w:t>
+              <w:t xml:space="preserve">
+1) достижение целей в области образования, науки, информации, физической культуры и спорта; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5366,52 +5960,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-информация</w:t>
+              <w:t xml:space="preserve">
+2) охрана здоровья граждан Республики Казахстан, пропаганда здорового образа жизни; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5453,52 +6047,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-физическая культура и спорт</w:t>
+              <w:t xml:space="preserve">
+3) охрана окружающей среды; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5540,52 +6134,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-охрана здоровья граждан, пропаганда здорового образа жизни</w:t>
+              <w:t xml:space="preserve">
+4) поддержка молодежной политики и детских инициатив; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5628,51 +6222,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-охрана окружающей среды</w:t>
+5) содействие решению семейно-демографических и гендерных вопросов;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5714,52 +6308,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-поддержка молодежной политики и детских инициатив</w:t>
+              <w:t xml:space="preserve">
+6) поддержка социально уязвимых слоев населения; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5802,51 +6396,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-содействие решению семейно-демографических и гендерных вопросов</w:t>
+7) помощь детям-сиротам, детям из неполных и многодетных семей;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5889,51 +6483,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поддержка социально уязвимых слоев населения</w:t>
+8) содействие обеспечению трудовой занятости населения;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5975,52 +6569,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-помощь детям-сиротам, детям из неполных и многодетных семей</w:t>
+              <w:t xml:space="preserve">
+9) защита прав, законных интересов граждан Республики Казахстан и организаций; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6062,52 +6656,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-содействие обеспечению трудовой занятости населения</w:t>
+              <w:t xml:space="preserve">
+10) развитие культуры и искусства; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6149,52 +6743,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-защита прав, законных интересов граждан и организаций</w:t>
+              <w:t xml:space="preserve">
+11) охрана историко-культурного наследия; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6237,51 +6831,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-развитие культуры и искусства</w:t>
+12) укрепление общественного согласия и общенационального единства;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6324,51 +6918,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-охрана историко-культурного наследия</w:t>
+13) содействие службам пробации при оказании социально-правовой помощи лицам, состоящим на их учете;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6411,51 +7005,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-укрепление общественного согласия и общенационального единства</w:t>
+14) проведение общественного мониторинга качества оказания государственных услуг;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6498,51 +7092,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-содействие службам пробации при оказании социально-правовой помощи лицам, состоящим на их учете</w:t>
+15) содействие развитию гражданского общества, в том числе повышению эффективности деятельности неправительственных организаций;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6585,51 +7179,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-проведение общественного мониторинга качества оказания государственных услуг</w:t>
+16) развитие и поддержка волонтерских инициатив;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6672,51 +7266,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-содействие развитию гражданского общества, в том числе повышению эффективности деятельности неправительственных организаций</w:t>
+17) оказания помощи лицу (семье), находящемуся (находящейся) в трудной жизненной ситуации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6758,52 +7352,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-развитие и поддержка волонтерских инициатив </w:t>
+              <w:t>
+18) военно-патриотического воспитания граждан Республики Казахстан;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6846,51 +7440,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оказание помощи лицу (семье), находящемуся в трудной жизненной ситуации</w:t>
+19) формирования ответственного обращения с животными, в том числе поддержки приютов для животных;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6933,51 +7527,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-формирование ответственного обращения с животными, в том числе поддержки приютов для животных</w:t>
+20) сохранения и воспроизводства казахских пород собак;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7019,52 +7613,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-иные социально значимые направления, не противоречащие законодательству Республики Казахстан (указать)____________________________________ </w:t>
+              <w:t>
+21) по иным социально значимым сферам, не противоречащим законодательству Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7080,109 +7674,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z385" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Раздел V. Доходы НПО за отчетный период (сумма, теңге)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z387" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7231,68 +7849,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z391" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7341,102 +7971,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z395" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Вступительные взносы </w:t>
+              <w:t>
+Вступительные взносы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7451,68 +8093,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z399" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7561,68 +8215,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z403" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7671,68 +8337,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z407" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7781,68 +8459,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z411" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7891,68 +8581,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z415" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8001,102 +8703,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z419" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные доходы, не запрещҰнные законодательными актами Республики Казахстан</w:t>
+Иные доходы, не запрещенные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8111,68 +8825,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z423" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8222,109 +8948,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z427" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Раздел VI. Расходы НПО за отчетный период (сумма, теңге)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z429" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8373,68 +9123,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z433" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8483,68 +9245,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z437" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8593,68 +9367,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z441" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8703,68 +9489,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z445" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8813,68 +9611,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z449" w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8923,102 +9733,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z453" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Вступительные взносы </w:t>
+              <w:t>
+Вступительные взносы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9033,68 +9855,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z457" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9143,68 +9977,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z461" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9253,68 +10099,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z465" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9363,68 +10221,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z469" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9474,130 +10344,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="53"/>
-[...36 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z473" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Раздел VII. Бюджет (сумма, теңге) (заполняется филиалами или представительствами международных и иностранных организаций)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z475" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9695,270 +10569,282 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="54"/>
+    <w:bookmarkStart w:name="z483" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z85" w:id="55"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z484" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *в случае отсутствия данных отметить "нет" или поставить прочерк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z86" w:id="56"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z485" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z87" w:id="57"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z486" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z88" w:id="58"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z487" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НПО – неправительственная организация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z89" w:id="59"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z488" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ОЮЛ – объединение юридических лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z90" w:id="60"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z489" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z91" w:id="61"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z490" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Филиал (-ы) и (или) представительство (-а) неправительственной организации*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z491" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10041,66 +10927,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место нахождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-ФИО (при его наличии) руководителя</w:t>
+          <w:bookmarkStart w:name="z495" w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ФИО</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ (при его наличии) руководителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10118,68 +11024,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z499" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10315,460 +11233,271 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
-          </w:p>
-[...199 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="62"/>
+    <w:bookmarkStart w:name="z506" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z93" w:id="63"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z507" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *в случае отсутствия данных отметить "нет" или поставить прочерк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z94" w:id="64"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z508" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z95" w:id="65"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z509" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z96" w:id="66"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z510" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ФИО – фамилия, имя, отчество</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="67"/>
+      ФИО – фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z511" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z98" w:id="68"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z512" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проекты неправительственных организаций, филиалов и представительств (обособленные подразделения) иностранных и международных некоммерческих организаций, реализованные за отчетный период*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z513" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10779,70 +11508,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование проекта/ программы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="69"/>
+          <w:bookmarkStart w:name="z515" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БИН донорской организации, заказчика проекта/программы или аналог номера налоговой регистрации</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (для иностранного юридического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10994,123 +11723,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Регион или регионы реализованного/реализуемого проекта (село, поселок, район, город, область и города республиканского значения, столицы)</w:t>
+Регион или регионы реализованного/реализуемого проекта (столица, область, город республиканского значения, город, район, поселок, село)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общее финансирование проекта (в тенге)</w:t>
+Общее финансирование проекта (в теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Полученное финансирование проекта в отчетный период (в тенге)</w:t>
+Полученное финансирование проекта в отчетный период (в теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11128,68 +11857,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z526" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11505,600 +12246,251 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
-          </w:p>
-[...359 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="70"/>
+    <w:bookmarkStart w:name="z538" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z101" w:id="71"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z539" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *в случае отсутствия данных отметить "нет" или поставить прочерк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z102" w:id="72"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z540" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z103" w:id="73"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z541" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z104" w:id="74"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z542" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 4</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z105" w:id="75"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z543" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проекты филиалов и (или) представительств (обособленные подразделения) неправительственных организаций, реализованные за отчетный период*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z544" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12289,178 +12681,178 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сфера проекта (выберите из раздела "направления деятельности" пункт 15 таблицы 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z106" w:id="76"/>
+          <w:bookmarkStart w:name="z551" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Регион или регионы реализованного/реализуемого проекта</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
-[...15 lines deleted...]
-(село, поселок, район, город, область и города республиканского значения, столицы)</w:t>
+          <w:bookmarkEnd w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(столица, область, город республиканского значения, город, район, поселок, село)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общее  финансирование  проекта (в тенге)</w:t>
+Общее финансирование проекта (в теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z107" w:id="77"/>
+          <w:bookmarkStart w:name="z554" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Полученное финансирование проекта в отчетный период</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
-[...15 lines deleted...]
-(в тенге)</w:t>
+          <w:bookmarkEnd w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(в теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12478,68 +12870,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z558" w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12855,630 +13259,281 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
-          </w:p>
-[...359 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="78"/>
+    <w:bookmarkStart w:name="z570" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z109" w:id="79"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z571" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *в случае отсутствия данных отметить "нет" или поставить прочерк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z110" w:id="80"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z572" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z111" w:id="81"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z573" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z112" w:id="82"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z574" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Таблица 5 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z113" w:id="83"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z575" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об учредителях * (участниках) неправительственных организаций **</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z576" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="84"/>
+          <w:bookmarkStart w:name="z577" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование организации или ФИО</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
+          <w:bookmarkEnd w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13512,68 +13567,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z581" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13601,381 +13668,288 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
-          </w:p>
-[...103 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="85"/>
+    <w:bookmarkStart w:name="z585" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z116" w:id="86"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z586" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      *общественные объединения указывают данные не менее 10 граждан-инициаторов и/или общественных объединений, участвовавших в его создании</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="87"/>
+      *общественные объединения указывают данные не менее 3 граждан-инициаторов и/или общественных объединений, участвовавших в его создании</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z587" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z118" w:id="88"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z588" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ФИО – фамилия, имя, отчество</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="89"/>
+      ФИО – фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z589" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z120" w:id="90"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z590" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН – индивидуальный идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z121" w:id="91"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z591" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 6</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z122" w:id="92"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z592" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Организации/органы, государства от которых были получены или переданы благотворительная или спонсорская помощь</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="92"/>
+        <w:t xml:space="preserve"> Организации/органы, государства от которых были получены или переданы благотворительная или спонсорская помощь*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z593" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14207,68 +14181,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z602" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14500,68 +14486,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z611" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14769,68 +14767,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z620" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15038,68 +15048,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z629" w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15287,244 +15309,282 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="93"/>
+    <w:bookmarkStart w:name="z638" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полноту и достоверность предоставленных сведений подтверждаю:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z639" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z124" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z640" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             фамилия, имя, отчество (при его наличии), подпись</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      фамилия, имя, отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z641" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z125" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z642" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="96"/>
+        <w:t>
+      фамилия, имя, отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z643" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z127" w:id="97"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z644" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *в случае отсутствия данных отметить "нет" или поставить прочерк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z128" w:id="98"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z645" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z129" w:id="99"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z646" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НПО – неправительственная организация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z130" w:id="100"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z647" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15629,1884 +15689,1924 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организациями и формирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Базы данных о них</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="101"/>
+    <w:bookmarkStart w:name="z132" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>по заполнению формы административных данных</w:t>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="103"/>
+        <w:t>по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сведения о деятельности неправительственных организаций"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z648" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Термины и определения, используемые в форме административных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z135" w:id="104"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z649" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Методологические пояснения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z136" w:id="105"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z650" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Форма заполняется руководителем неправительственной организации (в период его отсутствия – лицом, его замещающим) и предоставляется в уполномоченный орган в сфере взаимодействия с неправительственными организациями ежегодно до 31 марта года, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z137" w:id="106"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z651" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="107"/>
+        <w:t>
+      2. В таблице 1 формы "Сведения о деятельности неправительственных организаций" в разделе "Общие данные о неправительственной организации" указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z652" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пункте 1 указывается бизнес-идентификационный номер организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z139" w:id="108"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z653" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пункте 2 указывается "Отчетный период, за который предоставляются сведения и год", за который предоставляются сведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z140" w:id="109"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z654" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пункте 3 указывается "Организационно-правовая форма неправительственных организаций";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z141" w:id="110"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z655" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в пункте 4 указывается полное наименование неправительственной организации в соответствии с учредительными документами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z142" w:id="111"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z656" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) в пункте 5 указывается "Фамилия, имя, отчество первого руководителя";</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="112"/>
+      5) в пункте 5 указывается "Фамилия, имя, отчество (при его наличии) первого руководителя";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z657" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в пункте 6 указывается "Юридический адрес НПО (населенный пункт, адрес)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z144" w:id="113"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z658" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в пункте 7 указывается "Дата государственной регистрации юридического лица";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z145" w:id="114"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z659" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в пункте 8 указывается "Дата государственной перерегистрации юридического лица".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z146" w:id="115"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z660" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="116"/>
+        <w:t>
+      3. В разделе II "Контактные данные неправительственной организации" указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z661" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пункте 9 указывается "Электронная почта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z148" w:id="117"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z662" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пункте 10 указывается "Номер телефона";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z149" w:id="118"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z663" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. В разделе III "Сведения о работниках и волонтерах" указываются следующие сведения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="119"/>
+      4. В разделе III "Сведения о работниках и волонтерах" указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z664" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пункте 11 указывается "Общее количество штатных работников";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z151" w:id="120"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z665" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z152" w:id="121"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z666" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пункте 12 указывается "Количество работников граждан Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z153" w:id="122"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z667" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пункте 13 указывается "Количество иностранных работников";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z154" w:id="123"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z668" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) а пункте 14 указывается "Количество волонтеров".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z155" w:id="124"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z669" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В разделе IV "Сфера деятельности" указываются следующие сведения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="125"/>
+      5. В разделе IV "Сфера деятельности" указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z670" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пункте 15 указывается "Сфера деятельности неправительственной организации (укажите Х в нужной ячейке)" отмечается сфера деятельности неправительственной организации из указанного списка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z157" w:id="126"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z671" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. В разделе V "Доходы НПО за отчетный период (сумма, тенге)" указываются следующие сведения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="127"/>
+      6. В разделе V "Доходы НПО за отчетный период (сумма, теңге)" указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z672" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пункте 16 указывается "Вознаграждение по депозитам";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z159" w:id="128"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z673" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пункте 17 указываются "Гранты";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z160" w:id="129"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z674" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пункте 18 указывается "Членские взносы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z161" w:id="130"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z675" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в пункте 19 указывается "Благотворительная помощь";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z162" w:id="131"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z676" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пункте 20 указывается "Спонсорская помощь";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z163" w:id="132"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z677" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в пункте 21 указывается "Доход, полученный по договору на осуществление государственного социального заказа, в том числе в рамках стратегическому партнерству";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z164" w:id="133"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z678" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) в пункте 22 указывается "Иные доходы, не запрещҰнные законодательными актами Республики Казахстан";</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="134"/>
+      7) в пункте 22 указывается "Иные доходы, не запрещенные законами Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z679" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в пункте 23 указывается итоговая сумма "Всего доходов";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z166" w:id="135"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z680" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. В разделе VI "Расходы НПО за отчетный период (сумма, тенге)" указываются следующие сведения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="136"/>
+      7. В разделе VI "Расходы НПО за отчетный период (сумма, теңге)" указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z681" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пункте 24 указывается "Содержание некоммерческой организации";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z168" w:id="137"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z682" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пункте 25 указывается "Организация и проведение мероприятий";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z169" w:id="138"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z683" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пункте 26 указывается "Вознаграждение";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z170" w:id="139"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z684" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в пункте 27 указывается "Благотворительная помощь";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z171" w:id="140"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z685" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пункте 28 указывается "Спонсорская помощь";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z172" w:id="141"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z686" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в пункте 29 указывается итоговая сумма "Других расходов".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z173" w:id="142"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z687" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в пункте 30 указывается итоговая сумма "Всего расходов".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z174" w:id="143"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z688" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. В разделе VII "Бюджет (сумма, тенге) (заполняется филиалами или представительствами международных и иностранных организаций)" указываются следующие сведения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z175" w:id="144"/>
+      8. В разделе VII "Бюджет (сумма, теңге) (заполняется филиалами или представительствами международных и иностранных организаций)" указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z689" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пункте 31 указывается "Бюджет финансирования проектов/программ в Республике Казахстан (в случае, если филиал или представительство финансирует проекты/программы на территории Республики Казахстан)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z176" w:id="145"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z690" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. В таблице 2 формы "Филиал (-ы) и (или) представительство (-а) неправительственной организации" заполняются следующие сведения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="146"/>
+      9. В таблице 2 формы "Филиал (-ы) и (или) представительство (-а) неправительственной организации" заполняются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z691" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z178" w:id="147"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z692" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается "Наименование";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z179" w:id="148"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z693" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается "БИН";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z180" w:id="149"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z694" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 указывается "Место нахождения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z181" w:id="150"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z695" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 указывается "ФИО (при его наличии) руководителя";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z182" w:id="151"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z696" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в графе 6 указывается "Дата регистрации";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z183" w:id="152"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z697" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. В таблице 3 формы "Проекты неправительственных организаций, филиалов и представительств (обособленные подразделения) иностранных и международных некоммерческих организаций, реализованные за отчетный период и реализуемые в текущем году" указываются следующие сведения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z184" w:id="153"/>
+      10. В таблице 3 формы "Проекты неправительственных организаций, филиалов и представительств (обособленные подразделения) иностранных и международных некоммерческих организаций, реализованные за отчетный период и реализуемые в текущем году" указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z698" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z185" w:id="154"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z699" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается "Наименование проекта/программы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z186" w:id="155"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z700" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается "БИН донорской организации, заказчика, проекта/программы или аналог номера налоговой регистрации (для иностранного юридического лица)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z187" w:id="156"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z701" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 Наименование донорской организации, заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z188" w:id="157"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z702" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 указывается "Источник финансирования (государственный, иностранный, коммерческий, иностранный некоммерческий, казахстанский коммерческий, казахстанский некоммерческий, самофинансирование)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z189" w:id="158"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z703" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="159"/>
+        <w:t>
+      6) в графе 6 указывается "Сфера проекта (выберите из пункта 15 таблицы 1)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z704" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в графе 7 указывается "Цели проекта/программы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z191" w:id="160"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z705" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) в графе 8 "Регион реализованного проекта (области, города республиканского значения, столицы)";</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z192" w:id="161"/>
+      8) в графе 8 "Регион реализованного проекта (столицы, области, города республиканского значения, города, района, поселка, села), согласно национальному классификатору НК РК 11-2025 "Классификатор административно-территориальных объектов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z706" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) в графе 9 "Общий финансирование проекта (в тенге)";</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z193" w:id="162"/>
+      9) в графе 9 "Общий финансирование проекта (в теңге)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z707" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) в графе 10 указывается "Полученное финансирование проекта в отчетный период (в тенге)";</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z194" w:id="163"/>
+      10) в графе 10 указывается "Полученное финансирование проекта в отчетный период (в теңге)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z708" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в графе 11 "Краткая информация о результате выполнения проекта".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z195" w:id="164"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z709" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. В таблице 4 формы "Проекты филиалов и (или) представительств (обособленные подразделения) неправительственных организаций, реализованные за отчетный период и реализуемые в текущем году" указываются следующие сведения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z196" w:id="165"/>
+      11. В таблице 4 формы "Проекты филиалов и (или) представительств (обособленные подразделения) неправительственных организаций, реализованные за отчетный период и реализуемые в текущем году" указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z710" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z197" w:id="166"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z711" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается "Наименование филиала и (или) (представительства)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z198" w:id="167"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z712" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается "Наименование проекта/программы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z199" w:id="168"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z713" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 "БИН донорской организации, заказчика, проекта/программы или аналог номера налоговой регистрации (для иностранного юридического лица)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z200" w:id="169"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z714" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 Наименование донорской организации, заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z201" w:id="170"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z715" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в графе 6 указывается "Источник финансирования (государственный, иностранный, коммерческий, иностранный некоммерческий, казахстанский коммерческий, казахстанский некоммерческий, самофинансирование)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z202" w:id="171"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z716" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="172"/>
+        <w:t>
+      7) в графе 7 указывается "Сфера проекта (выбрать из раздела "направления деятельности пункт 15 таблицы 1)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z717" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) в графе 8 указывается "Регион реализованного проекта (области, города республиканского значения, столицы)";</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="173"/>
+      8) в графе 8 указывается "Регион реализованного проекта (столицы, области, города республиканского значения, города, района, поселка, села)", согласно национальному классификатору НК РК 11-2025 "Классификатор административно-территориальных объектов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z718" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z205" w:id="174"/>
+        <w:t>
+      9) в графе 9 указывается "Общий финансирование проекта (в теңге)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z719" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="175"/>
+        <w:t>
+      10) в графе 10 указывается "Полученное финансирование проекта в отчетный период (в теңге)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z720" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z207" w:id="176"/>
+        <w:t>
+      11) в графе 11 указывается "Краткая информация о результате выполнения проекта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z721" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. В таблице 5 формы "Сведения об учредителях (участниках) неправительственных организаций" указываются следующие сведения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z208" w:id="177"/>
+      12. В таблице 5 формы "Сведения об учредителях (участниках) неправительственных организаций" указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z722" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z209" w:id="178"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z723" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается "Наименование организации или ФИО (при его наличии)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z210" w:id="179"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z724" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается БИН / ИИН аналог номера налоговой регистрации (для иностранного юридического лица);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z211" w:id="180"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z725" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. В таблице 6 формы "Организации/органы, государства от которых были получены или переданы благотворительная или спонсорская помощь указываются следующие сведения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z212" w:id="181"/>
+      13. В таблице 6 формы "Организации/органы, государства от которых были получены или переданы благотворительная или спонсорская помощь" указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z726" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z213" w:id="182"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z727" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z214" w:id="183"/>
+        <w:t>
+      2) в графе 2 указывается "Наименование";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z728" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z215" w:id="184"/>
+        <w:t>
+      3) в графе 3 указывается "Наименование организации (БИН (или аналог для иностранных организаций, органа)), получившие помощь";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z729" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 указывается "Полученная сумма";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z216" w:id="185"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z730" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 указывается "Цель использования средств";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z217" w:id="186"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z731" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в графе 6 "Наименование организации (БИН (или аналог для иностранных организаций, органа)), передавшая помощь"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z218" w:id="187"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z732" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в графе 7 указывается "Переданная сумма";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z219" w:id="188"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z733" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в графе 8 указывается "Цель использования средств".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17828,35 +17928,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>