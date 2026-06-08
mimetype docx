--- v0 (2025-12-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2938737" w14:textId="2938737">
+    <w:p w14:paraId="821327c" w14:textId="821327c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1344,422 +1344,390 @@
         <w:t xml:space="preserve">
       5. В случае изменения сведений о неправительственных организациях, предусмотренных разделом I, II и VII </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>таблицы 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения 1 к настоящим Правилам, неправительственная организация предоставляет измененные сведения в уполномоченный орган на казахском и русском языках через веб-портал "База данных неправительственных организаций" в электронном виде в течение двадцати рабочих дней со дня их изменения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Сведения о своей деятельности в Базу данных неправительственных организаций не предоставляют неправительственные организации, приостановившие представление налоговой отчетности в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового Кодекса Республики Казахстан до начала отчетного периода и не возобновившие деятельность в течение отчетного периода, а также зарегистрированные неправительственные организации после отчетного периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа и.о. Министра культуры и информации РК от 19.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок формирования Базы данных о неправительственных организациях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Формирование уполномоченным органом Базы данных неправительственных организаций осуществляется на основе сведений, предоставляемых неправительственными организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При получении сведений о своей деятельности неправительственных организаций уполномоченный орган рассматривает их на предмет своевременности, полноты и достоверности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о деятельности неправительственных организаций считаются своевременными, если они были предоставлены в срок, указанный в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Полнота предоставленных сведений означает заполнение всех таблиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о деятельности неправительственных организаций считаются достоверными, если они соответствуют действительности на дату отправки сведений уполномоченному органу. Грамматические ошибки не являются основаниями для признания сведений о неправительственной организации недостоверными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уполномоченный орган с момента поступления сведений о неправительственных организациях в Базу данных рассматривает их в течение 10 (десяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С момента выявления несоответствия представленных сведений о своей деятельности неправительственными организациями, уполномоченный орган незамедлительно направляет их на доработку. Неправительственные организации с момента получения своих сведений, направленные на доработку уполномоченным органом, в течение 3 (трех) рабочих дней дорабатывают и повторно направляют в Базу данных НПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Исключение неправительственных организаций из Базы данных осуществляется уполномоченным органом не позднее 10 (десяти) рабочих дней со дня получения или обнаружения информации об исключении неправительственной организации из Национального реестра бизнес-идентификационных номеров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Для осуществления проверки сведений о неправительственных организациях, предоставленных в Базу данных, местные исполнительные органы области, города республиканского значения и столицы предоставляют ежегодно до 10 апреля в уполномоченный орган обобщенные сведения о неправительственных организациях (дата регистрации/перерегистрации, местонахождение, учредители, руководители и их контактные данные, дата предоставления налоговой отчетности за последний отчетный период) соответствующей административно-территориальной единицы, полученные от территориальных органов юстиции и органов государственных доходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1864,284 +1832,284 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организациями и формирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Базы данных о них</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о деятельности неправительственных организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> отчетный период за 20___ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: В уполномоченный орган в сфере взаимодействия с неправительственными организациями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма административных данных размещена на интернет – ресурсе: Размещается на веб-портале (infonpo.gov.kz).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование формы административных данных: Сведения о деятельности неправительственных организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы административных данных (краткое буквенно-цифровое выражение наименования формы): СДНПО-1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: Ежегодно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: Календарный год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих информацию: Неправительственные организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы административных данных: В срок до 31 марта года, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о деятельности неправительственных организаций*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2567,70 +2535,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="46"/>
+          <w:bookmarkStart w:name="z57" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 частное учреждение:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2711,70 +2679,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="47"/>
+          <w:bookmarkStart w:name="z60" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 частный фонд:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2873,70 +2841,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="48"/>
+          <w:bookmarkStart w:name="z63" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 общественное объединение:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3017,70 +2985,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="49"/>
+          <w:bookmarkStart w:name="z66" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 корпоративный фонд:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkEnd w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3247,70 +3215,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="50"/>
+          <w:bookmarkStart w:name="z69" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 общественный фонд:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4770,70 +4738,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="51"/>
+          <w:bookmarkStart w:name="z72" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество волонтеров</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9506,70 +9474,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="52"/>
+          <w:bookmarkStart w:name="z83" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Раздел VII. Бюджет (сумма, тенге)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (заполняется филиалами или представительствами международных и иностранных организаций)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9727,208 +9695,208 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="53"/>
+    <w:bookmarkStart w:name="z84" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z85" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z85" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *в случае отсутствия данных отметить "нет" или поставить прочерк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z86" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z86" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z87" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z87" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z88" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z88" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НПО – неправительственная организация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z89" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z89" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ОЮЛ – объединение юридических лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z90" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z90" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z91" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z91" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Филиал (-ы) и (или) представительство (-а) неправительственной организации*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10552,188 +10520,188 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="61"/>
+    <w:bookmarkStart w:name="z92" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z93" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z93" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *в случае отсутствия данных отметить "нет" или поставить прочерк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z94" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z94" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z95" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z95" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z96" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z96" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФИО – фамилия, имя, отчество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z97" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z97" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z98" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z98" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проекты неправительственных организаций, филиалов и представительств (обособленные подразделения) иностранных и международных некоммерческих организаций, реализованные за отчетный период*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -10811,70 +10779,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование проекта/ программы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="68"/>
+          <w:bookmarkStart w:name="z99" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БИН донорской организации, заказчика проекта/программы или аналог номера налоговой регистрации</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (для иностранного юридического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11902,168 +11870,168 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="69"/>
+    <w:bookmarkStart w:name="z100" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z101" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z101" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *в случае отсутствия данных отметить "нет" или поставить прочерк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z102" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z102" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z103" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z103" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z104" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z104" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 4</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z105" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z105" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проекты филиалов и (или) представительств (обособленные подразделения) неправительственных организаций, реализованные за отчетный период*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -12321,70 +12289,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сфера проекта (выберите из раздела "направления деятельности" пункт 15 таблицы 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z106" w:id="75"/>
+          <w:bookmarkStart w:name="z106" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Регион или регионы реализованного/реализуемого проекта</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
+          <w:bookmarkEnd w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (село, поселок, район, город, область и города республиканского значения, столицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12413,70 +12381,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общее  финансирование  проекта (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z107" w:id="76"/>
+          <w:bookmarkStart w:name="z107" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Полученное финансирование проекта в отчетный период</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
+          <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13252,168 +13220,168 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="77"/>
+    <w:bookmarkStart w:name="z108" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z109" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z109" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *в случае отсутствия данных отметить "нет" или поставить прочерк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z110" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z110" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z111" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z111" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z112" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z112" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Таблица 5 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z113" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z113" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об учредителях * (участниках) неправительственных организаций **</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13447,70 +13415,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="83"/>
+          <w:bookmarkStart w:name="z114" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование организации или ФИО</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13742,208 +13710,208 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="84"/>
+    <w:bookmarkStart w:name="z115" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z116" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z116" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *общественные объединения указывают данные не менее 10 граждан-инициаторов и/или общественных объединений, участвовавших в его создании</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z117" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z117" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z118" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z118" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФИО – фамилия, имя, отчество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z119" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z119" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z120" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z120" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН – индивидуальный идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z121" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z121" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 6</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z122" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z122" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Организации/органы, государства от которых были получены или переданы благотворительная или спонсорская помощь</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -15319,244 +15287,244 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="92"/>
+    <w:bookmarkStart w:name="z123" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полноту и достоверность предоставленных сведений подтверждаю:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z124" w:id="93"/>
+      <w:bookmarkStart w:name="z124" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             фамилия, имя, отчество (при его наличии), подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z125" w:id="94"/>
+      <w:bookmarkStart w:name="z125" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="95"/>
+    <w:bookmarkStart w:name="z126" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z127" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z127" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *в случае отсутствия данных отметить "нет" или поставить прочерк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z128" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z128" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z129" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z129" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НПО – неправительственная организация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z130" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z130" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15661,1884 +15629,1884 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организациями и формирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Базы данных о них</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="100"/>
+    <w:bookmarkStart w:name="z132" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по заполнению формы административных данных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Сведения о деятельности неправительственных организаций"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z133" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z133" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (СДНПО-1, ежегодно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z134" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z134" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Термины и определения, используемые в форме административных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z135" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z135" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Методологические пояснения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z136" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z136" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Форма заполняется руководителем неправительственной организации (в период его отсутствия – лицом, его замещающим) и предоставляется в уполномоченный орган в сфере взаимодействия с неправительственными организациями ежегодно до 31 марта года, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z137" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z137" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В таблице 1 формы "Сведения о деятельности неправительственных организаций" в разделе "Общие данные о неправительственной организации" указываются следующие сведения: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z138" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z138" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пункте 1 указывается бизнес-идентификационный номер организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z139" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z139" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пункте 2 указывается "Отчетный период, за который предоставляются сведения и год", за который предоставляются сведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z140" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z140" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пункте 3 указывается "Организационно-правовая форма неправительственных организаций";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z141" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z141" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в пункте 4 указывается полное наименование неправительственной организации в соответствии с учредительными документами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z142" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z142" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пункте 5 указывается "Фамилия, имя, отчество первого руководителя";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z143" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z143" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в пункте 6 указывается "Юридический адрес НПО (населенный пункт, адрес)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z144" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z144" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в пункте 7 указывается "Дата государственной регистрации юридического лица";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z145" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z145" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в пункте 8 указывается "Дата государственной перерегистрации юридического лица".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z146" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z146" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В разделе II "Контактные данные неправительственной организации" указываются следующие сведения: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z147" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z147" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пункте 9 указывается "Электронная почта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z148" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z148" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пункте 10 указывается "Номер телефона";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z149" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z149" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В разделе III "Сведения о работниках и волонтерах" указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z150" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z150" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пункте 11 указывается "Общее количество штатных работников";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z151" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z151" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z152" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z152" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пункте 12 указывается "Количество работников граждан Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z153" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z153" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пункте 13 указывается "Количество иностранных работников";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z154" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z154" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) а пункте 14 указывается "Количество волонтеров".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z155" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z155" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В разделе IV "Сфера деятельности" указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z156" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z156" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пункте 15 указывается "Сфера деятельности неправительственной организации (укажите Х в нужной ячейке)" отмечается сфера деятельности неправительственной организации из указанного списка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z157" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z157" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В разделе V "Доходы НПО за отчетный период (сумма, тенге)" указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z158" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z158" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пункте 16 указывается "Вознаграждение по депозитам";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z159" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z159" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пункте 17 указываются "Гранты";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z160" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z160" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пункте 18 указывается "Членские взносы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z161" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z161" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в пункте 19 указывается "Благотворительная помощь";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z162" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z162" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пункте 20 указывается "Спонсорская помощь";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z163" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z163" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в пункте 21 указывается "Доход, полученный по договору на осуществление государственного социального заказа, в том числе в рамках стратегическому партнерству";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z164" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z164" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в пункте 22 указывается "Иные доходы, не запрещҰнные законодательными актами Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z165" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z165" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в пункте 23 указывается итоговая сумма "Всего доходов";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z166" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z166" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В разделе VI "Расходы НПО за отчетный период (сумма, тенге)" указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z167" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z167" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пункте 24 указывается "Содержание некоммерческой организации";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z168" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z168" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пункте 25 указывается "Организация и проведение мероприятий";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z169" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z169" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пункте 26 указывается "Вознаграждение";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z170" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z170" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в пункте 27 указывается "Благотворительная помощь";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z171" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z171" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пункте 28 указывается "Спонсорская помощь";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z172" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z172" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в пункте 29 указывается итоговая сумма "Других расходов".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z173" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z173" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в пункте 30 указывается итоговая сумма "Всего расходов".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z174" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z174" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В разделе VII "Бюджет (сумма, тенге) (заполняется филиалами или представительствами международных и иностранных организаций)" указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z175" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z175" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пункте 31 указывается "Бюджет финансирования проектов/программ в Республике Казахстан (в случае, если филиал или представительство финансирует проекты/программы на территории Республики Казахстан)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z176" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z176" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В таблице 2 формы "Филиал (-ы) и (или) представительство (-а) неправительственной организации" заполняются следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z177" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z177" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z178" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z178" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается "Наименование";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z179" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z179" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается "БИН";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z180" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z180" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 указывается "Место нахождения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z181" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z181" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 указывается "ФИО (при его наличии) руководителя";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z182" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z182" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в графе 6 указывается "Дата регистрации";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z183" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z183" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В таблице 3 формы "Проекты неправительственных организаций, филиалов и представительств (обособленные подразделения) иностранных и международных некоммерческих организаций, реализованные за отчетный период и реализуемые в текущем году" указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z184" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z184" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z185" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z185" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается "Наименование проекта/программы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z186" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z186" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается "БИН донорской организации, заказчика, проекта/программы или аналог номера налоговой регистрации (для иностранного юридического лица)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z187" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z187" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 Наименование донорской организации, заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z188" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z188" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 указывается "Источник финансирования (государственный, иностранный, коммерческий, иностранный некоммерческий, казахстанский коммерческий, казахстанский некоммерческий, самофинансирование)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z189" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z189" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) в графе 6 указывается "Сфера проекта (выберите из пункта 15 таблицы 1)"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z190" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z190" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в графе 7 указывается "Цели проекта/программы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z191" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z191" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в графе 8 "Регион реализованного проекта (области, города республиканского значения, столицы)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z192" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z192" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в графе 9 "Общий финансирование проекта (в тенге)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z193" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z193" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в графе 10 указывается "Полученное финансирование проекта в отчетный период (в тенге)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z194" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z194" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в графе 11 "Краткая информация о результате выполнения проекта".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z195" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z195" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В таблице 4 формы "Проекты филиалов и (или) представительств (обособленные подразделения) неправительственных организаций, реализованные за отчетный период и реализуемые в текущем году" указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z196" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z196" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z197" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z197" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается "Наименование филиала и (или) (представительства)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z198" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z198" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается "Наименование проекта/программы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z199" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z199" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 "БИН донорской организации, заказчика, проекта/программы или аналог номера налоговой регистрации (для иностранного юридического лица)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z200" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z200" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 Наименование донорской организации, заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z201" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z201" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в графе 6 указывается "Источник финансирования (государственный, иностранный, коммерческий, иностранный некоммерческий, казахстанский коммерческий, казахстанский некоммерческий, самофинансирование)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z202" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z202" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) в графе 7 указывается "Сфера проекта (выбрать из раздела "направления деятельности пункт 15 таблицы 1)"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z203" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z203" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в графе 8 указывается "Регион реализованного проекта (области, города республиканского значения, столицы)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z204" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z204" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) в графе 9 указывается "Общий финансирование проекта (в тенге)"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z205" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z205" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) в графе 10 указывается "Полученное финансирование проекта в отчетный период (в тенге)"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z206" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z206" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) в графе 11 указывается "Краткая информация о результате выполнения проекта". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z207" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z207" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В таблице 5 формы "Сведения об учредителях (участниках) неправительственных организаций" указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z208" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z208" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z209" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z209" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается "Наименование организации или ФИО (при его наличии)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z210" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z210" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается БИН / ИИН аналог номера налоговой регистрации (для иностранного юридического лица);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z211" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z211" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В таблице 6 формы "Организации/органы, государства от которых были получены или переданы благотворительная или спонсорская помощь указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z212" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z212" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z213" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z213" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в графе 2 указывается "Наименование"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z214" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z214" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в графе 3 указывается "Наименование организации (БИН (или аналог для иностранных организаций, органа)), получившие помощь"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z215" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z215" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 указывается "Полученная сумма";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z216" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z216" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 указывается "Цель использования средств";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z217" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z217" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в графе 6 "Наименование организации (БИН (или аналог для иностранных организаций, органа)), передавшая помощь"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z218" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z218" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в графе 7 указывается "Переданная сумма";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z219" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z219" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в графе 8 указывается "Цель использования средств".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>