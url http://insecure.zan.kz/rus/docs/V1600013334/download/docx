--- v2 (2026-03-12)
+++ v3 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="05c66ac" w14:textId="05c66ac">
+    <w:p w14:paraId="8b6f912" w14:textId="8b6f912">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1253,132 +1253,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кандас – этнический казах и (или) члены его семьи казахской национальности, ранее не состоявшие в гражданстве Республики Казахстан, получившие соответствующий статус в порядке, установленным уполномоченным органом по вопросам миграции населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z432" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> кодексом Республики Казахстан;</w:t>
+        <w:t>
+      4) региональная квота приема кандасов – предельное число кандасов или кандасов и членов их семей, прибывающих для постоянного проживания в регионы, определенные Правительством Республики Казахстан, которые обеспечиваются мерами государственной поддержки, предусмотренными участникам активных мер содействия занятости в соответствии с Социальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z433" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) переселенец – внутренний мигрант, переселившийся в регионы, определенные Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z434" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> кодексом Республики Казахстан;</w:t>
+        <w:t>
+      6) региональная квота приема переселенцев – предельное число переселенцев или переселенцев и членов их семей, прибывающих для постоянного проживания в регионы, определенные Правительством Республики Казахстан, которые обеспечиваются мерами государственной поддержки, предусмотренными участникам активных мер содействия занятости в соответствии с Социальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z435" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z436" w:id="16"/>
     <w:p>
@@ -2206,51 +2166,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче документов через Государственную корпорацию, решение о включении в региональную квоту приема кандасов направляется услугодателем в Государственную корпорацию для дальнейшей выдачи заявителю не позднее чем за сутки до истечения срока оказания государственной услуги. При обращении услугополучателя через портал услугодатель направляет услугополучателю в "личный кабинет" уведомление о включении в региональную квоту приема кандасов либо решение об отказе по включению в региональную квоту приема кандасов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z462" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок включения в региональную квоту приема переселенцев</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z512" w:id="38"/>
+    <w:bookmarkStart w:name="z464" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>