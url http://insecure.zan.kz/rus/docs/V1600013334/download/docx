--- v3 (2026-06-08)
+++ v4 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8b6f912" w14:textId="8b6f912">
+    <w:p w14:paraId="637ab4f" w14:textId="637ab4f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -135,51 +135,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции приказа Министра труда и социальной защиты населения РК от 11.08.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:bookmarkStart w:name="z540" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -191,100 +191,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О миграции населения" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах", </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра труда и социальной защиты населения РК от 31.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 173</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1098,110 +1098,172 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z426" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z427" w:id="7"/>
+    <w:bookmarkStart w:name="z541" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила включения в региональную квоту приема кандасов и переселенцев (далее – Правила) разработаны в соответствии с </w:t>
+      1 Настоящие Правила включения в региональную квоту приема кандасов и переселенцев (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 4-5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О миграции населения" (далее – Закон), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок включения в региональную квоту приема кандасов и переселенцев.</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок включения в региональную квоту приема кандасов и переселенцев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z428" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z429" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1338,90 +1400,184 @@
         <w:t>
       7) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z436" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z437" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) веб-портал "электронного правительства" – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z438" w:id="18"/>
+    <w:bookmarkStart w:name="z438" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) этнический казах – иностранец или лицо без гражданства казахской национальности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1440,95 +1596,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z439" w:id="19"/>
+    <w:bookmarkStart w:name="z439" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок включения в региональную квоту приема кандасов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z440" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">3. Для получения государственной услуги "Включение в региональную квоту приема кандасов" этнические казахи, ранее не включавшиеся в региональную квоту и получившие статус кандаса на условиях, предусмотренных </w:t>
+      3. Для получения государственной услуги "Включение в региональную квоту приема кандасов" этнические казахи, ранее не включавшиеся в региональную квоту и получившие статус кандаса на условиях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 9 Правил присвоения или продления статуса кандаса, утвержденных приказом Министра труда и социальной защиты населения Республики Казахстан 22 июля 2013 года № 329-Ө-М (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 8624), вдовы кандасов и их общие дети прибывшие после включения кандаса в региональную квоту приема кандасов и (или) родившиеся в Республике Казахстан до получения их родителями гражданства Республики Казахстан, а также этнические казахи, получившие статус кандаса, проживающие на территории Республики Казахстан представляют заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1547,51 +1778,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) портал "Migration.enbek.kz"; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1664,270 +1894,646 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z445" w:id="21"/>
+    <w:bookmarkStart w:name="z445" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведены в Перечне основных требовании к оказанию государственной услуги согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z446" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственная корпорация получает сведения, подтверждающие регистрацию по постоянному месту жительства и наличия у кандаса и постоянно проживающих с ним членов семьи жилища, принадлежащего им на праве собственности в населенном пункте прибытия из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z447" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первую пункта 6 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственная корпорация в день поступления заявления и документов заявителя, указанных в пункте 8 Перечня требований к оказанию государственной услуги, направляет их услугодателю по средством шлюза "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z448" w:id="24"/>
+    <w:bookmarkStart w:name="z448" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специалист Государственной корпорации, принявший заявление, проверяет полноту пакета документов, принимаемых у заявителя для включения в региональную квоту приема кандасов, обеспечивают качество воспроизведения электронных копий документов и их соответствия оригиналам, представленных заявителем в соответствии с перечнем основных требований к оказанию государственной услуги согласно приложению 2 к настоящим Правилам, удостоверяет посредством своего ЭЦП, после чего оригиналы документов возвращает заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z449" w:id="25"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z449" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении через Государственную корпорацию, в случае представления услугополучателем неполного пакета документов, а также документов с истекшим сроком действия специалист Государственной корпорации отказывает в приеме заявления и выдает расписку об отказе в приеме документов по форме согласно приложению 3 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z450" w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z450" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специалистом Государственной корпорации, принявшим заявление, заявителю вручается расписка о принятии документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z451" w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z451" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При обращении через веб-портал в случае подачи полного пакета документов, предусмотренном перечнем основных требований к оказанию государственной услуги, в "личном кабинете" услугополучателя отображается статус о принятии заявления для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z452" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В случае представления услугополучателем неполного пакета документов, а также документов с истекшим сроком действия, услугодатель в течении одного рабочего дня уведомляет услугополучателя об отказе в приеме заявления об оказании государственной услуги "Включение в региональную квоту приема кандасов" посредством информационной системы АИС "Кандас".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z453" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заявление, поданное через портал "Migration.enbek.kz" поступает в АИС "Кандас", и регистрируется услугодателем в день поступления обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z454" w:id="30"/>
+    <w:bookmarkStart w:name="z454" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Местные исполнительные органы по вопросам социальной защиты и занятости населения регионов, определенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 112 Социального Кодекса (далее – Услугодатель) формирует заявления и документы, приложенные к заявлению кандасов, ходатайствующих о включении в региональную квоту приема кандасов и в течении шести рабочих дней после дня поступления заявлений направляет на рассмотрение комиссии по приему кандасов для вынесения рекомендаций о включении в региональную квоту приема кандасов либо об отказе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1946,70 +2552,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z456" w:id="31"/>
+    <w:bookmarkStart w:name="z456" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Комиссия по приему кандасов в течение пяти рабочих дней после получения заявления кандасов, ходатайствующих кандасов выносит рекомендацию о включении либо об отказе во включении в региональную квоту приема кандасов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2028,215 +2634,290 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z457" w:id="32"/>
+    <w:bookmarkStart w:name="z457" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В случае мотивированных замечаний по представленным документам, исполнитель услугодателя в день получения рекомендации согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК) направляет услугополучателю уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z458" w:id="33"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z458" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возражения услугополучаетеля по предварительному решению принимается услугодателем не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z459" w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z459" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания местный исполнительный орган принимает решение о включении в региональную квоту приема кандасов или формирует мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z460" w:id="35"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z460" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Местный исполнительный орган в течение трех рабочих дней со дня вынесения комиссией по приему кандасов рекомендации принимает решение о включении в региональную квоту приема кандасов по форме, согласно приложению 4 к настоящим Правилам либо решение об отказе по включению в региональную квоту приема кандасов по форме, согласно приложению 5 к настоящим Правилам и направляет результат оказания государственной услуги услугополучателю в зависимости от способа подачи заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z461" w:id="36"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z461" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче документов через Государственную корпорацию, решение о включении в региональную квоту приема кандасов направляется услугодателем в Государственную корпорацию для дальнейшей выдачи заявителю не позднее чем за сутки до истечения срока оказания государственной услуги. При обращении услугополучателя через портал услугодатель направляет услугополучателю в "личный кабинет" уведомление о включении в региональную квоту приема кандасов либо решение об отказе по включению в региональную квоту приема кандасов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z462" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z462" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок включения в региональную квоту приема переселенцев</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z464" w:id="38"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая и вторая пункта 14 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">14. Для включения в региональную квоту приема переселенцев граждане Республики Казахстан из числа лиц, ищущих работу и (или) безработных, зарегистрированных в порядке, предусмотренном </w:t>
+      14. Для включения в региональную квоту приема переселенцев граждане Республики Казахстан из числа лиц, ищущих работу и (или) безработных, зарегистрированных в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого карьерными центрами, утвержденными приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 9 июня 2023 года № 214 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32850), имеющих на момент подачи заявления постоянную регистрацию не менее одного года по месту жительства в регионе, предусмотренном пунктом 16, а также срока, предусмотренного подпунктом 4) пункта 12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2275,211 +2956,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z513" w:id="39"/>
+    <w:bookmarkStart w:name="z513" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация в день поступления заявления и документов заявителя, указанных в пункте 8 Перечня требований к оказанию государственной услуги, направляет их услугодателю посредством шлюза "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z514" w:id="40"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z514" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Специалист Государственной корпорации, принявший заявление, обеспечивает качество воспроизведения электронных копий документов и их соответствия оригиналам, представленных заявителем в соответствии с перечнем основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, удостоверяет посредством своего ЭЦП, после чего оригиналы документов возвращает заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z515" w:id="41"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z515" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обращении через Государственную корпорацию, в случае представления услугополучателем неполного пакета документов, а также документов с истекшим сроком действия специалист Государственной корпорации отказывает в приеме заявления и выдает расписку об отказе в приеме документов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z516" w:id="42"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z516" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Специалистом Государственной корпорации, принявшим заявление, заявителю вручается уведомление о принятии заявления на включение в региональную квоту приема переселенцев по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z517" w:id="43"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z517" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявления, поданные через веб-портал, подписываются или заверяются ЭЦП заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2497,271 +3177,347 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z468" w:id="44"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При подаче заявления посредством портала "Migration.enbek.kz" или веб-портала в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z518" w:id="45"/>
+    <w:bookmarkStart w:name="z518" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявления поступают в карьерные центры регионов посредством АИС "Рынок труда".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z519" w:id="46"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z519" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Карьерные центры регионов в течение одного рабочего дня со дня поступления заявления, направляют заявления претендентов услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z520" w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z520" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении полного пакета документов, предусмотренных перечнем основных требований к оказанию государственной услуги, услугополучатель получает уведомление о принятии заявления на включение в региональную квоту приема переселенцев по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z521" w:id="48"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z521" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Услугодатель в течение двух рабочих дней уведомляет услугополучателя об отказе в приеме заявления для включения в региональную квоту приема переселенцев посредством портала "Migration.enbek.kz" либо веб-портала и выдает расписку об отказе в приеме документов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в случаях представления услугополучателем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z522" w:id="49"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z522" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) неполного пакета документов, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z523" w:id="50"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z523" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) документов с истекшим сроком действия, и (или) документов, срок действия которых истекает на день принятия решения о включении в региональную квоту приема переселенцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z524" w:id="51"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z524" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление, поданное через портал "Migration.enbek.kz", регистрируется услугодателем в день поступления обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2779,71 +3535,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z469" w:id="52"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сведения, подтверждающие регистрацию по постоянному месту жительства услугополучателя и членов его семьи получают из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2970,70 +3802,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z472" w:id="53"/>
+    <w:bookmarkStart w:name="z472" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Заявление и документы, приложенные к заявлению услугополучателя на включение в региональную квоту приема переселенцев в течение пяти рабочих дней со дня поступления направляются на рассмотрение региональной комиссии по вопросам занятости населения (далее – Комиссия по занятости) для вынесения рекомендации о включении в региональную квоту приема переселенцев либо об отказе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3052,70 +3884,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z474" w:id="54"/>
+    <w:bookmarkStart w:name="z474" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Комиссия по занятости в течение трех рабочих дней после дня получения заявлений услугополучателей выносит рекомендацию о включении либо об отказе во включении в региональную квоту приема переселенцев с мотивированным обоснованием причин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссией по занятости при рассмотрении заявлений и документов претендентов проверяется их соответствие требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3192,111 +4024,111 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z475" w:id="55"/>
+    <w:bookmarkStart w:name="z475" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В случае мотивированных замечаний услугополучателем по представленным документам, исполнитель услугодателя в день получения рекомендации согласно статьи 73 Административного процедурно-процессуального кодекса Республики Казахстан (далее - АППК РК) направляет услугополучателю уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z476" w:id="56"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z476" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возражения услугополучателя по предварительному решению принимается услугодателем в течение 2 (двух) рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z477" w:id="57"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z477" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания местный исполнительный орган принимает решение о включении в региональную квоту приема переселенцев или формирует мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z479" w:id="58"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z479" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Услугодатель в течение трех рабочих дней после дня вынесения комиссией по занятости рекомендации принимает решение о включении в региональную квоту приема переселенцев по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3311,51 +4143,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам либо решение об отказе во включении в региональную квоту приема переселенцев по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет услугополучателю в "личный кабинет" уведомление о включении в региональную квоту приема переселенцев либо решение об отказе о включении в региональную квоту приема переселенцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче документов через Государственную корпорацию, решение о включении в региональную квоту приема кандасов направляется услугодателем в Государственную корпорацию для дальнейшей выдачи заявителю не позднее чем за сутки до истечения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3392,274 +4224,404 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z480" w:id="59"/>
+    <w:bookmarkStart w:name="z480" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z481" w:id="60"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z481" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Услугополучатель обжалует решение, действие (бездействие) услугодателя, должностного лица в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственной услуги подается на имя руководителя услугодателя либо в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z482" w:id="61"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z542" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Жалоба заявителя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z483" w:id="62"/>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z483" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жалоба заявителя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z484" w:id="63"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z484" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Услугополучатель обжалует решение, действие (бездействие) местного исполнительного органа по вопросам оказания государственной услуги, должностного лица в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК. Жалоба на решение, действие (бездействие) местного исполнительного органа по вопросам оказания государственной услуги подается на имя руководителя местного исполнительного органа либо в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z485" w:id="64"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z485" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z486" w:id="65"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z486" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке. В случае, если законом предусмотрена возможность обращения в суд без необходимости обжалования в вышестоящем органе, административный орган, должностное лицо, административный акт, административное действие (бездействие) которых оспариваются, наряду с отзывом представляют в суд мотивированную позицию руководителя вышестоящего административного органа, должностного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 29 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">29. Уполномоченный орган по вопросам формирования государственной политики в </w:t>
+      29. Уполномоченный орган по вопросам формирования государственной политики в </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       области миграции населения Республики Казахстан в течении трех рабочих дней информирует услугодателей, Государственную корпорацию и оператора информационно-коммуникационной инфраструктуры "электронного правительства", в том числе Единый контакт-центр, о внесенных изменениях и дополнениях в Требования к оказанию государственной услуги.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3833,68 +4795,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z489" w:id="66"/>
+    <w:bookmarkStart w:name="z489" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о включении в региональную квоту приема кандасов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5158,50 +6158,232 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии), должность лица, принявшего документы)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция приложения 2 действует до 12.07.2026 приказом Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5349,2014 +6531,2548 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-          </w:p>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z546" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Включение в региональную квоту приема кандасов и переселенцев" Наименование подвида государственной услуги:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Включение в региональную квоту приема кандасов</w:t>
-[...1 lines deleted...]
-          </w:p>
+Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Включение в региональную квоту приема переселенцев</w:t>
+Включение в региональную квоту приема кандасов и переселенцев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z550" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> пункта 3 статьи 112 Социального Кодекса</w:t>
+          <w:bookmarkStart w:name="z552" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) включение в региональную квоту приема кандасов;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) включение в региональную квоту приема переселенцев.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z555" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Прием заявления и выдача результата оказания государственной услуги по включению в региональную квоту приема кандасов и переселенцев осуществляются через: </w:t>
-[...53 lines deleted...]
-3) Веб-портал "электронного правительства".</w:t>
+Местный исполнительный орган по вопросам социальной защиты и занятости населения регионов, определенных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 3 статьи 112 Социального Кодекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z559" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z561" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-В течение четырнадцати рабочих дней. </w:t>
-[...1 lines deleted...]
-          </w:p>
+ Прием заявления и выдача результата оказания государственной услуги по включению в региональную квоту приема кандасов и переселенцев осуществляются через: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Максимально допустимое время ожидания для сдачи пакета документов: у услугодателя – 30 минут, в Государственной корпорации – 15 минут.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) портал "migration.enbek.kz"; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Максимально допустимое время обслуживания у услугодателя – 30 минут, в Государственной корпорации – 20 минут</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Государственную корпорацию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) веб-портал "электронного правительства" (далее - портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z566" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания и представления результата государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z568" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+В течение 14 рабочих дней. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Максимально допустимое время ожидания для сдачи пакета документов: у услугодателя – 30 минут, в Государственной корпорации – 15 минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимально допустимое время обслуживания у услугодателя – 30 минут, в Государственной корпорации – 20 минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z572" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания и представления результата государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Решение о включении в региональную квоту приема кандасов либо об отказе.</w:t>
-[...35 lines deleted...]
-Результат оказания государственной услуги направляется услугополучателю в "личный кабинет" в форме электронного документа, удостоверенного ЭЦП должностного лица услугодателя.</w:t>
+Электронная (частично автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z576" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z578" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается физическим лицам бесплатно.</w:t>
+Решение о включении в региональную квоту приема кандасов либо об отказе.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Решение о включении в региональную квоту приема переселенцев либо об отказе.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги направляется услугополучателю в "личный кабинет" в форме электронного документа, удостоверенного ЭЦП должностного лица услугодателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z582" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-2) Веб-портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ.</w:t>
+Государственная услуга оказывается физическим лицам бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z586" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z588" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) Государственной корпорации – прием заявлений и выдача готовых результатов государственных услуг осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудового</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодекса Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для включения в региональную квоту приема кандасов необходимы следующие документы:</w:t>
-[...235 lines deleted...]
-Услугодатель получает цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на веб-портале "электронного правительства" абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала "электронного правительства"; </w:t>
+2) на портале – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z591" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные Законом Республики Казахстан</w:t>
+Перечень документов необходимых для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z593" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для включения в региональную квоту приема кандасов необходимы следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) документ, удостоверяющий личность заявителя (для идентификации) и членов его семьи (при наличии) в том числе из сервиса цифровых документов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) копия свидетельства о браке или расторжении брака (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) копия свидетельства о рождении членов семьи (при наличии).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на веб-портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для включения в региональную квоту приема переселенцев необходимы следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) копии документов, удостоверяющих личность переселенца и членов его семьи (при наличии) в том числе из сервиса цифровых документов; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) копия свидетельства о браке или расторжении брака (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) документ об образовании, квалификации, наличии специальных знаний или профессиональной подготовки (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) документ, подтверждающий трудовую деятельность (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) документ о регистрации лица, ищущего работу и (или) безработного в порядке, предусмотренном Правилами регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого карьерными центрами, утвержденными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 9 июня 2023 года № 214 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32850);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) копия свидетельства о рождении членов семьи (при наличии);</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Основанием отказа о включении в региональную квоту приема кандасов являются условия, предусмотренные </w:t>
-[...337 lines deleted...]
-              <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 22 июня 2023 года № 234 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32880)".</w:t>
+Услугодатель получает цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z607" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные Законом Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z609" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Основанием отказа о включении в региональную квоту приема кандасов являются условия, предусмотренные </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О миграции населения" (далее – Закон).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) несоответствие претендентов условиям, установленным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 1 Закона, а именно кандас – этнический казах и (или) члены его семьи казахской национальности, ранее не состоявшие в гражданстве Республики Казахстан, получившие соответствующий статус в порядке, установленном уполномоченным органом по вопросам миграции населения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) установление недостоверности документов, представленных этническим казахом для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) наличие компрометирующих сведений о совершении этническими казахами, ходатайствующими о присвоении статуса кандаса и (или) включении в региональную квоту приема кандасов, правонарушений на территории Республики Казахстан и иной информации об их принадлежности к террористическим или экстремистским организациям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4) отсутствие согласия этнического казаха, представляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) отсутствие региональной квоты приема кандасов в территориально-административной единице или отказ этнического казаха от предложенной для расселения территориально-административной единицы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Основания для отказа по включению в региональную квоту приема переселенцев:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) установление недостоверности данных (сведений), содержащихся в представленных документах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) отсутствие согласия переселенца, представляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) несоответствие заявителя условиям, установленными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктами 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 112 Социального кодекса Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) отсутствие региональной квоты приема переселенцев в территориально-административной единице или отказ переселенца от предложенной для расселения территориально-административной единицы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) несоответствие претендентов категориям, установленным пунктом 12 Правил добровольного переселения лиц для повышения мобильности рабочей силы, утвержденных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 22 июня 2023 года № 234 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32880).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z622" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7367,84 +9083,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z624" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заявителям, имеющим в установленном законодательством порядке полную или частичную утрату способности, или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации посредством обращения через Единый контакт-центр 1414.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и информационных системах пользователей.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и информационных системах пользователей.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Субъект проходит авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -7624,512 +9352,526 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z492" w:id="67"/>
+    <w:bookmarkStart w:name="z543" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> РАСПИСКА</w:t>
-[...20 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z544" w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...64 lines deleted...]
-        <w:t>защиты и занятости населения ___________________________________</w:t>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных и социально ответственных услугах", отдел №___ филиала</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>некоммерческого акционерного общества "Государственная корпорация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Правительства для граждан", местный исполнительный орган по вопросам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>социальной защиты и занятости населения ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отказывает в приеме документов на оказание государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________ ввиду представления Вами</w:t>
-[...50 lines deleted...]
-        <w:t>к оказанию государственной услуги, а именно:</w:t>
+        <w:t>_____________________________________ ввиду представления Вами неполного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пакета документов и (или) документов с истекшим сроком действия согласно,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предусмотренному Перечню основных требований к оказанию государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услуги, а именно:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наименование документов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1) ___________________________________________________________________ ;</w:t>
-[...16 lines deleted...]
-        <w:t>2) ___________________________________________________________________;</w:t>
+        <w:t>1) ______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)______________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящая расписка составлена в 2 экземплярах, по одному для каждой стороны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
-[...67 lines deleted...]
-        <w:t>(Фамилия, имя, отчество (при его наличии)</w:t>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) сотрудника, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Получил: __________________________________ _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Фамилия, имя, отчество (при его наличии)/подпись услугополучателя</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>(фамилия, имя, отчество (при его наличии)/подпись услугополучателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" _________ 20___ год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="1765300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
@@ -8148,70 +9890,65 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>ЭЦП руководителя</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...16 lines deleted...]
-      ЭЦП руководителя</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8357,205 +10094,225 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z494" w:id="68"/>
+    <w:bookmarkStart w:name="z494" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о включении в региональную квоту приема кандасов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"___" _____ 20___ года № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Местный исполнительный орган)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z527" w:id="69"/>
+    <w:bookmarkStart w:name="z527" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местный исполнительный орган по вопросам социальной защиты и занятости населения согласно рекомендации комиссии по приему кандасов, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О миграции населения", принял положительное решение по включению в региональную квоту приема кандасов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8914,70 +10671,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z528" w:id="70"/>
+    <w:bookmarkStart w:name="z528" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены семьи (при наличии):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9654,70 +11411,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z173" w:id="71"/>
+    <w:bookmarkStart w:name="z173" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="1765300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -9939,51 +11696,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z496" w:id="72"/>
+    <w:bookmarkStart w:name="z496" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -10004,87 +11761,107 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Местный исполнительный орган)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10609,70 +12386,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="73"/>
+    <w:bookmarkStart w:name="z178" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о услугополучателя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11500,84 +13277,84 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z530" w:id="74"/>
+      <w:bookmarkStart w:name="z530" w:id="86"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Согласно рекомендации комиссии по приему кандасов, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 22 июля 2011 года "О миграции населения" отказывает во включении в региональную квоту. Основанием для отказа по включению в региональную квоту приема кандасов является:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11840,104 +13617,124 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z498" w:id="75"/>
+    <w:bookmarkStart w:name="z498" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о включении в региональную квоту приема переселенцев</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12586,70 +14383,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="76"/>
+    <w:bookmarkStart w:name="z195" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имею следующий состав семьи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -13397,64 +15194,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z532" w:id="77"/>
+      <w:bookmarkStart w:name="z532" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявлению прилагаю следующие документы/:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13734,80 +15531,118 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z500" w:id="78"/>
+    <w:bookmarkStart w:name="z500" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ №_______ от ____ _______ ______года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о принятии заявления на включение в региональную квоту приема переселенцев</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим уведомляем, что заявление услугополучателя ___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14429,269 +16264,309 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z502" w:id="79"/>
+    <w:bookmarkStart w:name="z502" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАСПИСКА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 - в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z545" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...81 lines deleted...]
-        <w:t>населения __________________________________________________________</w:t>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных и социально ответственных услугах", отдел №___ филиала</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>некоммерческого акционерного общества "Государственная корпорация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Правительства для граждан", местный исполнительный орган по вопросам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>социальной защиты и занятости населения _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отказывает в приеме документов на оказание государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________ ввиду представления Вами неполного</w:t>
-[...33 lines deleted...]
-        <w:t>основных требований к оказанию государственной услуги, а именно:</w:t>
+        <w:t>_____________________________________ ввиду представления Вами неполного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пакета документов и (или) документов с истекшим сроком действия согласно,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предусмотренному Перечню основных требований к оказанию государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услуги, а именно:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наименование документов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -14715,226 +16590,212 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) ________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3)………….</w:t>
+        <w:t>3) ________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящая расписка составлена в 2 экземплярах, по одному для каждой стороны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________ _______________</w:t>
-[...33 lines deleted...]
-        <w:t>Исполнитель: ____________________________________________________________</w:t>
+        <w:t>______________________________________________ __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при его наличии) сотрудника, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель: _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Получил: __________________________________ _____________________</w:t>
+        <w:t>Получил: ______________________________________ __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии)/подпись услугополучателя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" _________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="1765300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
@@ -14953,70 +16814,65 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>ЭЦП руководителя</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...16 lines deleted...]
-      ЭЦП руководителя</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15162,150 +17018,170 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z504" w:id="80"/>
+    <w:bookmarkStart w:name="z504" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о включении в региональную квоту приема переселенцев</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"___" _____ 20___ года № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z534" w:id="81"/>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z534" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование Услугодателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15701,70 +17577,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z535" w:id="82"/>
+    <w:bookmarkStart w:name="z535" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены семьи (при наличии):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16424,70 +18300,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="83"/>
+    <w:bookmarkStart w:name="z203" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="1765300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -16709,150 +18585,170 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z506" w:id="84"/>
+    <w:bookmarkStart w:name="z506" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об отказе во включении в региональную квоту приема переселенцев</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"___" ________20___ № _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 10 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z537" w:id="85"/>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z537" w:id="98"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование Услугодателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17429,70 +19325,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z538" w:id="86"/>
+    <w:bookmarkStart w:name="z538" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения об услугополучателе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -18320,64 +20216,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z539" w:id="87"/>
+      <w:bookmarkStart w:name="z539" w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основанием для отказа по включению в региональную квоту приема переселенцев является:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18385,70 +20281,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="88"/>
+    <w:bookmarkStart w:name="z211" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="1765300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -18631,68 +20527,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 января 2016 года № 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="89"/>
+    <w:bookmarkStart w:name="z61" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила включения в региональную квоту приема переселенцев</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 исключено приказом Министра труда и социальной защиты населения РК от 31.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18736,55 +20632,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>