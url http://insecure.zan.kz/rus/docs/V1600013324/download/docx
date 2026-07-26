--- v0 (2025-10-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b25a3a1" w14:textId="b25a3a1">
+    <w:p w14:paraId="c84ce9d" w14:textId="c84ce9d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -228,50 +228,136 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1165,1589 +1251,2704 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила деятельности Единого контакт-центра и взаимодействия Единого контакт-центра с центральными государственными органами, местными исполнительными органами областей, городов республиканского значения, столицы, а также услугодателями (далее – Правила) разработаны в соответствии с подпунктом 9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" и определяют порядок деятельности Единого контакт-центра и взаимодействия Единого контакт-центра с центральными государственными органами, местными исполнительными органами областей, городов республиканского значения, столицы, а также услугодателями.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основными задачами и функциями Единого контакт-центра являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) повышение доступности информации об информационно-коммуникационных, государственных и иных услугах, формах их оказания;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
-[...15 lines deleted...]
-      2. Основными задачами и функциями Единого контакт-центра являются:</w:t>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) повышение уровня информированности услугополучателей о деятельности государственных органов, а также повышение уровня информированности услугополучателей и государственных органов о порядке и процессе оказания информационно-коммуникационных, государственных и иных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
-[...15 lines deleted...]
-      1) повышение доступности информации об информационно-коммуникационных, государственных и иных услугах, формах их оказания;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) взаимодействие с центральными государственными органами, местными исполнительными органами областей, городов республиканского значения, столицы и услугодателями по вопросам предоставления информации по государственным услугам, взаимодействие с государственными органами и оператором информационно-коммуникационной инфраструктуры "электронного правительства" по информационно-коммуникационным и иным услугам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) обеспечение услугополучателей доступными каналами связи для получения информации по информационно-коммуникационным, государственным и иным услугам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В настоящих Правилах используются следующие понятия и сокращения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) уполномоченный орган в сфере информатизации – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере информатизации и "электронного правительства"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) информационно-коммуникационная услуга – услуга или совокупность услуг по имущественному найму (аренде, временному использованию), и (или) размещению вычислительных ресурсов, предоставлению программного обеспечения, программных продуктов, технических средств в пользование, включая услуги связи, посредством которых обеспечивается функционирование данных услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Единый контакт-центр – юридическое лицо, определенное уполномоченным органом в сфере оказания государственных услуг, выполняющее функции информационно-справочной службы по предоставлению услугополучателям информации по вопросам оказания государственных и иных услуг, а также государственным органам – информации по вопросам оказания информационно-коммуникационных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) информационно-справочная база знаний Единого контакт-центра (далее – База знаний) – электронная база данных Единого контакт-центра для хранения, пополнения, обновления и поиска необходимой информации для предоставления ответа услугополучателю;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оператор Единого контакт-центра (далее – оператор) – сотрудник Единого контакт-центра, осуществляющий информационно-справочную поддержку услугополучателей по интересующим их услугам;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) информационная система мониторинга оказания государственных услуг – информационная система, предназначенная для автоматизации и мониторинга процесса оказания государственных услуг, в том числе оказываемых через Государственную корпорация "Правительство для граждан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) субъект оказания услуг в электронной форме – физическое или юридическое лицо, оказывающее государственную или иную услугу в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) оператор информационно-коммуникационной инфраструктуры "электронного правительства" (далее – оператор ИКИ) – юридическое лицо, определяемое Правительством Республики Казахстан, на которое возложено обеспечение функционирования закрепленной за ним информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
-[...15 lines deleted...]
-      9) информационная система мониторинга оказания государственных услуг – информационная система, предназначенная для автоматизации и мониторинга процесса оказания государственных услуг, в том числе оказываемых через Государственную корпорация "Правительство для граждан";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 28.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок деятельности Единого контакт-центра</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
-[...15 lines deleted...]
-      10) субъект оказания услуг в электронной форме – физическое или юридическое лицо, оказывающее государственную или иную услугу в электронной форме;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Единый контакт-центр:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет круглосуточное консультационное сопровождение физических и юридических лиц по вопросам оказания государственных и иных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
-[...15 lines deleted...]
-      11) оператор информационно-коммуникационной инфраструктуры "электронного правительства" (далее – оператор ИКИ) – юридическое лицо, определяемое Правительством Республики Казахстан, на которое возложено обеспечение функционирования закрепленной за ним информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет круглосуточное консультационное сопровождение государственных органов по вопросам оказываемых им информационно-коммуникационных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок деятельности Единого контакт-центра</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет круглосуточное консультационное сопровождение физических и юридических лиц, государственных органов по вопросам "электронного правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...15 lines deleted...]
-      4. Единый контакт-центр:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) направляет оператору ИКИ, государственным органам и иным организациям запросы для дачи разъяснений по вопросам, возникшим у получателя информационно-коммуникационных, государственных и иных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
-[...15 lines deleted...]
-      1) осуществляет круглосуточное консультационное сопровождение физических и юридических лиц по вопросам оказания государственных и иных услуг;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) на систематической основе направляет оператору ИКИ, государственным органам и иным организациям информацию по поступившим обращениям физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
-[...15 lines deleted...]
-      2) осуществляет круглосуточное консультационное сопровождение государственных органов по вопросам оказываемых им информационно-коммуникационных услуг;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В своей деятельности Единый контакт-центр руководствуется следующими принципами:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
-[...15 lines deleted...]
-      3) осуществляет круглосуточное консультационное сопровождение физических и юридических лиц, государственных органов по вопросам "электронного правительства";</w:t>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) качество и доступность услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
-[...15 lines deleted...]
-      4) направляет оператору ИКИ, государственным органам и иным организациям запросы для дачи разъяснений по вопросам, возникшим у получателя информационно-коммуникационных, государственных и иных услуг;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставление достоверной и актуальной информации о порядке оказания услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
-[...15 lines deleted...]
-      5) на систематической основе направляет оператору ИКИ, государственным органам и иным организациям информацию по поступившим обращениям физических и юридических лиц.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставление полной и оперативной информации о порядке оказания услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
-[...15 lines deleted...]
-      5. В своей деятельности Единый контакт-центр руководствуется следующими принципами:</w:t>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Единый контакт-центр предоставляет свои услуги физическим и юридическим лицам круглосуточно, без перерывов, выходных и праздничных дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Обращения граждан и государственных органов поступают на бесплатные телефонные номера: 1414, 8 800 080 7777, на адрес электронной почты: support@goscorp.kz. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении по телефону среднее время ожидания ответа на линии связи составляет тридцать секунд с момента поступления звонка услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Регистрация обращений, поступивших на электронную почту, осуществляется автоматически, ответ предоставляется в течение двух рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Оператор осуществляет информационно-справочную поддержку услуг по имеющейся в Базе знаний информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При содержании в обращении вопроса, который не входит в деятельность Единого контакт-центра, оператор предоставляет обратившемуся лицу имеющуюся у него информацию касательно субъекта, в компетенцию которого входит решение данного вопроса.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
-[...15 lines deleted...]
-      При обращении по телефону среднее время ожидания ответа на линии связи составляет тридцать секунд с момента поступления звонка услугополучателя.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При содержании в обращении вопроса, который входит в компетенцию другого оператора Единого контакт-центра, оператор перенаправляет звонок с уведомлением услугополучателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
-[...15 lines deleted...]
-      8. Регистрация обращений, поступивших на электронную почту, осуществляется автоматически, ответ предоставляется в течение двух рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Единый контакт-центр консультирует услугополучателей по вопросам подачи обращений через интернет-ресурс по электронному адресу: www.gov.kz в форме электронного документа, заверенного электронной цифровой подписью и информирует о сроке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
-[...15 lines deleted...]
-      9. Оператор осуществляет информационно-справочную поддержку услуг по имеющейся в Базе знаний информации.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Услугополучатель вправе оценить качество оказанной консультации. Сразу после окончания разговора с оператором автоматически включается система, которая предлагает оценить работу оператора по пятибальной шкале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
-[...15 lines deleted...]
-      10. При содержании в обращении вопроса, который не входит в деятельность Единого контакт-центра, оператор предоставляет обратившемуся лицу имеющуюся у него информацию касательно субъекта, в компетенцию которого входит решение данного вопроса.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. По письменному требованию уполномоченного органа в сфере информатизации и (или) уполномоченного органа по оценке и контролю за качеством оказания государственных услуг Единый контакт-центр предоставляет запись разговора оператора в срок, не превышающий четырех часов после получения соответствующего запроса. При этом в запросе указывается дата и номер телефона услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Единый контакт-центр осуществляет на регулярной основе повышение профессиональной компетенции операторов, проводит обучение и переобучение по подзаконным нормативным правовым актам, определяющим порядок оказания государственной услуги, применяет меры поощрительного и стимулирующего характера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
-[...15 lines deleted...]
-      11. При содержании в обращении вопроса, который входит в компетенцию другого оператора Единого контакт-центра, оператор перенаправляет звонок с уведомлением услугополучателя.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Контроль за качеством предоставления Единым контакт-центром информации по вопросам оказания государственных и иных услуг осуществляется уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Для предоставления Единым контакт-центром консультаций по информационно-коммуникационным услугам оператор ИКИ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводит обучение операторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) предоставляет необходимую информацию для актуализации Базы знаний Единого контакт-центра; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) формирует группы ответственных лиц из числа своих работников для разрешения запросов услугополучателей, поступающих из Единого контакт-центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Глава 3 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок взаимодействия Единого контакт-центра с центральными государственными органами, местными исполнительными органами областей, городов республиканского значения, столицы, а также услугодателями в рамках оказания государственных услуг и информационно-коммуникационных услуг</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+        <w:t xml:space="preserve">  Глава 3. Порядок взаимодействия Единого контакт-центра с центральными государственными органами, местными исполнительными органами областей, городов республиканского значения, столицы, а также услугодателями в рамках оказания государственных услуг и информационно-коммуникационных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Участники взаимодействия в рамках оказания государственных, иных и информационно-коммуникационных услуг:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Единый контакт-центр; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уполномоченный орган в сфере информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) уполномоченный орган по оценке и контролю за качеством оказания государственных услуг; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) центральные государственные органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) местные исполнительные органы областей, городов республиканского значения, столицы, (далее – местные исполнительные органы); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) иные услугодатели. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Единый контакт-центр осуществляет функции по предоставлению услугополучателям информации по вопросам оказания государственных услуг (далее – информация), принятых для консультирования Единым контакт-центром.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Центральный государственный орган, после утверждения подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, в течение трех рабочих дней назначает ответственное лицо за представление информации о государственной услуге и направляют в Единый контакт-центр информацию по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. В срок не позднее десяти рабочих дней после представления в Единый контакт центр информации, указанной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, ответственное лицо проводит обучение либо обеспечивает проведение услугодателем обучения ответственного сотрудника Единого контакт-центра. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. По окончании обучения составляется протокол принятия Единым контакт-центром государственной услуги для консультирования (далее – протокол), подписываемый уполномоченными представителями Единого контакт-центра и центрального государственного органа, утвердившего подзаконный нормативный правовой акт, определяющий порядок оказания государственной услуги, либо услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Информацию по вопросам оказания государственной услуги Единый контакт-центр начинает представлять услугополучателям по истечении пяти рабочих дней со дня подписания протокола. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. При реализации своих функций Единый контакт-центр обращается к участникам взаимодействия для получения необходимой информации и разъяснений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. При недостаточности информации для удовлетворения запросов услугополучателей, услугодатели представляют в Единый контакт-центр по запросам необходимую информацию, за исключением информации, составляющей государственные секреты, коммерческую и иную охраняемую законом тайну и предоставляют устные консультации, разъяснения по телефону и дополнительную информацию по оказываемым государственным услугам ответственному сотруднику Единого контакт-центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По согласованию с центральными государственными органами и местными исполнительными органами специалисты Единого контакт-центра посещают услугодателей с целью ознакомления с порядком оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При внесении изменений и дополнений в подзаконный нормативный правовой акт, определяющий порядок оказания государственной услуги, ответственное лицо центрального государственного органа актуализирует представленную информацию в рабочем порядке в течение пяти рабочих дней с даты внесения изменений и дополнений и направляет в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. При замене ответственных лиц центральный государственный орган, утвердивший подзаконный нормативный правовой акт, определяющий порядок оказания государственной услуги, и услугодатели в течение пяти рабочих дней направляют в Единый контакт-центр соответствующее уведомление в произвольной форме и представляют новые сведения об ответственных лицах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. При повторном отказе в течение месяца услугодателем в представлении Единому контакт-центру необходимой информации по оказываемым государственным услугам, Единый контакт-центр в течении трех рабочих дней информирует об отказе в представлении информации уполномоченный орган по оценке и контролю за качеством оказания государственных услуг с приложением подтверждающих документов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 29 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Для надлежащего информирования Единым контакт-центром услугополучателей о стадии оказания государственной услуги услугодатели вносят данные о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок внесения услугодателями данных в информационную систему мониторинга оказания государственных услуг устанавливается согласно Правилам внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан за № 8555).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Единый контакт-центр по письменному запросу уполномоченного органа по оценке и контролю за качеством оказания государственных услуг проводит обучение сотрудников уполномоченного органа по оценке и контролю за качеством оказания государственных услуг по вопросам информационного обмена Единого контакт-центра с услугодателями. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Единый контакт-центр ежемесячно к пятому числу месяца, следующего за отчетным, представляет в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, центральные государственные и местные исполнительные органы, оказывающие государственные услуги, отчетную информацию в письменном (электронном) виде по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. При несоответствии данных в отчете, представляемого в рамках внутреннего контроля услугодателем, и отчете, представляемого Единым контакт-центром в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, Единый контакт-центр по запросу уполномоченного органа по оценке и контролю за качеством оказания государственных услуг представляет пояснительную информацию не позднее следующего рабочего дня. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 33 предусматривается исключить приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Взаимодействие Единого контакт-центра с субъектами оказания услуг в электронной форме осуществляется в порядке, указанном в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2762,231 +3963,960 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 34 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Единый контакт-центр осуществляет круглосуточное консультационное сопровождение центральных государственных органов, местных исполнительных органов и услугодателей по вопросам, оказываемым им информационно-коммуникационных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 35 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. При поступлении запроса от центральных государственных органов, местных исполнительных органов и услугодателей по вопросам оказания информационно-коммуникационных услуг Единый контакт-центр предоставляет консультацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 36 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. При отсутствии необходимой информации Единый контакт-центр направляет запрос государственного органа оператору ИКИ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 37 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Запросы государственных органов по вопросам оказания информационно-коммуникационных услуг разрешаются в порядке и сроки, установленные Регламентом обработки запросов от пользователей информационно-коммуникационных услуг, утвержденным Единым контакт-центром по согласованию с оператором ИКИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 38 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. При полном или частичном перерыве в оказании информационно-коммуникационных услуг, связанном с заменой оборудования, программного обеспечения или проведения других работ, Единый контакт-центр на основании информации, поступившей от оператора ИКИ, оповещает центральные государственные органы, местные исполнительные органы и услугодателей не менее чем за сутки до планируемого перерыва в оказании информационно-коммуникационных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 39 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. В рамках мониторинга качества оказания информационно-коммуникационных услуг Единый контакт-центр ежемесячно к пятому числу месяца, следующего за отчетным, направляет сформированный информационной системой отчет по вопросам оказания информационно-коммуникационных услуг:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в уполномоченный орган в сфере информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z88" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оператору ИКИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z89" w:id="86"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z89" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) государственным органам – получателям информационно-коммуникационных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правый верхний угол приложения 1 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3208,144 +5138,144 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:bookmarkStart w:name="z92" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о государственной услуге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z93" w:id="88"/>
+          <w:bookmarkStart w:name="z93" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3577,80 +5507,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="89"/>
+          <w:bookmarkStart w:name="z102" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4129,79 +6059,185 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z120" w:id="90"/>
+      <w:bookmarkStart w:name="z120" w:id="73"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ф.И.О. ответственного исполнителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата: "___" _______________ 20 ____ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правый верхний угол приложения 2 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4425,143 +6461,143 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="91"/>
+    <w:bookmarkStart w:name="z123" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о поступивших в Единый контакт-центр обращениях (жалобах) за __ квартал ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z124" w:id="92"/>
+          <w:bookmarkStart w:name="z124" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkEnd w:id="75"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4757,80 +6793,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z132" w:id="93"/>
+          <w:bookmarkStart w:name="z132" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>