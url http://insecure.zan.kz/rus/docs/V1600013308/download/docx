--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c308d61" w14:textId="c308d61">
+    <w:p w14:paraId="e6f8740" w14:textId="e6f8740">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,53 +123,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Примечание РЦПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -410,163 +414,175 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением пункта 11 Перечня, который вводится в действие с 15 мая 2016 года и абзаца тридцать третьего пункта 5 Перечня, который вводится в действие с 1 января 2021 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Председатель</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Национального Банка</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3775,804 +3791,100 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="18"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...695 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4595,228 +3907,228 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="20"/>
+    <w:bookmarkStart w:name="z68" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 3 февраля 2014 года № 10 "Об утверждении Правил осуществления деятельности по управлению инвестиционным портфелем" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 9248, опубликованное 16 апреля 2014 года в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан") следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z69" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z69" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществления деятельности по управлению инвестиционным портфелем, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z70" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z70" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) решения профессиональной организации, принятые в отношении данного управляющего инвестиционным портфелем либо его работников в течение последних двенадцати месяцев;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="23"/>
+    <w:bookmarkStart w:name="z71" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) мерах воздействия, примененных профессиональной организацией;".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -5084,111 +4396,112 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (наименование Организации по формированию и ведению базы данных)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5989"/>
-        <w:gridCol w:w="6311"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5989" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "____"_____________ 20___ года</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
           дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6311" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
      __________________________</w:t>
@@ -5679,2198 +4992,1947 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Закона о страховой деятельности:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2614"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1827"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование поставщика информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2223" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер договора и дата заключения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат тестирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1827" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пояснения к результату тестирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Страховщики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2223" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уполномоченный государственный орган, осуществляющий государственный контроль за субъектами базы данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2223" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2223" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего (количество)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2223" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -10618,143 +9680,144 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по всем обязательствам заявителя</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="800"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1450"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10902,3386 +9965,3113 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма доходов (задолженности) Стоимость актива (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма доходов (задолженности) Стоимость актива (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма доходов (задолженности) Стоимость актива (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы, полученные за отчетный период:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1450" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заработная плата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1450" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дивиденды и доход от долей участия в уставных капиталах (акций) организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1450" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вознаграждение по вкладам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1450" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доход от сдачи в аренду имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1450" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доход от предпринимательской деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1450" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доход от реализации имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1450" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие виды дохода (с расшифровкой)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1450" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Имущество:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14345,90 +13135,83 @@
               <w:t>
 в иностранной валюте, в том числе:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличными на банковских счетах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14437,241 +13220,180 @@
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...27 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...27 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...27 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14680,241 +13402,180 @@
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...27 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...27 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...27 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14923,3685 +13584,3253 @@
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...27 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...27 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...27 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1450" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги (с указанием наименования эмитента), в том числе простые акции, привилегированные акции, облигации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соотношение количества акций, принадлежащих крупному участнику финансовой организации, к общему количеству голосующих акций организаций (указать наименование) или долей участия в их уставных капиталах, в том числе нерезидентов Республики Казахстан (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Недвижимость (с указанием наименования и места расположения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочее имущество (с расшифровкой)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1450" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Задолженность по всем обязательствам </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1450" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Непогашенные займы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1450" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Просроченная задолженность по займам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1450" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочая задолженность по обязательствам (с расшифровкой)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1450" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1450" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -21953,55 +20182,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22327,31 +20556,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>