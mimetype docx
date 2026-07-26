--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e6f8740" w14:textId="e6f8740">
+    <w:p w14:paraId="f9b72a8" w14:textId="f9b72a8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2258,1877 +2258,747 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z45" w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Утратил силу постановлением Правления Национального Банка РК от 19.08.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Утратил силу постановлением Правления Национального Банка РК от 26.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 304</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Внести в </w:t>
+      8. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 февраля 2012 года № 67 "Об утверждении Правил выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требования к документам, представляемым для получения указанного согласия" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7552, опубликованное 19 июня 2012 года в газете "Казахстанская правда" № 191-192 (27010-27011)) следующие изменения и дополнение:</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 25 мая 2012 года № 194 "Об утверждении Правил раскрытия информации юридическим лицом для целей получения банковского займа и (или) банковской гарантии" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 7781, опубликованное 29 августа 2012 года в газете "Казахстанская правда" № 290-291 (27109-27110)) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z46" w:id="14"/>
+    <w:bookmarkStart w:name="z56" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требованиях к документам, представляемым для получения указанного согласия, утвержденных указанным постановлением:</w:t>
+        <w:t xml:space="preserve"> раскрытия информации юридическим лицом для целей получения банковского займа и (или) банковской гарантии, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 4</w:t>
-[...973 lines deleted...]
-      Несоответствие требованиям, указанным в подпунктах 1) и 2) части первой настоящего пункта Правил, предполагает в том числе ухудшение финансового состояния финансовой организации.";</w:t>
+        <w:t>подпункт 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7) сведений, размещенных на интернет-ресурсе Национального Банка Республики Казахстан либо органа финансового надзора страны местонахождения юридического лица, владеющего прямо или косвенно долями участия в уставном капитале либо размещенными (за вычетом привилегированных и выкупленных обществом) акциями юридического лица, либо на интернет-ресурсе депозитария финансовой отчетности, определенного в соответствии с законодательством Республики Казахстан о бухгалтерском учете и финансовой отчетности;";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 3</w:t>
+        <w:t>приложение 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 6</w:t>
+        <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Перечню.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Утратил силу постановлением Правления Национального Банка РК от 19.08.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 131</w:t>
+        <w:t xml:space="preserve">9. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. Утратил силу постановлением Правления Национального Банка РК от 26.12.2016 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 304</w:t>
+        <w:t xml:space="preserve">10. утратил силу постановлением Правления Национального Банка РК от 28.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="16"/>
+    <w:bookmarkStart w:name="z68" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Внести в </w:t>
+      11. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 25 мая 2012 года № 194 "Об утверждении Правил раскрытия информации юридическим лицом для целей получения банковского займа и (или) банковской гарантии" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 7781, опубликованное 29 августа 2012 года в газете "Казахстанская правда" № 290-291 (27109-27110)) следующие изменения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="17"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 3 февраля 2014 года № 10 "Об утверждении Правил осуществления деятельности по управлению инвестиционным портфелем" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 9248, опубликованное 16 апреля 2014 года в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан") следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z69" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> раскрытия информации юридическим лицом для целей получения банковского займа и (или) банковской гарантии, утвержденных указанным постановлением:</w:t>
-[...344 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> осуществления деятельности по управлению инвестиционным портфелем, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z70" w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z70" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) решения профессиональной организации, принятые в отношении данного управляющего инвестиционным портфелем либо его работников в течение последних двенадцати месяцев;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="21"/>
+    <w:bookmarkStart w:name="z71" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) мерах воздействия, примененных профессиональной организацией;".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -9161,8022 +8031,90 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка и финансовых организаций,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения и дополнения</w:t>
             </w:r>
-            <w:r>
-[...128 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7737 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...90 lines deleted...]
-        <w:t>" для приобретения статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем.</w:t>
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17205,50 +8143,53 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 7</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых актов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
@@ -20182,55 +11123,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20556,31 +11497,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>