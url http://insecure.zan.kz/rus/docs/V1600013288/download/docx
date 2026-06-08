--- v0 (2025-11-18)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e16a0ab" w14:textId="e16a0ab">
+    <w:p w14:paraId="caf88b2" w14:textId="caf88b2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -974,92 +974,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) издательство – юридическое лицо, осуществляющее подготовку и издание учебника, УМК и пособия, в том числе в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 5 апреля 2022 года № 132 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 27415) (далее – Требования);</w:t>
+        <w:t>
+      3) мониторинг обеспеченности организаций образования учебной литературой – сбор, хранение, обработка и распространение информации о ходе обеспечения учебными изданиями (итоги государственных закупок учебных изданий организациями образования, итоги заключения договоров на отправку издательствами и доставку учебных изданий транспортными компаниями, выбора школами учебников и УМК из числа альтернативных учебников, включенных в Перечень учебников и базовых учебников по отдельным предметам для организаций среднего образования, учебно-методических комплексов для дошкольных организаций, организаций среднего образования, в том числе в электронной форме (далее – Перечень), состояние книжного фонда в школьных библиотеках);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мониторинг обеспеченности организаций образования учебной литературой – сбор, хранение, обработка и распространение информации о ходе обеспечения учебными изданиями (итоги государственных закупок учебных изданий организациями образования, итоги заключения договоров на отправку издательствами и доставку учебных изданий транспортными компаниями, выбора школами учебников и УМК из числа альтернативных учебников, включенных в Перечень учебников для организаций среднего образования, учебно-методических комплексов для дошкольных организаций, организаций среднего образования, в том числе в электронной форме (далее – Перечень), состояние книжного фонда в школьных библиотеках);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
@@ -1079,722 +1039,1254 @@
         <w:t>
       4) учебно-методический комплекс для дошкольного образования (далее – УМК ДО) – совокупность учебных и методических изданий, в состав которого входят методическое руководство, а также рабочая тетрадь, демонстрационные и раздаточные, аудио и видео материалы, хрестоматия, дидактические игры и альбомы с учетом организованной деятельности, соответствующие ГОСО, типовой учебной программе дошкольного воспитания и обучения и Требованиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) учебник – бумажная учебная книга, раскрывающее в соответствии с ГОСО, типовым учебным планом и типовой учебной программой содержание образования по конкретному учебному предмету, Требованиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Министра просвещения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) электронный учебник (далее – ЭУ) – программный продукт на объекте информатизации, замещающий бумажный учебник, имеющий мультимедийный, интерактивный контент и функции, системно и последовательно излагающий содержание учебного предмета, соответствующий требованиям государственного общеобязательного стандарта образования, типовой учебной программе определенного уровня образования и Требованиям;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа Министра просвещения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электронный учебно-методический комплекс (далее – ЭУМК) – программный продукт на объекте информатизации, замещающий УМК ДО и (или) УМК, имеющий мультимедийный, интерактивный контент и функции, системно и последовательно излагающий содержание организованной деятельности и учебного предмета, соответствующий требованиям ГОСО, типовой учебной программе определенного уровня образования и Требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказом Министра просвещения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок обеспечения организаций образования учебниками, учебно-методическими комплексами, в том числе в электронной форме</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...15 lines deleted...]
-      7) электронный учебно-методический комплекс (далее – ЭУМК) – программный продукт на объекте информатизации, замещающий УМК ДО и (или) УМК, имеющий мультимедийный, интерактивный контент и функции, системно и последовательно излагающий содержание организованной деятельности и учебного предмета, соответствующий требованиям ГОСО, типовой учебной программе определенного уровня образования и Требованиям.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Обеспечение библиотечного фонда организаций образования учебниками, УМК, в том числе в электронной форме, вошедшими в Перечень, осуществляется приобретением через каждые 5 (пять) лет для уровней начального, основного среднего, общего среднего образования и через каждые 6 (шесть) лет для организаций специального образования и ежегодным дозакупом необходимого количества учебников и УМК, в том числе в электронной форме, согласно контингенту обучающихся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок обеспечения организаций образования учебниками, учебно-методическими комплексами, в том числе в электронной форме</w:t>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Организации образования ежегодно до 31 мая проводят инвентаризацию книжного фонда на предмет достаточности количества учебников и УМК на контингент обучающихся и выдают из книжного фонда учебники и УМК обучающимся на последующий учебный год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
-[...15 lines deleted...]
-      4. Обеспечение библиотечного фонда организаций образования учебниками, УМК, в том числе в электронной форме, вошедшими в Перечень, осуществляется приобретением через каждые 5 (пять) лет для уровней начального, основного среднего, общего среднего образования и через каждые 6 (шесть) лет для организаций специального образования и ежегодным дозакупом необходимого количества учебников и УМК, в том числе в электронной форме, согласно контингенту обучающихся.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Местные исполнительные органы ежегодно до 30 сентября определяют прогнозное количество обучающихся и воспитанников в организациях образования на следующий учебный год с учетом контингента и на его основании формируют заявки на приобретение учебно-методических комплексов для предшкольной подготовки, учебников, УМК, в том числе в электронной форме на предстоящий учебный год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
-[...15 lines deleted...]
-      5. Организации образования ежегодно до 31 мая проводят инвентаризацию книжного фонда на предмет достаточности количества учебников и УМК на контингент обучающихся и выдают из книжного фонда учебники и УМК обучающимся на последующий учебный год.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Издательства ежегодно не позднее 30 октября размещают на сайтах своих организаций предварительные прайс-листы на учебно-методический комплекс для предшкольной подготовки, учебник, УМК, в том числе в электронной форме для формирования бюджетной заявки местными исполнительными органами на приобретение учебно-методических комплексов для предшкольной подготовки, учебников и УМК, в том числе в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 67)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" Министерство ежегодно до 28 марта утверждает Перечень и размещает его на сайте Министерства для ознакомления организаций образования и издательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В течение пяти рабочих дней после утверждения Перечня на сайтах издательств размещаются прайс-листы на учебно-методический комплекс для предшкольной подготовки, учебник, УМК, в том числе в электронной форме, включенные в Перечень.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Методические объединения организаций образования или педагоги организаций образования, в которых отсутствуют методические объединения в соответствии с Правилами выбора учебников и УМК педагогами государственных организаций образования, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 9 декабря 2022 года № 491 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31060) осуществляют выбор учебников и УМК, в том числе в электронной форме на предстоящий учебный год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Местные исполнительные органы ежегодно до 10 мая заключают договоры с издательствами, осуществляющими выпуск учебно-методических комплексов для предшкольной подготовки, учебников и УМК, согласно Гражданскому кодексу Республики Казахстан с указанием условий, предусмотренных пунктами 19 и 20 настоящих Правил, на основании заявок организаций образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Местными исполнительными органами заключение договоров с издательствами, выпускающими учебники и УМК, осуществляется при наличии заключения санитарно-эпидемиологической экспертизы учебных изданий на соответствие их </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 2 декабря 2021 года № ҚР ДСМ-124 "Об утверждении гигиенических нормативов к учебным изданиям" (зарегистрирован в Реестре нормативных правовых актов за № 25657).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Местные исполнительные органы ежегодно до 10 мая организуют проведение процедур государственных закупок по определению потенциальных поставщиков услуги по доставке учебно-методических комплексов для предшкольной подготовки, учебников и УМК от издательств, осуществляющих выпуск учебно-методических комплексов для предшкольной подготовки, учебников и УМК, до организаций образования..</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Местные исполнительные органы ежегодно до 1 августа организуют приобретение и доставку/подписку учебно-методических комплексов для предшкольной подготовки, учебников, УМК, в том числе в электронной форме, организациям образования, реализующим общеобразовательные учебные программы предшкольной подготовки, начального, основного среднего, общего среднего образования, специализированные общеобразовательные и специальные учебные программы, в объеме, прогнозируемом органами образования на предстоящий учебный год.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 15 предусматривается в редакции приказа Министра просвещения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Приобретение ЭУ и ЭУМК в комплексе осуществляется подпиской на электронное учебное издание или на электронную платформу на 1 учебный год. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Использование ЭУ, ЭУМК осуществляется в онлайн-режиме или посредством приложений для работы на компьютерных и мобильных устройствах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Местные исполнительные органы до 10 августа осуществляют распределение учебно-методических комплексов для предшкольной подготовки, учебников и УМК, в том числе в электронной форме, согласно заявкам организаций образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Местные исполнительные органы ежегодно направляют в Министерство итоговую информацию об обеспеченности учебно-методическими комплексами для предшкольной подготовки, учебниками, УМК, в том числе в электронной форме, организаций образования к предстоящему учебному году до 10 августа и информацию об обеспеченности остальными частями учебников и УМК (при наличии) до 5 декабря.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
-[...15 lines deleted...]
-      Использование ЭУ, ЭУМК осуществляется в онлайн-режиме или посредством приложений для работы на компьютерных и мобильных устройствах.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Министра просвещения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Республиканский научно-практический центр экспертизы содержания образования (далее – РНП ЦЭСО) совместно с территориальными департаментами Комитета по обеспечению качества в сфере образования Министерства просвещения Республики Казахстан проводит ежедекадный мониторинг в период с 1 июня по 10 сентября, в ходе которого местные исполнительные органы представляют сведения о доставке и подписке на электронные платформы, издательства – об отгрузке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Издательство заменяет учебно-методические комплексы для предшкольной подготовки, учебники и УМК, приобретенные местными исполнительными органами по договору о государственных закупках за счет собственных средств в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
-[...15 lines deleted...]
-      16. Местные исполнительные органы до 10 августа осуществляют распределение учебно-методических комплексов для предшкольной подготовки, учебников и УМК, в том числе в электронной форме, согласно заявкам организаций образования.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обнаружения полиграфического брака;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) обнаружения ошибки (ошибок) и (или) других недостатков, допущенных в результате отступления издательством от версии, утвержденной предметной экспертной комиссией, предусмотренной Правилами по подготовке, экспертизе, апробации и проведению мониторинга, изданию учебников для организаций среднего образования и учебно-методических комплексов для дошкольных организаций, организаций среднего образования, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 24 июля 2012 года № 344 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 7876).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При обнаружении полиграфического брака издательство осуществляет замену учебно-методических комплексов для предшкольной подготовки, учебников и УМК с полиграфическим браком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обнаружении ошибок в результате отступления издательством от версии, утвержденной предметной экспертной комиссией издательство осуществляет замену всего тиража после устранения обнаруженных ошибок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При обнаружении ошибок в ЭУ и ЭУМК в результате отступления издательством от версии, утвержденной предметной экспертной комиссией, издательство осуществляет устранение обнаруженных ошибок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа Министра просвещения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. РНП ЦЭСО на постоянной основе осуществляет мониторинг состояния школьных библиотек и процесса пополнения фондов школьных библиотек учебниками и УМК, художественной, научно-популярной и учебно-методической литературой, подписки на электронные платформы, по его результатам представляет рекомендации местным исполнительным органам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Местные исполнительные органы при необходимости проводят перераспределение учебно-методических комплексов для предшкольной подготовки, учебников и УМК между организациями образования внутри района, города, области.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2120,31 +2612,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>