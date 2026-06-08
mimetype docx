--- v0 (2025-11-10)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cb46545" w14:textId="cb46545">
+    <w:p w14:paraId="eec3964" w14:textId="eec3964">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -968,110 +968,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) профессиональная практика - вид учебной деятельности, направленной на закрепление теоретических знаний, умений, приобретение и развитие практических навыков и компетенций в процессе выполнения определенных видов работ, связанных с будущей профессиональной деятельностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) стажировка - составная часть учебного процесса, направленная на приобретение обучающимися, умений и навыков в исполнении служебных обязанностей в войсках на соответствующих командных, штабных, инженерных и других должностях по специальности в соответствии с профилями подготовки и программами обучения в ВУЗах;</w:t>
+      2) стажировка - составная часть учебного процесса, направленная на приобретение обучающимися, умений и навыков в исполнении служебных обязанностей в войсках (органах военного управления, учреждениях, государственных органах) на соответствующих командных, штабных, инженерных и других должностях по специальности в соответствии с профилями подготовки и программами обучения в ВУЗах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обучающиеся - лица, обучающиеся в военном, учебном заведении по образовательным программам технического и профессионального, высшего и послевузовского образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра обороны РК от 26.01.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Министра обороны РК от 26.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1192,1298 +1212,1648 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Объем и трудоемкость практик рассчитывается в соответствии с требованиями ГОСО, количество и продолжительность практик устанавливается военным, специальным учебным заведением самостоятельно в соответствии с рабочими учебными планами.</w:t>
+      4. Объем и трудоемкость практик рассчитывается в соответствии с требованиями ГОСО, количество и продолжительность практик устанавливается военным учебным заведением самостоятельно в соответствии с рабочими учебными планами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z40" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество и продолжительность практик для обучаемых из числа работников мобилизационных подразделений государственных органов устанавливается по согласованию с уполномоченным органом в области мобилизационной подготовки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра обороны РК от 26.01.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра обороны РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Порядок организация и прохождение профессиональной практики</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и стажировки в военных учебных заведениях подведомственных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Министерству обороны Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Структурное подразделение Министерства обороны Республики Казахстан, курирующее вопросы военного образования, по заявкам военных учебных заведений не позднее чем за месяц до начала профессиональной практики и войсковой стажировки (стажировки) разрабатывает график прохождения профессиональной практики и войсковой стажировки (стажировки).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графике отражаются количество обучаемых по специальностям (квалификациям), сроки и место проведения профессиональной практики и войсковой стажировки (стажировки).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра обороны РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Начальник военного учебного заведения организует работу по подготовке и прохождению профессиональной практики, распределяет обучающихся, назначает руководителей профессиональной практики, организует контроль ее прохождения на местах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководители практик наряду с начальником военного учебного заведения отвечают за качество прохождения профессиональной практики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для прохождения профессиональной практики обучающемуся ВУЗа выдается индивидуальное задание и дневник практики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. По прибытию обучающиеся назначаются на должность приказом руководителей воинских частей и учреждений (государственных органов), где они проходят практику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра обороны РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Для обучающихся, не прошедших профессиональную практику по болезни и другим уважительным причинам, одновременно с курсом, решением начальника ВУЗа дополнительно организуется ее прохождение продолжительностью 15-20 календарных дней в подразделениях обеспечения учебного процесса ВУЗа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В случаях допущения обучающимися грубых нарушений воинской дисциплины (трудовой дисциплины), распорядка дня (регламента служебного времени) руководители практик по согласованию с начальником ВУЗа прекращают прохождение профессиональной практики обучающихся и направляют их в ВУЗ, с выставлением оценки "F", "FX" (неудовлетворительно).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра обороны РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. По завершению профессиональной практики на каждого обучающегося его непосредственным руководителем составляется письменный отзыв о прохождении профессиональной практики и выполнении индивидуального задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Отзыв согласовывается с руководителем профессиональной практики от ВУЗа, утверждается командиром воинской части или учреждения (руководителем государственного органа, структурного подразделения государственного органа), где проходил профессиональную практику обучающийся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра обороны РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Непосредственный руководитель практики осуществляет ежедневный контроль над выполнением индивидуального плана, оказывает обучающемуся методическую и практическую помощь по прохождению профессиональной практики, осуществляет постоянный учет и оценку работы обучающегося, контроль за ведением ими соответствующей документации, соблюдением дисциплины и внутреннего распорядка, изучают личные и деловые качества обучающегося, составляет на обучающегося не менее чем за 3 рабочих дня до окончания профессиональной практики характеристику и представляет ее командиру воинской части или учреждения (руководителю государственного органа, структурного подразделения государственного органа) на утверждение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра обороны РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В характеристике на обучающегося отражаются качество выполнения индивидуального плана, степень подготовленности обучающегося к исполнению должностных обязанностей, знание нормативных правовых документов и умение пользоваться ими в повседневной деятельности, морально-волевые качества, дисциплинированность, исполнительность, общий культурный уровень развития, рекомендации по использованию обучающегося на службе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Непосредственным руководителем практики в характеристике выставляется оценка за практику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Командир воинской части или учреждения (руководитель государственного органа, структурного подразделения государственного органа) обеспечивает достоверность составленных и подписанных обучающимся документов и объективность выставленной оценки обучающемуся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом Министра обороны РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Контроль за прохождением профессиональной практики, подведение итогов практики, обобщение и анализ результатов практики, выработку рекомендации по ее совершенствованию осуществляет структурное подразделение, курирующее вопросы военного образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра обороны РК от 30.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. Лица, обучающиеся в формате дистанционного обучения, совмещающие обучение с трудовой деятельностью, проходят педагогическую (исследовательскую) практику и стажировку по месту трудовой деятельности, если профессиональная деятельность, осуществляемая ими, соответствует требованиям к содержанию и планируемым результатам практики. При этом допускается самостоятельный выбор места практики. Сроки проведения практик устанавливаются Университетом в соответствии с рабочим учебным планом и академическим календарем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 15-1 в соответствии с приказом Министра обороны РК от 26.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра обороны РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-2. Для руководства практикой, проводимой по месту трудовой деятельности, назначается руководитель практики из числа лиц, относящихся к профессорско-преподавательскому составу выпускающей кафедры университета и руководитель от места прохождения практики где проходит практику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 15-2 в соответствии с приказом Министра обороны РК от 26.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра обороны РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-3. Для прохождения профессиональной практики, обучающийся получает на кафедре индивидуальное задание и дневник практики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 15-3 в соответствии с приказом Министра обороны РК от 26.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-4. После завершения профессиональной практики обучаемый представляет отзыв о прохождении практики, составленный руководителем практики по месту трудовой деятельности и согласованный с руководителем из университета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 15-4 в соответствии с приказом Министра обороны РК от 26.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра обороны РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-5. Обучаемые, не выполнившие программы практик без уважительной причины или получившие по ее итогам неудовлетворительную оценку, считаются имеющими академическую задолженность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 15-5 в соответствии с приказом Министра обороны РК от 26.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Порядок организация и прохождение профессиональной практики</w:t>
+        <w:t xml:space="preserve"> 3. Подведение итогов профессиональной практики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z30" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. По итогам профессиональной практики обучающиеся представляют на соответствующую кафедру отчет по практике с характеристикой и отзывом, выданных руководителем практики органа внутренних дел и воинской части.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчет по практике проверяется руководителем практики от ВУЗов и защищается перед комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. По итогам профессиональной практики обучающиеся представляют на соответствующую кафедру (цикл) отчет по практике и отзывом, выданных руководителем практики воинской части и учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчет по практике проверяется руководителем практики от ВУЗов и защищается перед комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав комиссии входят руководитель практики от ВУЗа, профессорско-преподавательский состав выпускающей кафедры (цикла). В состав комиссии также привлекаются командиры воинских частей и учреждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель комиссии избирается из числа начальников выпускающих кафедр (цикла). Состав комиссии составляет не более 5 человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение комиссии принимается простым большинством голосов при наличии не менее двух/третьих голосов членов комиссии. При равенстве голосов голос председателя комиссии является решающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра обороны РК от 26.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1042 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="34"/>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. По итогам защиты практики составляется протокол защиты профессиональной практики по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z33" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z33" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Итоговая оценка по профессиональной практике выставляется с учетом оценки руководителя профессиональной практики от воинской части и учреждения, удельный вес которой составляет 60% от итоговой оценки и оценки по защите представленного отчета руководителем практики от ВУЗа, удельный вес которой составляет 40% от итоговой оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Результаты защиты отчета оцениваются по установленной балльно-рейтинговой буквенной системе оценок в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3440,55 +3810,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3814,31 +4184,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>