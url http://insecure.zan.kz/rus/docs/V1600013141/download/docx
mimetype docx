--- v0 (2025-12-14)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bca7f0c" w14:textId="bca7f0c">
+    <w:p w14:paraId="745541d" w14:textId="745541d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2614,2044 +2614,2182 @@
         <w:t>
       52. Соотношение объема кредитов (часов) между лекциями и семинарами, практическими и лабораторными занятиями определяется вузом самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z106" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. К чтению лекций, руководству дипломными работами (проектами), научно-исследовательской работе обучающихся допускаются начальники кафедр, заместители начальников кафедр, профессора, доценты, старшие преподаватели, преподаватели (имеющие опыт практической работы и педагогический стаж по профилю не менее 3 лет).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z107" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок допуска преподавателя к чтению лекций устанавливается ученым советом вуза.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К чтению лекций и проведению других видов учебных занятий также привлекаются научные работники, заслуженные деятели культуры, искусства, спорта, члены творческих союзов или опытные специалисты, в том числе сотрудники центрального аппарата МВД и территориальных подразделений ОВД, имеющие опыт практической работы по профилю не менее 3 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Привлечение указанных категорий лиц к проведению занятий осуществляется в соответствии с графиком, утверждаемым руководством вуза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 53 – в редакции приказа Министра внутренних дел РК от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 186</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Учебная работа подразделяется на аудиторную (лекции, семинары, практические и лабораторные занятия, самостоятельная работа обучающегося под руководством преподавателя) и внеаудиторную, к которой относятся все остальные виды учебной работы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
-[...15 lines deleted...]
-      К чтению лекций и проведению других видов учебных занятий также привлекаются научные работники, заслуженные деятели культуры, искусства, спорта, члены творческих союзов или опытные специалисты.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Вуз самостоятельно определяет формы, методы и средства обучения, создавая максимально благоприятные условия для освоения обучающимися образовательных программ высшего, послевузовского и дополнительного образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
-[...15 lines deleted...]
-      54. Учебная работа подразделяется на аудиторную (лекции, семинары, практические и лабораторные занятия, самостоятельная работа обучающегося под руководством преподавателя) и внеаудиторную, к которой относятся все остальные виды учебной работы.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Обязательным условием в деятельности вуза является наличие соответствующей аудиторной базы, учебных кабинетов, специализированных полигонов, тиров, спортивных залов и других помещений, обеспечивающих его деятельность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
-[...15 lines deleted...]
-      55. Вуз самостоятельно определяет формы, методы и средства обучения, создавая максимально благоприятные условия для освоения обучающимися образовательных программ высшего, послевузовского и дополнительного образования.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Отвлечение обучающихся от учебных занятий (в том числе самостоятельной работы) допускается только с письменного разрешения начальника вуза или его заместителя, курирующего учебную работу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
-[...15 lines deleted...]
-      56. Обязательным условием в деятельности вуза является наличие соответствующей аудиторной базы, учебных кабинетов, специализированных полигонов, тиров, спортивных залов и других помещений, обеспечивающих его деятельность.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Образовательные программы высшего, послевузовского образования разрабатываются в соответствии с ГОСО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
-[...15 lines deleted...]
-      57. Отвлечение обучающихся от учебных занятий (в том числе самостоятельной работы) допускается только с письменного разрешения начальника вуза или его заместителя, курирующего учебную работу.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Перечень и содержание дисциплин обязательного компонента определяются типовой учебной программой, перечень и содержание дисциплин вузовского компонента определяются рабочими учебными программами по учебным дисциплинам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
-[...15 lines deleted...]
-      58. Образовательные программы высшего, послевузовского образования разрабатываются в соответствии с ГОСО.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Допускается изучение дисциплины в течение нескольких академических периодов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
-[...15 lines deleted...]
-      59. Перечень и содержание дисциплин обязательного компонента определяются типовой учебной программой, перечень и содержание дисциплин вузовского компонента определяются рабочими учебными программами по учебным дисциплинам.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Обучение осуществляется на основе образовательных программ, единых для всех форм обучения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
-[...15 lines deleted...]
-      60. Допускается изучение дисциплины в течение нескольких академических периодов.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Учебный процесс в вузе по образовательным программам с сокращенным сроком обучения по дистанционному обучению допускается для лиц, имеющих техническое и профессиональное, послесреднее или высшее образование.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
-[...15 lines deleted...]
-      61. Обучение осуществляется на основе образовательных программ, единых для всех форм обучения.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Профессиональная практика, научно-исследовательская и экспериментально-исследовательская работа и итоговая аттестация обучающихся проводятся согласно академическому календарю в соответствии с требованиями ГОСО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
-[...15 lines deleted...]
-      62. Учебный процесс в вузе по образовательным программам с сокращенным сроком обучения по дистанционному обучению допускается для лиц, имеющих техническое и профессиональное, послесреднее или высшее образование.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Содержание разрабатываемой вузом программы и база профессиональной практики обеспечивается в соответствии профилю специальности (образовательной программы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
-[...15 lines deleted...]
-      63. Профессиональная практика, научно-исследовательская и экспериментально-исследовательская работа и итоговая аттестация обучающихся проводятся согласно академическому календарю в соответствии с требованиями ГОСО.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Базами профессиональных практик являются соответствующие подразделения и ведомства МВД. Для прохождения профессиональных практик на базе соответствующего подразделения заключения договора не требуется (кроме военных вузов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
-[...15 lines deleted...]
-      64. Содержание разрабатываемой вузом программы и база профессиональной практики обеспечивается в соответствии профилю специальности (образовательной программы).</w:t>
+    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Направление на прохождение профессиональной практики оформляется приказом начальника вуза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z120" w:id="109"/>
-[...15 lines deleted...]
-      65. Базами профессиональных практик являются соответствующие подразделения и ведомства МВД. Для прохождения профессиональных практик на базе соответствующего подразделения заключения договора не требуется (кроме военных вузов).</w:t>
+    <w:bookmarkStart w:name="z122" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обучающиеся по дистанционному обучению при условии их работы по профилю направления подготовки освобождаются от профессиональной практики. В данном случае они представляют в вуз справку с места работы (в произвольной форме) и характеристику, отражающую их профессиональную деятельность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z121" w:id="110"/>
-[...15 lines deleted...]
-      66. Направление на прохождение профессиональной практики оформляется приказом начальника вуза.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Научное руководство преддипломной практикой осуществляет научный руководитель дипломной работы (проекта).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z122" w:id="111"/>
-[...15 lines deleted...]
-      Обучающиеся по дистанционному обучению при условии их работы по профилю направления подготовки освобождаются от профессиональной практики. В данном случае они представляют в вуз справку с места работы (в произвольной форме) и характеристику, отражающую их профессиональную деятельность.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Научный руководитель и тема исследования магистранта, докторанта на основании решения ученого совета утверждаются приказом начальника вуза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z123" w:id="112"/>
-[...15 lines deleted...]
-      67. Научное руководство преддипломной практикой осуществляет научный руководитель дипломной работы (проекта).</w:t>
+    <w:bookmarkStart w:name="z125" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. В течение двух месяцев после зачисления магистранта приказом руководителя вуза на основании решения ученого совета утверждается тема магистерской диссертации (проекта) и назначается научный руководитель.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z124" w:id="113"/>
-[...15 lines deleted...]
-      68. Научный руководитель и тема исследования магистранта, докторанта на основании решения ученого совета утверждаются приказом начальника вуза.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Научное руководство докторантами на соискание степени доктора философии (PhD) осуществляется консультантами в количестве не менее 2-х человек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z125" w:id="114"/>
-[...15 lines deleted...]
-      69. В течение двух месяцев после зачисления магистранта приказом руководителя вуза на основании решения ученого совета утверждается тема магистерской диссертации (проекта) и назначается научный руководитель.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Научные консультанты обеспечивают выполнение докторской диссертации и соблюдение принципов академической честности, и своевременное представление диссертационной работы на защиту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z126" w:id="115"/>
-[...15 lines deleted...]
-      Научное руководство докторантами на соискание степени доктора философии (PhD) осуществляется консультантами в количестве не менее 2-х человек.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. В рамках научно-исследовательской (экспериментально-исследовательской) работы, индивидуальным планом работы магистранта и докторанта предусмотрено прохождение научной стажировки в научных организациях и (или) организациях соответствующих отраслей или сфер деятельности, в том числе в центральном аппарате МВД и территориальных подразделениях ОВД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z127" w:id="116"/>
-[...15 lines deleted...]
-      Научные консультанты обеспечивают выполнение докторской диссертации и соблюдение принципов академической честности, и своевременное представление диссертационной работы на защиту.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 70 – в редакции приказа Министра внутренних дел РК от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 186</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      71. Организация и проведение защиты докторских диссертации осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> присуждения ученых степеней, утвержденных приказом Министра образования и науки Республики Казахстан от 31 марта 2011 года № 127 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 6951).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z128" w:id="117"/>
-[...15 lines deleted...]
-      70. В рамках научно-исследовательской (экспериментально-исследовательской) работы, индивидуальным планом работы магистранта и докторанта предусмотрено прохождение научной стажировки в научных организациях и (или) организациях соответствующих отраслей или сфер деятельности.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Магистрант, докторант, не выполнивший учебный план, отчисляется приказом начальника вуза и откомандировывается к прежнему месту службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z129" w:id="118"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> присуждения ученых степеней, утвержденных приказом Министра образования и науки Республики Казахстан от 31 марта 2011 года № 127 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 6951).</w:t>
+    <w:bookmarkStart w:name="z131" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Для осуществления учета освоенных кредитов, организации промежуточной аттестации и итоговой аттестации, ведения учета учебных достижений обучающихся в вузе создается подразделение для мониторинга и контроля (оценки) качества образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z130" w:id="119"/>
-[...15 lines deleted...]
-      72. Магистрант, докторант, не выполнивший учебный план, отчисляется приказом начальника вуза и откомандировывается к прежнему месту службы.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. В целях проведения учебных занятий, организации и проведения профессиональных практик, стажировок, подготовки курсовых работ (проектов), дипломных работ (проектов), магистерских диссертаций и докторских диссертаций вузы организуют филиалы кафедр (циклов) вуза в подразделениях ОВД, соответствующих их профилю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z131" w:id="120"/>
-[...15 lines deleted...]
-      73. Для осуществления учета освоенных кредитов, организации промежуточной аттестации и итоговой аттестации, ведения учета учебных достижений обучающихся в вузе создается подразделение для мониторинга и контроля (оценки) качества образования.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Организация образовательной деятельности учебных центров МВД</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z132" w:id="121"/>
-[...15 lines deleted...]
-      74. В целях проведения учебных занятий, организации и проведения профессиональных практик, стажировок, подготовки курсовых работ (проектов), дипломных работ (проектов), магистерских диссертаций и докторских диссертаций вузы организуют филиалы кафедр (циклов) вуза в подразделениях ОВД, соответствующих их профилю.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      75. Зачисление обучающихся в Учебный центр для прохождения первоначального профессионального обучения и сроки обучения осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел от 13 марта 2020 года № 211 "Об утверждении Правил отбора на первоначальную профессиональную подготовку и условия ее прохождения для лиц, поступающих в органы внутренних дел, а также основания их отчисления от первоначальной профессиональной подготовки" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 140252).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z133" w:id="122"/>
+    <w:bookmarkStart w:name="z135" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Учебный центр организует учебно-воспитательный процесс, выбирает формы, методы и средства обучения, создает необходимые условия для освоения образовательных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z136" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Непосредственное руководство учебно-методической работой Учебного центра осуществляет заместитель начальника по учебной работе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      78. Учебно-методическая работа Учебного центра включает: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z138" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработку графика учебного процесса, рабочих учебных планов и программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z139" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) учебно-методическое обеспечение учебных дисциплин учебными пособиями, сборниками задач, комплексными заданиями, методическими рекомендациями по изучению дисциплин, а также материалами текущего и итогового контроля знаний; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z140" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) учебно-методическое обеспечение самостоятельной работы обучающихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z141" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) иную деятельность, направленную на учебно-методическое обеспечение учебного процесса. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z142" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Организация учебной деятельности осуществляется на основе расписания учебных занятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z143" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Структура учебной деятельности формируется на основе типовых учебных планов и учебных программ, объема учебной нагрузки, видов занятий, объема учебного материала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z144" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Типовые учебные планы разрабатываются кадровым подразделением МВД совместно с профильными службами МВД и утверждаются Министром.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z145" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      82. Рабочие учебные программы и планы, график учебного процесса, среднегодовая педагогическая нагрузка преподавательского состава утверждаются решением педагогического совета Учебного центра. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z146" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При разработке учебных планов Учебные центры перераспределяют количество часов, отводимых на освоение учебного материала по каждому циклу дисциплин в пределах 20% от общего количества часов типового учебного плана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z147" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Планирование учебной нагрузки преподавательского состава осуществляется в академических часах, который составляет не менее 40 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z148" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. В Учебном центре устанавливаются следующие основные виды учебной работы: лекции, семинары, практические и лабораторные занятия, самостоятельная работа обучающихся, подготовка и прохождение итогового контроля, все виды учений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z149" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Учебная работа подразделяется на аудиторную (лекции, семинары, практические и лабораторные занятия) и внеаудиторную, к которой относятся все остальные виды учебной работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z150" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Учебный центр самостоятелен в выборе форм, порядка и периодичности проведения текущего и итогового контроля успеваемости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z151" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Обязательным условием в деятельности Учебного центра является наличие соответствующей аудиторной базы, учебных кабинетов, специализированных полигонов, тиров, спортивных залов и других помещений, обеспечивающих его деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z152" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      88. По окончании обучения на курсах первоначального профессионального обучения, повышения квалификации и переподготовки обучающимся выдается сертификат по форме в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел от 13 марта 2020 года № 211 "Об утверждении Правил отбора на первоначальную профессиональную подготовку и условия ее прохождения для лиц, поступающих в органы внутренних дел, а также основания их отчисления от первоначальной профессиональной подготовки" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 140252).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z153" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Организация образовательной деятельности учебных центров МВД</w:t>
-[...379 lines deleted...]
-      87. Обязательным условием в деятельности Учебного центра является наличие соответствующей аудиторной базы, учебных кабинетов, специализированных полигонов, тиров, спортивных залов и других помещений, обеспечивающих его деятельность.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Организация воспитательной работы в военных, специальных учебных заведениях МВД</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z152" w:id="141"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Министра внутренних дел от 13 марта 2020 года № 211 "Об утверждении Правил отбора на первоначальную профессиональную подготовку и условия ее прохождения для лиц, поступающих в органы внутренних дел, а также основания их отчисления от первоначальной профессиональной подготовки" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 140252).</w:t>
+    <w:bookmarkStart w:name="z154" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Воспитательная деятельность учебных заведений МВД является составной частью учебного процесса и включает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:bookmarkStart w:name="z155" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) формирование у обучающихся умений самостоятельно и компетентно принимать и реализовывать решения; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z156" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) формирование у обучающихся чувства патриотизма, гражданственности, интернационализма, высокой морали и нравственности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z157" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) формирование у обучающихся мотивации к здоровому образу жизни, активному участию в общественных мероприятиях; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z158" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) формирование у обучающихся антикоррупционного поведения; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z159" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) проведение тематических мероприятий по профилю кафедры (факультета(института)), цикла способствующих расширению кругозора обучающихся, формированию ценностного отношения к избранной специальности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z160" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) проведение профориентационной работы среди обучающихся средних общеобразовательных школ, организаций технического и профессионального образования; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z161" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мероприятия, направленные на реализацию задач воспитательного процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z162" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Воспитательная деятельность осуществляется на основе взаимного уважения человеческого достоинства обучающихся и профессорско-преподавательского состава и строгого исполнения требований устава вуза (Учебного центра).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z163" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Воспитательная работа входит в общую нагрузку профессорско-преподавательского состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z164" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Организация воспитательной работы в военных, специальных учебных заведениях МВД</w:t>
-[...179 lines deleted...]
-      90. Воспитательная деятельность осуществляется на основе взаимного уважения человеческого достоинства обучающихся и профессорско-преподавательского состава и строгого исполнения требований устава вуза (Учебного центра).</w:t>
+        <w:t xml:space="preserve"> Глава 5. Организация научно-исследовательской, редакционно-издательской и международная деятельность военных, специальных учебных заведений МВД</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z163" w:id="152"/>
-[...15 lines deleted...]
-      91. Воспитательная работа входит в общую нагрузку профессорско-преподавательского состава.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Научно-исследовательская деятельность вузов направлена на обеспечение интеграции науки, образования и практической деятельности подразделений и ведомств МВД, развитие на этой основе научно-образовательного процесса, повышение конкурентоспособности научных исследований и инновационной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z164" w:id="153"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Организация научно-исследовательской, редакционно-издательской и международная деятельность военных, специальных учебных заведений МВД</w:t>
+    <w:bookmarkStart w:name="z166" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Организация и проведение научно-исследовательских работ (фундаментальных, поисковых, прикладных научных исследований) (далее – НИР) осуществляется в структурных подразделениях вуза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z165" w:id="154"/>
-[...15 lines deleted...]
-      92. Научно-исследовательская деятельность вузов направлена на обеспечение интеграции науки, образования и практической деятельности подразделений и ведомств МВД, развитие на этой основе научно-образовательного процесса, повышение конкурентоспособности научных исследований и инновационной деятельности.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. НИР в вузах выполняется лицами из числа профессорско-преподавательского и научного состава, обучающимися.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z166" w:id="155"/>
-[...15 lines deleted...]
-      93. Организация и проведение научно-исследовательских работ (фундаментальных, поисковых, прикладных научных исследований) (далее – НИР) осуществляется в структурных подразделениях вуза.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Для выполнения указанных работ в вузах создаются временные авторские коллективы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z167" w:id="156"/>
-[...15 lines deleted...]
-      94. НИР в вузах выполняется лицами из числа профессорско-преподавательского и научного состава, обучающимися.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Выполнение НИР для профессорско-преподавательского и научного состава вузов относится к числу основных обязанностей и осуществляется в рабочее время в соответствии с индивидуальным планом работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z168" w:id="157"/>
-[...15 lines deleted...]
-      95. Для выполнения указанных работ в вузах создаются временные авторские коллективы.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      97. НИР вуза включает: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z169" w:id="158"/>
-[...15 lines deleted...]
-      96. Выполнение НИР для профессорско-преподавательского и научного состава вузов относится к числу основных обязанностей и осуществляется в рабочее время в соответствии с индивидуальным планом работы.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) проведение фундаментальных, поисковых, прикладных научно-исследовательских работ, опытно-конструкторских работ, направленных на решение задач практической деятельности подразделений и ведомств МВД; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z170" w:id="159"/>
-[...15 lines deleted...]
-      97. НИР вуза включает: </w:t>
+    <w:bookmarkStart w:name="z172" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) научное, научно-методическое, информационно-аналитическое обеспечение нормотворческой и практической деятельности подразделений и ведомств МВД; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z171" w:id="160"/>
-[...15 lines deleted...]
-      1) проведение фундаментальных, поисковых, прикладных научно-исследовательских работ, опытно-конструкторских работ, направленных на решение задач практической деятельности подразделений и ведомств МВД; </w:t>
+    <w:bookmarkStart w:name="z173" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) исследование и разработку теоретических и методологических основ развития высшего, послевузовского и дополнительного образования; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z172" w:id="161"/>
-[...15 lines deleted...]
-      2) научное, научно-методическое, информационно-аналитическое обеспечение нормотворческой и практической деятельности подразделений и ведомств МВД; </w:t>
+    <w:bookmarkStart w:name="z174" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) разработку и внедрение инновационных технологий обучения в учебный процесс; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z173" w:id="162"/>
-[...15 lines deleted...]
-      3) исследование и разработку теоретических и методологических основ развития высшего, послевузовского и дополнительного образования; </w:t>
+    <w:bookmarkStart w:name="z175" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) внедрение результатов научных исследований в учебный процесс и практику; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z174" w:id="163"/>
-[...15 lines deleted...]
-      4) разработку и внедрение инновационных технологий обучения в учебный процесс; </w:t>
+    <w:bookmarkStart w:name="z176" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) формирование и развитие собственных научных школ (при наличии соответствующего научного потенциала), активное привлечение к научно-исследовательской работе научно-педагогических сотрудников и обучающихся; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z175" w:id="164"/>
-[...15 lines deleted...]
-      5) внедрение результатов научных исследований в учебный процесс и практику; </w:t>
+    <w:bookmarkStart w:name="z177" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) защиту интеллектуальной собственности и авторских прав исследователей и разработчиков; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z176" w:id="165"/>
-[...15 lines deleted...]
-      6) формирование и развитие собственных научных школ (при наличии соответствующего научного потенциала), активное привлечение к научно-исследовательской работе научно-педагогических сотрудников и обучающихся; </w:t>
+    <w:bookmarkStart w:name="z178" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) организацию и руководство научно-исследовательской работы обучающихся. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z177" w:id="166"/>
-[...15 lines deleted...]
-      7) защиту интеллектуальной собственности и авторских прав исследователей и разработчиков; </w:t>
+    <w:bookmarkStart w:name="z179" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Координацию научно-исследовательской деятельности в вузе осуществляет заместитель начальника по научной работе и подразделение организации научно-исследовательской и редакционно-издательской работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z178" w:id="167"/>
-[...15 lines deleted...]
-      8) организацию и руководство научно-исследовательской работы обучающихся. </w:t>
+    <w:bookmarkStart w:name="z180" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. НИР входит в педагогическую нагрузку профессорско-преподавательского состава.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z179" w:id="168"/>
-[...15 lines deleted...]
-      98. Координацию научно-исследовательской деятельности в вузе осуществляет заместитель начальника по научной работе и подразделение организации научно-исследовательской и редакционно-издательской работы.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. По результатам НИР составляются промежуточный и заключительный отчеты, предусмотренные календарным планом. Ответственность за достоверность данных, содержащихся в отчете, несут руководители и исполнители НИР.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z180" w:id="169"/>
-[...15 lines deleted...]
-      99. НИР входит в педагогическую нагрузку профессорско-преподавательского состава.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      101. Основные задачи редакционно-издательской деятельности вуза: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z181" w:id="170"/>
-[...15 lines deleted...]
-      100. По результатам НИР составляются промежуточный и заключительный отчеты, предусмотренные календарным планом. Ответственность за достоверность данных, содержащихся в отчете, несут руководители и исполнители НИР.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) подготовка и выпуск учебных, учебно-методических и научных материалов необходимых для обеспечения образовательного процесса вуза и практической деятельности подразделений и ведомств МВД; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z182" w:id="171"/>
-[...15 lines deleted...]
-      101. Основные задачи редакционно-издательской деятельности вуза: </w:t>
+    <w:bookmarkStart w:name="z184" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) пропаганда и распространение изданий вуза в образовательных учреждениях и практических органах внутренних дел. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z183" w:id="172"/>
-[...15 lines deleted...]
-      1) подготовка и выпуск учебных, учебно-методических и научных материалов необходимых для обеспечения образовательного процесса вуза и практической деятельности подразделений и ведомств МВД; </w:t>
+    <w:bookmarkStart w:name="z185" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      102. Вуз выпускает следующие печатные издания: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z184" w:id="173"/>
-[...15 lines deleted...]
-      2) пропаганда и распространение изданий вуза в образовательных учреждениях и практических органах внутренних дел. </w:t>
+    <w:bookmarkStart w:name="z186" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) монографии, учебники, учебные пособия (учебно-методические, учебно-наглядные пособия), практикумы, курсы лекций по всем дисциплинам (курсам) учебных планов; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z185" w:id="174"/>
-[...15 lines deleted...]
-      102. Вуз выпускает следующие печатные издания: </w:t>
+    <w:bookmarkStart w:name="z187" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) методические материалы и учебно-методическую документацию для обеспечения образовательного процесса (рабочие учебные программы, методические пособия, рекомендаций, разработки, указания по изучению или преподаванию учебной дисциплины (курса) либо ее части); </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z186" w:id="175"/>
-[...15 lines deleted...]
-      1) монографии, учебники, учебные пособия (учебно-методические, учебно-наглядные пособия), практикумы, курсы лекций по всем дисциплинам (курсам) учебных планов; </w:t>
+    <w:bookmarkStart w:name="z188" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) тематические сборники научных трудов профессорско-преподавательского состава, научных сотрудников (работников), обучающихся; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z187" w:id="176"/>
-[...15 lines deleted...]
-      2) методические материалы и учебно-методическую документацию для обеспечения образовательного процесса (рабочие учебные программы, методические пособия, рекомендаций, разработки, указания по изучению или преподаванию учебной дисциплины (курса) либо ее части); </w:t>
+    <w:bookmarkStart w:name="z189" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) материалы научных, научно-практических и методических конференций, сборов, совещаний, круглых столов и семинаров, в том числе проводимых совместно с другими образовательными учреждениями и государственными органами; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z188" w:id="177"/>
-[...15 lines deleted...]
-      3) тематические сборники научных трудов профессорско-преподавательского состава, научных сотрудников (работников), обучающихся; </w:t>
+    <w:bookmarkStart w:name="z190" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) справочную, информационную и иную печатную продукцию. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z189" w:id="178"/>
-[...15 lines deleted...]
-      4) материалы научных, научно-практических и методических конференций, сборов, совещаний, круглых столов и семинаров, в том числе проводимых совместно с другими образовательными учреждениями и государственными органами; </w:t>
+    <w:bookmarkStart w:name="z191" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Вузы осуществляют международное сотрудничество в области подготовки кадров, научной и педагогической деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z190" w:id="179"/>
-[...15 lines deleted...]
-      5) справочную, информационную и иную печатную продукцию. </w:t>
+    <w:bookmarkStart w:name="z192" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Международное сотрудничество осуществляется в соответствии с международными договорами Республики Казахстан, соглашениями, заключенными МВД Республики Казахстан с соответствующими учреждениями зарубежных государств, прямых двусторонних договоров, заключенных вузом по согласованию с МВД Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z191" w:id="180"/>
-[...15 lines deleted...]
-      103. Вузы осуществляют международное сотрудничество в области подготовки кадров, научной и педагогической деятельности.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      105. Специальные вузы осуществляют международное сотрудничество в следующих формах: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z192" w:id="181"/>
-[...15 lines deleted...]
-      104. Международное сотрудничество осуществляется в соответствии с международными договорами Республики Казахстан, соглашениями, заключенными МВД Республики Казахстан с соответствующими учреждениями зарубежных государств, прямых двусторонних договоров, заключенных вузом по согласованию с МВД Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) направление по программам двустороннего и многостороннего обмена за пределы Республики Казахстан обучающихся, представителей профессорско-преподавательского и научного состава; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z193" w:id="182"/>
-[...15 lines deleted...]
-      105. Специальные вузы осуществляют международное сотрудничество в следующих формах: </w:t>
+    <w:bookmarkStart w:name="z195" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) участие в научных конференциях, семинарах и других мероприятиях; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z194" w:id="183"/>
-[...15 lines deleted...]
-      1) направление по программам двустороннего и многостороннего обмена за пределы Республики Казахстан обучающихся, представителей профессорско-преподавательского и научного состава; </w:t>
+    <w:bookmarkStart w:name="z196" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) привлечение преподавателей образовательных учреждений и сотрудников правоохранительных органов иностранных государств для чтения лекций, проведения семинарских и практических занятий, выступления на конференциях и участия в других мероприятиях; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z195" w:id="184"/>
-[...15 lines deleted...]
-      2) участие в научных конференциях, семинарах и других мероприятиях; </w:t>
+    <w:bookmarkStart w:name="z197" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) обучение иностранных граждан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z196" w:id="185"/>
-[...15 lines deleted...]
-      3) привлечение преподавателей образовательных учреждений и сотрудников правоохранительных органов иностранных государств для чтения лекций, проведения семинарских и практических занятий, выступления на конференциях и участия в других мероприятиях; </w:t>
+    <w:bookmarkStart w:name="z198" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) направление профессорско-преподавательского и научного состава, магистрантов и докторантов в зарубежные научные и учебные учреждения на педагогическую, научную стажировку; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z197" w:id="186"/>
-[...15 lines deleted...]
-      4) обучение иностранных граждан; </w:t>
+    <w:bookmarkStart w:name="z199" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) проведение совместных фундаментальных и прикладных научных исследований, совместное издание научных трудов, учебной и учебно-методической литературы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z198" w:id="187"/>
-[...15 lines deleted...]
-      5) направление профессорско-преподавательского и научного состава, магистрантов и докторантов в зарубежные научные и учебные учреждения на педагогическую, научную стажировку; </w:t>
+    <w:bookmarkStart w:name="z200" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) обмен учебными, научно-методическими базами данных; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z199" w:id="188"/>
-[...15 lines deleted...]
-      6) проведение совместных фундаментальных и прикладных научных исследований, совместное издание научных трудов, учебной и учебно-методической литературы; </w:t>
+    <w:bookmarkStart w:name="z201" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) участие в различных программах, финансируемых международными и иностранными организациями, фондами, а также совместно с иностранными партнерами участие в различных программах, финансируемых организациями и фондами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z200" w:id="189"/>
-[...15 lines deleted...]
-      7) обмен учебными, научно-методическими базами данных; </w:t>
+    <w:bookmarkStart w:name="z202" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Выезд обучающихся, профессорско-преподавательского и научного состава, иных сотрудников вуза за пределы Республики Казахстан, а также прием иностранных делегаций и граждан иностранных государств осуществляется по согласованию с МВД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z201" w:id="190"/>
-[...15 lines deleted...]
-      8) участие в различных программах, финансируемых международными и иностранными организациями, фондами, а также совместно с иностранными партнерами участие в различных программах, финансируемых организациями и фондами Республики Казахстан. </w:t>
+    <w:bookmarkStart w:name="z203" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Вузы в рамках своей компетенции, по согласованию с МВД заключают с зарубежными партнерами (юридическими и (или) физическими лицами) соглашения о сотрудничестве в сфере подготовки кадров, проведения научных исследований.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z202" w:id="191"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>