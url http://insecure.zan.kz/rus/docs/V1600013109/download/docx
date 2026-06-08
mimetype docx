--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d2da9e" w14:textId="6d2da9e">
+    <w:p w14:paraId="3a65c58" w14:textId="3a65c58">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6085,662 +6085,900 @@
         <w:t>
       2. В настоящей Форме используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) административные данные – индивидуальные количественные (измеряемые с помощью чисел) и (или) качественные (выстроенные по определенному принципу и (или) признаку) данные по физическому или юридическому лицу и данные похозяйственного учета, формируемые административными источниками, за исключением первичных статистических и альтернативных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Центр развития трудовых ресурсов – юридическое лицо, создаваемое по решению Правительства Республики Казахстан при уполномоченном государственном органе, обеспечивающее информационно-аналитическое сопровождение рынка труда, активных мер содействия занятости, методологическую поддержку служб занятости, развитие и сопровождение единой информационной системы социально-трудовой сферы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ребенок (дети) с инвалидностью – лицо в возрасте до восемнадцати лет, имеющее нарушение здоровья со стойким расстройством функций организма, обусловленное заболеваниями, увечьями (ранениями, травмами, контузиями), их последствиями, нарушениями, которое приводит к ограничению жизнедеятельности и необходимости его социальной защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Основной задачей ведения данной Формы является осуществление ежеквартального мониторинга назначения и выплаты возмещений затрат на обучение на дому детей с инвалидностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма предоставляется в Акционерное общество "Центр развития трудовых ресурсов" местными исполнительными органами областей, городов республиканского значения, столицы ежеквартально до 10-го числа месяца, следующего после отчетного периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма, утвержденная приложением к настоящему приказу, формируется Акционерным обществом "Центр развития трудовых ресурсов" и представляется в Министерство труда и социальной защиты населения Республики Казахстан ежеквартально в течение 10 календарных дней после отчетного периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац второй пункта 5 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Форму подписывает первый руководитель, а в случае его отсутствия – лицо, исполняющее его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе "А" формы указывается нумерация строк в разрезе областей, городов республиканского значения и столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе "Б" формы указываются данные по наименованиям областей, городов республиканского значения и столицы в разрезе городской и сельской местности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе "В" формы указывается код по классификатору административно-территориальных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 1 формы указывается общая численность детей с инвалидностью, обучающихся на дому, на конец отчетного периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 2 формы указывается численность детей с инвалидностью, обучающихся на дому мужского пола, на конец отчетного периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 3 формы указывается численность детей с инвалидностью, обучающихся на дому женского пола, на конец отчетного периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 4 формы указывается невыплаченная сумма возмещений затрат на обучение на дому детям с инвалидностью на начало отчетного периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графах 5-10 формы указываются все данные за отчетный квартал:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 формы указывается численность получателей, которым назначено возмещение затрат на обучение на дому детям с инвалидностью за отчетный квартал. При этом каждый конкретный заявитель учитывается и включается в отчет только один раз, независимо от количества повторных его обращений за возмещением затрат на обучение на дому детям с инвалидностью в течение отчетного периода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 формы указывается общая сумма, назначенных возмещений затрат на обучение на дому детям с инвалидностью за отчетный квартал. При этом каждый конкретный заявитель учитывается и включается в отчет только один раз, независимо от количества повторных обращений за возмещением затрат на обучение на дому детям с инвалидностью в течение отчетного периода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 формы указывается среднемесячный размер, назначенных возмещений затрат на обучение на дому детям с инвалидностью за отчетный квартал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 формы указывается численность получателей, которым выплачено возмещение затрат на обучение на дому детям с инвалидностью за отчетный квартал. При этом каждый конкретный заявитель учитывается и включается в отчет только один раз, независимо от количества повторных обращений за возмещением затрат на обучение на дому детям с инвалидностью в течение отчетного периода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 формы указывается общая сумма, выплаченных возмещений затрат на обучение на дому детям с инвалидностью за отчетный квартал. При этом каждый конкретный заявитель учитывается и включается в отчет только один раз, независимо от количества повторных обращений за возмещением затрат на обучение на дому детям с инвалидностью в течение отчетного периода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 формы указывается среднемесячный размер, выплаченных возмещений затрат на обучение на дому детям с инвалидностью за отчетный квартал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графах 11-16 формы указываются все данные с начала года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 11 формы указывается численность получателей, которым назначено возмещение затрат на обучение на дому детям с инвалидностью с начала года. При этом каждый конкретный заявитель учитывается и включается в отчет только один раз, независимо от количества повторных его обращений за возмещением затрат на обучение на дому детям с инвалидностью в течение отчетного периода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 12 формы указывается общая сумма, назначенных возмещений затрат на обучение на дому детям с инвалидностью с начала года. Она определяется путем суммирования назначенных ежеквартальных сумм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 13 формы указывается среднемесячный размер, назначенных возмещений затрат на обучение на дому детям с инвалидностью с начала года, который определяется путем деления графы 12 на графу 11 и на количество месяцев в указанном периоде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 14 формы указывается численность получателей, которым выплачено возмещение затрат на обучение на дому детям с инвалидностью с начала года. При этом каждый конкретный заявитель учитывается и включается в отчет только один раз, независимо от количества повторных обращений за возмещением затрат на обучение на дому детям с инвалидностью в течение отчетного периода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 15 формы указывается общая сумма, выплаченных возмещений затрат на обучение на дому детям с инвалидностью с начала года. Она определяется путем суммирования выплаченных ежеквартальных сумм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 16 формы указывается среднемесячный размер, выплаченных возмещений затрат на обучение на дому детям с инвалидностью с начала года, который определяется путем деления графы 15 на графу 14 и на количество месяцев в указанном периоде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>