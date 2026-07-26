--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6ee6d3e" w14:textId="6ee6d3e">
+    <w:p w14:paraId="b1ffa96" w14:textId="b1ffa96">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,53 +123,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Примечание РЦПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Настоящий приказ вводится в действие с 01.03. 2016 г.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -384,163 +388,157 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ подлежит официальному опубликованию и вводится в действие с 1 марта 2016 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министр юстиции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б. Имашев</w:t>
@@ -1097,91 +1095,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) форма отчетности – форма отчетности деятельности филиалов Государственной корпорации, связанная залогом движимого имущества, не подлежащего обязательной государственной регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок предоставления статистической и иной отчетности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Показатели отчетности формируются путем выборки соответствующих количественных данных из источников первичного учета (Книга учета документов поступающих на регистрацию, Реестр залога движимого имущества, Журнал учета входящей и исходящей корреспонденции, номенклатурные дела, веб-портал "электронного правительства": www.egov.kz, ГБДРЗДИ), с последующим их отражением по графам формы отчетности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Данные указываются в разрезе отчетного квартала текущего года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Отчетность предоставляется путем заполнения формы "Сведения об основных показателях деятельности Государственной корпорации по регистрации залога движимого имущества, не подлежащего обязательной государственной регистрации" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1196,111 +1275,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и формы "Сведения о количестве вынесенных решений суда о незаконном отказе в регистрации залога движимого имущества" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отчетность предоставляется филиалами Государственной корпорации областей, городов республиканского значения и столицы в Государственную корпорацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Отчетность предоставляется ежеквартально, нарастающим итогом к 10 числу месяца следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Отчетность подписывается исполнителем и руководителем филиала Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1483,68 +1562,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об основных показателях деятельности Государственной корпорации по регистрации залога движимого имущества, не подлежащего обязательной государственной регистрации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период __ квартал 20___ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1620,51 +1699,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Круг лиц представляющих</w:t>
+        <w:t xml:space="preserve">Круг </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лиц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> представляющих</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: филиалы Государственной корпорации областей, городов республиканского значения и столицы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1805,72 +1904,73 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Продолжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="899"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1495"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1881,68 +1981,61 @@
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1958,125 +2051,125 @@
               <w:t>
 Количество оказанных услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование филиала Государственной корпорации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчетный период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1901" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2237,303 +2330,303 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Физ.лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="422" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юр.лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма сбора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Физ.лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юр.лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1491" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Физ. лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2543,1034 +2636,894 @@
               <w:t>
 Юр. лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1150" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1901" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бумажно</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1150" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1901" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Через портал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1901" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3678,596 +3631,527 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1150" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="899" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчетный период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1901" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аналогичный период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1901" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1282"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="887"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4500,1424 +4384,1256 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кол-во выданных дубликатов свидетельств о регистрации залога движимого имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свыше 2 дней</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1815" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свыше 1 дня электронная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Физ. лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="595" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма сбор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="595" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юр.лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="595" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма сбора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1053" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Физ. лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юр.лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="804" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="887" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1282" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1282" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6091,531 +5807,462 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2212"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1433"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество оказанных услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6760,1320 +6407,1166 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кол-во зарегистрированных заявлений о внесений изменений и дополнений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="677" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Физ.лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юр.лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма сбора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Физ.лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юр.лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Физ.лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1433" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юр. лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8218,449 +7711,379 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличии Наименование филиала _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8944,68 +8367,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>имущества, не подлежащего</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обязательной государственной регистрации"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы "Сведения об основных показателях деятельности Государственной корпорации по регистрации залога движимого имущества, не подлежащего обязательной государственной регистрации"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9284,50 +8707,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 8 указываются сроки регистрации залога движимого имущества включает в себя 2 раздела:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) свыше 2 дней бумажная;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац девятнадцатый предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) свыше 1 дня электронная после поступления в информационную систему залогодержателя на портал.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10088,68 +9597,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о количестве вынесенных решений суда о незаконном отказе в регистрации залога движимого имущества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период __ квартал 20___ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10225,51 +9734,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Круг лиц представляющих</w:t>
+        <w:t xml:space="preserve">Круг </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лиц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> представляющих</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: филиалы Государственной корпорации областей, городов республиканского значения и столицы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -10327,65 +9856,66 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ежеквартально к 10 числу следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1924"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
-        <w:gridCol w:w="1925"/>
-        <w:gridCol w:w="3531"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1924" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10519,128 +10049,128 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По вине регистрирующего органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1925" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По другим основаниям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3531" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Из них вступивших в законную силу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1924" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10704,87 +10234,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1925" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3531" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11086,68 +10616,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отказе в регистрации залога</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>движимого имущества"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы "Сведения о количестве вынесенных решений суда о незаконном отказе в регистрации залога движимого имущества"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11261,55 +10791,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11635,31 +11165,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>