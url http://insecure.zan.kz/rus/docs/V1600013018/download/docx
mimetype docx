--- v0 (2025-10-01)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7108f4d" w14:textId="7108f4d">
+    <w:p w14:paraId="b27b144" w14:textId="b27b144">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,1409 +93,1868 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в приказ Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 304 "Об утверждении Правил утверждения проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства за счет бюджетных средств и иных форм государственных инвестиций"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра национальной экономики Республики Казахстан от 6 января 2016 года № 2. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 февраля 2016 года № 13018</w:t>
-[...17 lines deleted...]
-        <w:t>      </w:t>
+        <w:t>Приказ и.о. Министра национальной экономики Республики Казахстан от 6 января 2016 года № 2. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 февраля 2016 года № 13018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 304 "Об утверждении Правил утверждения проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства объектов за счет бюджетных средств и иных форм государственных инвестиций" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 10632, опубликованный в информационно-правовой системе "Әділет" 21 апреля 2015 года) следующие изменения и дополнения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении Правил утверждения проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства объектов за счет бюджетных средств и иных форм государственных инвестиций";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> утверждения проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства объектов за счет бюджетных средств и иных форм государственных инвестиций.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> утверждения проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства объектов за счет бюджетных средств и иных форм государственных инвестиций:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) администратор бюджетных программ - государственный орган, ответственный за планирование, обоснование, реализацию и достижение результатов бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бюджетные инвестиции - финансирование из республиканского или местного бюджета, направленное на формирование и (или) увеличение уставных капиталов юридических лиц, создание и (или) развитие активов государства путем реализации бюджетных инвестиционных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бюджетный инвестиционный проект – совокупность мероприятий, направленных на создание (строительство) новых либо реконструкцию имеющихся объектов, а также создание, внедрение и развитие информационных систем, реализуемых за счет бюджетных средств непосредственно администратором бюджетной программы в течение определенного периода времени и имеющих завершенный характер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дочерняя организация – юридическое лицо, преобладающую часть уставного капитала которого сформировало другое юридическое лицо;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) концедент – Республика Казахстан в лице Правительства Республики Казахстан либо местного исполнительного органа, действующих через соответствующие уполномоченные государственные органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) концессионер – юридическое лицо (за исключением государственных учреждений и государственных предприятий), получившее права на объект концессии, в соответствии с договором концессии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) объект концессии – объекты социальной инфраструктуры и жизнеобеспечения, включенные в перечень, которые создаются (реконструируются) и эксплуатируются по договору концессии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) государственные инвестиции в строительство – инвестиции в строительство новых зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций, а также реконструкцию (расширение, модернизацию, техническое перевооружение) или капитальный ремонт существующих объектов, источником которых являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      средства республиканского и (или) местных бюджетов, в том числе целевые средства, направленные на бюджетные инвестиции и бюджетное кредитование субъектов квазигосударственного сектора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      целевые средства негосударственных займов под государственную гарантию либо поручительство государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      средства Национального фонда Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      средства, направленные на реализацию концессионных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) расчетная стоимость строительства - стоимость строительства объекта, определяемая при разработке технико-экономических обоснований на строительство;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сметная стоимость строительства - стоимость строительства объекта, определяемая в соответствии со сметными нормативами при разработке проектно-сметной документации на строительство;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) утвержденная сметная стоимость строительства – стоимость строительства объекта на момент утверждения сметной документации заказчиком;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) заказчики - государственные органы, государственные учреждения, государственные предприятия, юридические лица, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых принадлежат государству, и аффилиированные с ними юридические лица, а также национальные управляющие холдинги, национальные холдинги, национальные управляющие компании, национальные компании и аффилиированные с ними юридические лица, Национальный Банк Республики Казахстан, и юридические лица, в отношении которых они являются учредителями (уполномоченными органами) либо акционерами, осуществляющие строительство за счет или с участием государственных инвестиций.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Технико-экономическое обоснование и проектно-сметная документация на строительство объектов представляются на утверждение не позднее пятнадцати календарных дней после получения положительного заключения комплексной вневедомственной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Технико-экономическое обоснование и проектно-сметная документация на строительство объектов утверждается не позднее двадцати календарных дней после представления на утверждение.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. После получения положительного заключения комплексной вневедомственной экспертизы технико-экономическое обоснование или проектно-сметная документация на строительство объектов (зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций), финансируемых за счет целевых бюджетных средств, подлежит утверждению (первым руководителем либо лицом, уполномоченным первым руководителем) администратором бюджетных программ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 6-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6-1. При финансировании объектов и комплексов за счет местного бюджета, технико-экономическое обоснование и (или) проектно-сметная документация подлежит утверждению местным исполнительным органом (первым руководителем либо лицом, уполномоченным первым руководителем).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 6-2 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6-2. При финансировании местных бюджетных инвестиций, реализуемых за счет целевых трансфертов на развитие из республиканского бюджета, технико-экономическое обоснование и (или) проектно-сметная документация подлежат утверждению администратором местных бюджетных программ (первым руководителем либо лицом, уполномоченным первым руководителем).";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. В случае если технико-экономическое обоснование или проектно-сметная документации на строительство, разрабатываются в рамках реализации бюджетных инвестиций посредством участия государства в уставном капитале национальных холдингов и национального управляющего холдинга, предусматривающих реализацию проектов в различных отраслях экономики, которые не могут быть отнесены к компетенции одного администратора бюджетных программ, то данная документация утверждается данными национальными холдингами и национальным управляющим холдингом (первым руководителем либо лицом, уполномоченным первым руководителем) за исключением акционерного общества "Фонд национального благосостояния "Самрук-Казына" (далее – Фонд).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если технико-экономическое обоснование или проектно-сметная документации на строительство разрабатываются в рамках реализации бюджетных инвестиций посредством участия государства в уставном капитале Фонда, то данная документация подлежит утверждению дочерней организацией Фонда (первым руководителем либо лицом, уполномоченным первым руководителем), являющейся заказчиком либо владеющей прямо или косвенно акциями (долями участия) заказчика на праве собственности или доверительного управления.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 7-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7-1. Проектная (проектно-сметная) документация по объектам международной специализированной выставки на территории Республики Казахстан, за исключением отдельно выделенных путей, расположенных на территории столицы, предназначенных для легкорельсового транспорта и относящихся к ним объектов транспортной инфраструктуры, разработанная за счет государственных инвестиций, утверждается юридическим лицом, осуществляющим деятельность по организации и проведению международной специализированной выставки на территории Республики Казахстан, созданным по решению Правительства Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14. Ранее утвержденные технико-экономические обоснования и проектно-сметная документация подлежат обновлению исходных документов, актуализации проектных материалов и повторному утверждению (переутверждению) в случаях, предусмотренных пунктами 12 и 13 настоящих Правил.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "15. Ранее утвержденное технико-экономическое обоснование подлежит корректировке согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разработки или корректировки, проведения необходимых экспертиз инвестиционного предложения государственного инвестиционного проекта, а также планирования, рассмотрения, отбора, мониторинга и оценки реализации бюджетных инвестиций, утвержденных приказом Министра национальной экономики Республики Казахстан от 5 декабря 2014 года № 129, зарегистрированным в Реестре государственной регистрации нормативных правовых актов за № 9938, при условии обоснованной необходимости изменения установленных технико-экономических параметров, влекущих за собой изменение технических решений и дополнительные расходы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "16. Ранее утвержденная проектно-сметная документация подлежит корректировке в порядке установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 16 июля 2001 года "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан", если до начала или в ходе строительства намеченного объекта возникла обоснованная необходимость внесения в нее изменений и (или) дополнений существенного характера, влияющих на конструктивную схему объекта, его объемно-планировочные, инженерно-технические и (или) технологические проектные решения, включая замену инженерного и (или) технологического оборудования, основных материалов и (или) изделий изменяющие технико-экономические показатели.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17. Не допускается увеличение сметной стоимости бюджетных инвестиционных проектов в связи с корректировкой проектно-сметной документации или включением в нее дополнительных компонентов, влекущих дополнительные расходы бюджета, не предусмотренных в утвержденном технико-экономическом обосновании или типовом проекте бюджетного инвестиционного проекта, без рассмотрения и предложения бюджетной комиссии.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету по делам строительства, жилищно-коммунального хозяйства и управления земельными ресурсами Министерства национальной экономики Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа его направление на официальное опубликование в периодических печатных изданиях и в информационно-правовой системе "Әділет", а также в Республиканский центр правовой информации для внесения в эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства национальной экономики Республики Казахстан и на интранет-портале государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства национальной экономики Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) пункта 2 настоящего приказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра национальной экономики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исполняющий обязанности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министра национальной экономики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М. Кусаинов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Внести в </w:t>
-[...32 lines deleted...]
-        <w:t>
 </w:t>
-      </w:r>
-[...1270 lines deleted...]
-        <w:t>      Республики Казахстан                  М. Кусаинов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1503,55 +1962,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1877,31 +2336,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>