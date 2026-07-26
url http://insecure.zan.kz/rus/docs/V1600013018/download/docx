--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b27b144" w14:textId="b27b144">
+    <w:p w14:paraId="9bf940b" w14:textId="9bf940b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в приказ Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 304 "Об утверждении Правил утверждения проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства за счет бюджетных средств и иных форм государственных инвестиций"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ и.о. Министра национальной экономики Республики Казахстан от 6 января 2016 года № 2. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 февраля 2016 года № 13018. Утратил силу приказом и.о. Министра промышленности и строительства Республики Казахстан от 10 апреля 2026 года № 162.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Приказ утрачивает силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1954,63 +1956,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2332,35 +2356,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>