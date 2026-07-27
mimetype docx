--- v0 (2025-11-09)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a205b7a" w14:textId="a205b7a">
+    <w:p w14:paraId="ef6e717" w14:textId="ef6e717">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -583,106 +583,104 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Зеленовского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от 27 февраля 2015 года № 186</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Места для размещения агитационных печатных материалов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции постановления акимата района Бәйтерек Западно-Казахстанской области от 08.02.2023 </w:t>
+      Сноска. Приложение - в редакции постановления акимата района Бәйтерек Западно-Казахстанской области от 01.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 60</w:t>
+        <w:t>№ 175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1221,51 +1219,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-улица Бейбітшілік, 18 слева от здания коммунального государственного учреждения "Комплекс "школа-ясли-детский сад" имени Касыма Ахмирова" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанкой области"</w:t>
+улица Бейбітшілік, 18 справа от здания коммунального государственного учреждения "Комплекс "школа-ясли-детский сад" имени Касыма Ахмирова" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанкой области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1324,51 +1322,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-улица Б.Момышұлы, 1 слева от здания коммунального государственного учреждения "Красновская начальная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
+улица Б.Момышұлы, 1 справа от здания коммунального государственного учреждения "Красновская начальная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1624,89 +1622,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-улица Абылай хана, 50 слева от здания  государственного учреждения "Аппарат акима Дарьинского сельского округа";</w:t>
-[...37 lines deleted...]
-улица Молдагулова А., 19/1 напротив здания государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Западно-Казахстанской области (города Уральск) Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан"</w:t>
+улица Балдырған, 27/1 справа от здания сектор поселка Дарьинск отдела района Бәйтерек филиала некоммерческого акционерного общества "государственная корпорация " Правительство для граждан" по Западно-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Шолохова, 18 слева от здания магазина "Арай";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица А.Молдагуловой, 19/1 справа от здания магазина "Авангард";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица М.Мәметова 2/1, слева от здания магазина "Наташа"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1916,51 +1930,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-улица Бостандық, 4/2 справа от здания медицинского пункта села Достык  государственного коммунального предприятия на праве хозяйственного ведения "2 – больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
+улица Бостандық, 4/2 справа от здания медицинского пункта села Достык государственного коммунального предприятия на праве хозяйственного ведения "2 – больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2030,612 +2044,610 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Ы.Алтынсарина, 26 перед зданием государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек" сельского клуба Чувашин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-улица Көктем, 8/1 перед модульным фельдшерским пунктом села  Красный Урал   государственного коммунального предприятия на праве хозяйственного ведения "2 – больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егіндібұлақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егіндібұлақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Мектеп, 1/1, перед зданием коммунального государственного учреждения "Комплекс "школа-ясли-детский сад" Егіндібұлақ" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанкой области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...107 lines deleted...]
-улица Мектеп, 1/1, перед зданием коммунального государственного учреждения "Комплекс "школа-ясли-детский сад" Егіндібұлақ" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанкой области"</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеленовский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеленое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Кооперативная, 35 перед зданием государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек" сельского клуба села Зеленое;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Тәуелсіздік, 13 перед зданием медицинского пункта села Зеленое государственного коммунального предприятия на праве хозяйственного ведения "Больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...156 lines deleted...]
-улица Тәуелсіздік, 13 перед зданием медицинского пункта села Зеленое государственного коммунального предприятия на праве хозяйственного ведения "Больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кушумский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Большой Чаган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абай, 19 перед зданием государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек" сельского клуба села Большой Чаган</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-улица Достык, 2А перед зданием государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек" сельского клуба села Большой Чаган</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кушум</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Мектеп, 1 перед зданием коммунального государственного учреждения "Кушумский комплекс "школа-ясли-детский сад" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2658,87 +2670,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кушум</w:t>
-[...35 lines deleted...]
-улица Мектеп, 1 перед зданием коммунального государственного учреждения "Кушумский комплекс "школа-ясли-детский сад" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
+Ақсу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абая, 12А перед зданием бывшего мини-центра при коммунальном государственном учреждении "Кушумская средняя общеобразовательная "школа-детский сад" отдела образования района Бәйтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2761,595 +2773,595 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақсу</w:t>
-[...35 lines deleted...]
-улица Абая, 5 перед зданием бывшего мини-центра при коммунальном государственном учреждении "Кушумская средняя общеобразовательная "школа-детский сад" отдела образования района Бәйтерек"</w:t>
+Өркен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Төле би, 5/1 перед зданием коммунального государственного учреждения "Комплекс "школа-ясли-детский сад "Өркен" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-улица Төле би, 12 перед зданием коммунального государственного учреждения "Комплекс "школа-ясли-детский сад "Өркен"  отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+9. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрманғазы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрманғазы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная, 1 перед зданием государственного учреждения "Аппарат акима сельского округа Құрманғазы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-улица Школьная, 1 перед зданием  государственного учреждения "Аппарат акима сельского округа Құрманғазы"</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аманат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Набережная, 11/1 справа от жилого дома</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-улица Набережная, 11/1 справа от жилого дома</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Макаровский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Макарово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Петрова, 1Б перед спортивной площадкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-улица Петрова, 16 перед спортивной площадкой</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Садовое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Арман, 2А перед зданием коммунального государственного учреждения "Пригородная средняя общеобразовательная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3372,87 +3384,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Садовое</w:t>
-[...35 lines deleted...]
-улица Торговая, 1 перед зданием коммунального государственного учреждения "Пригородная начальная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
+Жалын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Достық, 25 перед бывшим зданием коммунального государственного учреждения "Подхозовская основная средняя школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3475,361 +3487,359 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалын</w:t>
-[...35 lines deleted...]
-улица Достық, 25 перед зданием коммунального государственного учреждения "Подхозовская основная средняя школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
+Мирное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Октябрьская, 20 перед бывшим зданием медицинского пункта села Мирное государственного коммунального предприятия на праве хозяйственного ведения "2 – больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-улица Октябрьская, 21 перед зданием медицинского пункта села Мирное  государственного коммунального предприятия на праве хозяйственного ведения "2 – больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+11. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Махамбет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Махамбет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абая, 25 перед зданием сельской библиотеки села Махамбет государственного учреждения "Централизованная библиотечная система района Бәйтерек";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Мектеп, 22 справа от здания коммунального государственного учреждения "Общеобразовательная школа Махамбет" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...159 lines deleted...]
-улица Мектеп, 22 справа от здания коммунального государственного учреждения "Общеобразовательная школа Махамбет" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горбунов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Минская, 9 перед зданием сельской библиотеки села Горбуново государственного учреждения "Централизованная библиотечная система района Бәйтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3852,381 +3862,395 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Горбунов</w:t>
-[...35 lines deleted...]
-улица Минская, 9 здание сельской библиотеки села Горбуново государственного учреждения "Централизованная библиотечная система района Бәйтерек"</w:t>
+Павлово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная, 11 рядом со зданием коммунального государственного учреждения "Павловская начальная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-улица Школьная, 11 рядом со зданием коммунального государственного учреждения "Павловская начальная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мичуринский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мичуринское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная, 5 перед зданием государственного коммунального предприятия на праве хозяйственного ведения "Городская поликлиника №4" управления здравоохранения акимата Западно-Казахстанской области врачебная амбулатория села Мичуринское;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Мичурина, 5/1 на центральной площади;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Ленина, 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...179 lines deleted...]
-улица Ленина, 1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Автомобильная, 19/1;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Айтматова Ч., 15, перед зданием коммунального государственного учреждения "Комплекс школа-ясли-детский сад "Асан отдела образовании района Бәйтерек управления образования акимата Западно-Казахстанской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4249,107 +4273,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Асан</w:t>
-[...55 lines deleted...]
-улица Айтматова Ч., 15, перед зданием коммунального государственного учреждения "Комплекс школа-ясли-детский сад "Асан отдела образовании района Бәйтерек управления образования акимата Западно-Казахстанской области.</w:t>
+Зеленый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Маметова, 1/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4372,87 +4376,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зеленый</w:t>
-[...35 lines deleted...]
-улица Маметова, 1/2</w:t>
+Жамбыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Конаева Д., 1 перед зданием коммунального государственного учреждения "Жамбылская общеобразовательная средняя школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4475,441 +4479,449 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жамбыл</w:t>
-[...35 lines deleted...]
-улица Конаева Д., 1 перед зданием бывшей школы коммунального государственного учреждения "Жамбылская общеобразовательная средняя школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области</w:t>
+Октябрьское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Гагарина, 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-улица Гагарина, 1</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переметнинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переметное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Гагарина, 137 справа от здания сельского отделения почтовой связи села Переметное;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Гагарина, 69А напротив здания государственного учреждения "Аппарата акима Переметнинского сельского округа";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Гагарина, 66 перед зданием коммунального государственного учреждения "Станции юных туристов" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Жеңіс, 24В перед зданием Отдела района Бәйтерек по социальному обеспечению филиала некоммерческого акционерного общества "Государственная корпорация "Правительства для граждан" по Западно-Казахстанской области;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Жеңіс, 6В перед парком "Бейбітшілік -Келісім";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Ауэзова М., 2А справа от магазина "Алихан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...239 lines deleted...]
-улица Ауэзова М., 2А перед детской площадкой</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Калининское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Кирова, 19 перед зданием коммунального государственного учреждения "Колледж Бәйтерек" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Куйбышева, 4Б перед зданием государственного коммунального предприятия на праве хозяйственного ведения "Больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4932,107 +4944,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Калининское</w:t>
-[...55 lines deleted...]
-улица Куйбышева, 4Б перед зданием  государственного коммунального предприятия на праве хозяйственного ведения "Больница  района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
+Болашақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Ақ бидай, 95 перед зданием сельской библиотеки села Болашақ государственного учреждения "Централизованная библиотечная система района Бәйтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5055,87 +5047,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Болашақ</w:t>
-[...35 lines deleted...]
-улица Ақ бидай, 95 перед зданием сельской библиотеки села Болашақ государственного учреждения "Централизованная библиотечная система района Бәйтерек"</w:t>
+Қаражар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Самал, 89 перед зданием сельской библиотеки села Қаражар государственного учреждения "Централизованная библиотечная система района Бәйтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5158,87 +5150,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаражар</w:t>
-[...35 lines deleted...]
-улица Самал, 89 перед зданием сельской библиотеки села Қаражар государственного учреждения "Централизованная библиотечная система района Бәйтерек"</w:t>
+Поливное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Өркен, 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5261,913 +5253,911 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поливное</w:t>
-[...35 lines deleted...]
-улица Өркен, 25</w:t>
+Забродино</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Балдырған, 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-улица Балдырған, 60</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Раздольненский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Раздольное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная, 1 напротив здания коммунального государственного учреждения "Раздольненская общеобразовательная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-улица Школьная, 1 напротив здания коммунального государственного учреждения "Раздольненская общеобразовательная школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақбидай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Мерей, 7 справа от здания медицинского пункта села Ақбидай государственного коммунального предприятия на праве хозяйственного ведения "2 – больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-улица Мерей, 7 справа от здания медицинского пункта села Ақбидай государственного коммунального предприятия на праве хозяйственного ведения "2 – больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубежинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубежинское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Жастар, 1 слева от здания коммунального государственного учреждения "Рубежинский комплекс "школа-ясли-детский сад" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абая, 42 перед зданием медицинского пункта села Рубежин государственного коммунального предприятия на праве хозяйственного ведения "2 – больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...127 lines deleted...]
-улица Абая, 42 перед зданием медицинского пункта села Рубежин государственного коммунального предприятия на праве хозяйственного ведения "2 – больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұлу көл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұлу көл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Достық, 13 перед зданием медицинского пункта села Сұлу Көл государственного коммунального предприятия на праве хозяйственного ведения "2 – больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...136 lines deleted...]
-улица Достық, 13 перед зданием медицинского пункта села Сұлу Көл государственного коммунального предприятия на праве хозяйственного ведения "2 – больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқоныс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқоныс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Жиберина, 12 перед зданием сельского отделения почтовой связи села Трекино</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-улица Жиберина, 12 перед зданием сельского отделения почтовой связи села Трекино</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Бигельдинова Т., 26 перед зданием коммунального государственного учреждения "Володарской общеобразовательной школы" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6190,87 +6180,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Володар</w:t>
-[...35 lines deleted...]
-улица Бигельдинова Т., 26 перед зданием коммунального государственного учреждения "Володарской общеобразовательной школы" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
+Жайық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Достық, рядом с остановкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6293,1143 +6283,1139 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жайық</w:t>
-[...35 lines deleted...]
-улица Достық, рядом с остановкой</w:t>
+Новенький</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Достық, 25 перед зданием государственного коммунального казенного предприятия "Ясли-сад "Бүлдіршін" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-улица Достық, 25 перед зданием  государственного коммунального казенного предприятия "Ясли-сад "Бүлдіршін" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чировский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чирово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Мирная, 61 справа от здания государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек" сельского клуба села Чирово.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-улица Мирная, 61 справа от здания государственного коммунального казенного предприятия "Центр досуга района Бәйтерек Отдела культуры, развития языков, физической культуры и спорта района Бәйтерек" сельского клуба села Чирово.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балабаново</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Пролетарская, 13 перед зданием медицинского пункта села Балабаново государственного коммунального предприятия на праве хозяйственного ведения "2 – больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-улица Пролетарская, 13 перед зданием медицинского пункта села Балабаново  государственного коммунального предприятия на праве хозяйственного ведения "2 – больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалғай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалғай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Чамчияна, 12 справа от здания государственного учреждения "Аппарата акима сельского округа Шалғай";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...139 lines deleted...]
-улица Чамчияна, 12 справа от здания государственного учреждения "Аппарата акима сельского округа Шалғай";</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тыңдала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Береке, 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-улица Береке, 21</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Щаповский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Щапово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абылай хана, 1Г перед зданием государственного учреждения "Аппарат акима Щаповского сельского округа";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Орал, перед спортивной площадкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...159 lines deleted...]
-улица Орал, перед спортивной площадкой</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңатан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Жаңа қоныс, 3 справа от здания сельского медицинского пункта Жаңатаң государственного коммунального предприятия на праве хозяйственного ведения "Больницы района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-улица Жаңа қоныс, 3 справа от здания сельского медицинского пункта Жаңатаң государственного коммунального предприятия на праве хозяйственного ведения "Больницы района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Январцевский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Январцево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Лесхозная, 1 перед зданием Январцевского коммунального государственного учреждения по охране лесов животного мира Управления природных ресурсов и регулирования природопользования акимата Западно-Казахстанской области;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Советская, 58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...159 lines deleted...]
-улица Советская, 58</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кирсаново</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Чумаева, 18 перед зданием коммунального государственного учреждения "Кирсановская основная средняя школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7452,87 +7438,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кирсаново</w:t>
-[...35 lines deleted...]
-улица Чумаева, 18 перед зданием коммунального государственного учреждения "Кирсановская основная средняя школа" отдела образования района Бәйтерек управления образования акимата Западно-Казахстанской области"</w:t>
+Красноармейское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Красноармейская, 48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7555,87 +7541,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Красноармейское</w:t>
-[...35 lines deleted...]
-улица Красноармейская, 48</w:t>
+Петрово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная, 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7658,351 +7644,248 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Петрово</w:t>
-[...35 lines deleted...]
-улица Школьная, 8</w:t>
+Чинарево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Достык, 15 справа от модульного фельдшерского пункта села Чинарево государственного коммунального предприятия на праве хозяйственного ведения "2 – больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-улица Достык, 15 справа от модульного фельдшерского пункта села Чинарево  государственного коммунального предприятия на праве хозяйственного ведения "2 – больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Янайкинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Янайкино</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица М.Маметовой 2 слева от здания государственного учреждения "Аппарат акима Янайкинского сельского округа";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...149 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
@@ -8051,51 +7934,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-улица Әлии Молдағұловой, 14 здание сельской библиотеки села Скворкино государственного учреждения "Централизованная библиотечная система района Бәйтерек"</w:t>
+улица Әлия Молдағұловой, 26 перед здания медицинского пункта села Скворкино государственного коммунального предприятия на праве хозяйственного ведения "2 – больница района Бәйтерек" управления здравоохранения акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -8127,55 +8010,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>