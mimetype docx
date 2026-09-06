--- v0 (2025-11-09)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="607e463" w14:textId="607e463">
+    <w:p w14:paraId="61167d7" w14:textId="61167d7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об образовании избирательных участков на территории Баянаульского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение акима Баянаульского района Павлодарской области от 19 февраля 2015 года № 01. Зарегистрировано Департаментом юстиции Павлодарской области 02 марта 2015 года № 4328</w:t>
+        <w:t>Решение акима Баянаульского района Павлодарской области от 19 февраля 2015 года № 01. Зарегистрировано Департаментом юстиции Павлодарской области 02 марта 2015 года № 4328.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -174,168 +174,181 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан" принимаю</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Образовать избирательные участки на территории Баянаульского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Контроль за исполнением данного решения возложить на руководителя аппарата акима Баянаульского района.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7797"/>
-        <w:gridCol w:w="4203"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -343,51 +356,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Аким района</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -400,51 +413,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Күлжан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -457,51 +470,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      "СОГЛАСОВАНО"</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -514,51 +527,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Председатель Баянаульской</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -571,51 +584,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      районной территориальной</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -623,51 +636,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      избирательной комиссии</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -680,51 +693,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Шахметов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -869,3019 +882,4101 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 февраля 2015 г. № 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции решения акима Баянаульского района Павлодарской области от 13.12.2018 </w:t>
+      Сноска. Приложение - в редакции решения акима Баянаульского района Павлодарской области от 13.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 19</w:t>
+        <w:t xml:space="preserve">№ 4/05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательные участки на территории Баянаульского района Избирательный участок № 172</w:t>
-[...37 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Избирательные участки на территории Баянаульского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 172</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z18" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок: село Баянаул, улица Мұса Шорманов 2, здание коммунального государственного учреждения "Средняя общеобразовательная школа-интернат имени Ш.Айманова" отдела образования Баянаульского района, управления образования Павлодарской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z19" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z20" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүсіпбек Аймауытов 1/1, 1/2, 1/4, 1/5, 2, 2/1, 3/1, 3/2, 3/3, 3/4, 3А, 3Б, 4/1, 4/2, 4/3, 4/4, 4/6, 5А, 5/1, 5/2, 5/3, 5/3А, 5/4, 6/1, 6/2, 6/3, 7/1, 7/2, 7/1, 7/3, 8, 8А, 9/1, 9/2, 10/1, 10/2, 11, 12/1, 12/2, 13, 13А, 14/1, 14/2, 15, 16, 17/1, 17/2, 17/3, 18/1, 18/2, 19/1, 19/2, 19/3, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 23/3, 24/1, 24/2, 25/1, 25/2, 26/1, 26/2, 27, 28/1, 28/2, 26Б, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z21" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұлтан Сарсенбаев 1/1, 1/2, 2/1, 2/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9, 10/1, 10/2, 13, 12/1, 12/2, 14/1, 14/2, 14А, 15, 16/1, 16/2, 17, 18, 19/1, 19/2, 20, 22/1, 22/2, 22/3, 23/1, 23/2, 24/1, 24/2, 25/1, 25/2, 26, 26А, 26Б, 26В, 27/1, 27/2, 27Д, 27А, 27Б, 27Г, 27В, 28, 28А, 29/1, 29/2, 30/1, 30/2, 31/1, 31/2, 31/3, 32/1, 32/2, 32В, 33/1, 33/2, 33А, 34, 35/1, 35/2, 37/1, 37/2, 39/1, 39/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z22" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосым Пішембаев 1, 2/1, 2/2, 3, 4, 5, 6, 6/1, 6/2, 7, 40, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хамза Абылгазин 1, 3/1, 3/2, 3А, 9, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z24" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амангелді Иманов 1А, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмат Шанин 1, 1А/1, 1А/2, 1Б/1, 1Б/2, 1Г, 2/1, 2/2, 2, 3, 3А, 4, 4А, 5, 5А, 6, 6В, 6Д, 7, 7А, 8, 9, 9А, 10, 11, 11А, 12, 13, 14, 15, 16, 17, 18, 20, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z26" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қошке Кемеңгеров 1, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 5/3, 6/1, 6А/1, 6/2, 6А/2, 7/1, 7/2, 8/2, 9/1, 9/2, 10/1, 10/2, 16, 17/1, 17/2, 18/1, 18/2, 19/2А, 20/1, 21/1, 21/2, 21А, 22/1, 22/2, 23/1, 23/2, 23А, 24/1, 24/2, 25/1, 25/2, 26/2, 26/1, 26, 27/1, 27/2, 28/1, 28/2, 29/1, 29/2, 29А, 29Б, 30А, 30/1, 30/2, 31/1, 31/2, 32/1, 32/2, 32А, 33/1, 33/2, 34, 34/1, 34/2, 36/1, 36/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ермұхан Бекмаханов 2, 4, 6/1, 6/2, 7, 7А, 7Б, 8/1, 8/2, 10/1, 10/2, 12, 12А, 13/1, 13/2, 14, 15/1, 15/2, 16, 17, 17А, 17Б, 18, 18А, 18Б, 19, 20А, 21, 21/1, 21/2, 23, 23А/1, 23А/2, 25, 25А, 27, 27А, 27Б, 28, 29А, 30, 31А, 32, 35, 35А, 32А, 33, 34Б, 34, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоң Едіге 1, 2/1, 2/2, 2А, 2/3, 2/4, 2/5, 2/6, 2/7, 2/8, 3, 4/1, 4/2, 4/3, 4/4, 5, 6/1, 6/2, 6/3, 6/4, 7, 9, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұса Шорманов 1/1, 1/2, 2А, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 7А/1, 7А/2, 8, 9/1, 9/2, 10, 12/1, 12/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18, 20, 20А, 22, 23/1, 23/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұстафа Бүркітбай 1/1, 1/2, 2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/2, 11/1, 12/1, 12/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z31" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейін Шашкин 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шәкен Айманов 1/1, 1/2, 2А, 2Б, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11, 12/1, 12/2; 18/1, 18/2, 20/1, 20/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Олжабай Батыр 12, 14, 16, 17, 17А, 18, 20, 22, 24, 25, 26, 28, 29, 31, 33, 35/1, 35/2, 35А/1, 35А/2, 37/1, 37/2, 39/1, 39/2, 41, 43/1, 43/2, 45/1, 45/2, 47, 49, 50/1, 50/2, 50/3, 50/4, 50/5, 50/6, 50/7, 50/8, 50/9, 50/10, 50/11, 50/12, 50/13, 50/14, 50/15, 50/16, 50/17, 50/18, 50/19, 50/20, 50/21, 50/22, 50/23, 50/24, 51/1, 51/2, 52/1, 52/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарылғапберді Жұмабаев 30, 30А, 30Б, 34, 35, 36, 38, 38А, 40, 42, 42А, 44, 45, 46, 47, 49, 49А, 50, 50А, 51, 53, 55, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалаңтөс Батыр 4, 44, 44А, 45/1, 45/2, 45/3, 45/4, 45А, 46/1, 46/2, 46/3, 46/4,46Б, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлкей Марғұлан 1, 3, 3А, 4, 5, 6, 7А, 7, 8, 9, 9А, 9Б, 10, 11, 13</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 173</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок: село Баянаул, улица Әбікен Бектұров 1А, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 2 имени Шапыка Шокина" отдела образования Баянаульского района, управления образования Павлодарской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлкей Марғұлан 12, 14, 15, 16, 18, 19/1, 19/2, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 30А, 31, 32, 33, 34А, 34, 35, 36, 36А, 37, 38, 39, 40, 41, 42, 43, 44, 44А, 45, 46, 47, 48, 49, 50, 51, 51А, 52, 53, 53А, 53Б, 54, 55А, 57, 61, 62, 63, 64, 65, 66, 67, 69, 69А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Олжабай Батыр 1, 2, 3, 4/1, 4/2, 6/1, 6/2, 6/ 3, 11, 8, 10, 17, 19, 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарылғапберді Жұмабаев 2/1, 4, 5, 6, 7, 2/2, 8/1, 8/2, 9А, 11, 11А, 14/1, 14/2, 15, 16, 17, 19, 22, 24, 25, 26, 28, 31, 32, 33, 37, 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұхтар Әуезов 1, 2, 2Б, 3, 4, 5, 6, 7, 7Б, 7В, 8, 9, 11, 12, 13, 14, 15, 15А, 16, 17, 18, 20, 22, 23, 24, 25, 26, 27, 28/1, 29, 30/1, 30/2, 32/1, 32/2, 32/3, 33, 34, 38, 40, 41, 42, 44, 45, 46, 46А, 47, 48, 49, 50, 51/1, 51/2, 53, 53А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұлтанмахмұт Торайғыров 2, 2А, 3, 4, 5, 7, 9, 9А, 10, 10А, 11А, 11Б, 11В, 12/1, 12/2, 13, 14, 17, 18, 18А, 19, 21, 22, 23, 24, 25, 26, 28, 30, 31, 32, 33, 34, 41, 43, 49, 51, 53, 55, 59/2, 59А, 61, 63, 64, 65, 75, 77, 77Б, 79, 83, 87.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әбікен Бектұров 1/2, 1/3, 1/4, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 19, 20, 21, 24, 25, 26/1, 26/2, 28/1, 28/2, 30, 34, 36/1, 36/2, 36/3, 39, 43, 45, 47.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл Жабаев 1, 1А, 2, 3, 4, 7, 8, 12, 13, 13А, 14, 15, 16, 18, 19, 19А, 20, 20/1, 20/2, 22, 23, 24, 26, 28, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай Құнанбаев 1, 1/1, 2, 1Б/1, 1Б/2, 2А, 2Б, 3, 3А, 4, 4А, 5, 5А, 6А, 6/2, 7, 8, 9, 11, 12, 12А, 13, 13А, 14, 15, 16, 17, 17А, 17Б, 18, 18А, 19, 20, 20А, 21, 22, 23, 23А, 25, 25А, 25В, 26, 27, 28, 29, 29А, 30, 30А, 31, 32, 33, 34, 34А, 36А, 38, 39, 41, 42, 43, 44, 45, 46, 47, 48А, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаныш Сәтбаев 1, 1Г, 2/1, 2/2, 2А, 3, 4, 5, 7А, 9, 10, 13/1, 13/2, 15, 17, 18, 19, 20, 21, 22, 23, 25, 26А, 31А, 31Б, 33, 34/1, 34/1, 34/3, 35А, 36А/1, 36/2, 36/3, 37, 39, 40, 42, 44, 46, 48, 49, 50, 52, 52А, 54, 56, 57/1, 57/2, 57/3, 57/4, 57/5, 57/6, 57/7, 57/8, 58, 59/1, 59/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұхар Жырау 1, 2, 3, 5/1, 5/2, 7, 8/1, 8/2, 10, 11, 12, 13, 15, 20/1, 20/2, 21, 22/2, 24, 27/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоқан Уәлиханов 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 19, 20, 21, 22, 23, 23А, 23Б, 26А, 26Б, 28, 29, 30А, 30/1, 30/2, 30/3, 30/4, 30А/2, 31, 32А, 32, 33, 34, 36, 38, 39, 40, 40/1, 41, 42, 44, 44А, 46, 48, 50, 52, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юрий Гагарин 1А, 2, 3, 4, 4А, 4Б, 5, 7, 8, 9, 10, 11, 12, 12А, 12Б, 13, 14, 15, 15А, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 37, 39/1, 39/2, 45, 47, 49, 51, 53, 55, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәшһүр Жүсіп Көпеев 2, 2-1/1, 2-1/2, 2А, 2Е, 2В, 2Г, 2Д, 2/3, 3-1/1, 3-1/2, 3-2/1, 3-2/2, 4, 4А, 5, 5/1, 5/2, 5/4, 5А, 5Г, 5Е, 6, 6А, 7, 7Б, 7В, 7Г, 8, 9, 10, 11, 12, 13, 14, 14Б, 15, 15А, 15Б, 15В, 15Г, 16, 16А, 16Б, 16В, 16Г, 17Б, 17А, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 37, 38, 39, 41, 43, 45, 47, 48/1, 48/2, 49/1, 49/2, 53/1,53/2, 55, 57, 59, 61, 63, 65/1, 65/2, 67, 69, 71, 73, 75, 76, 77/1, 77/2 көшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 174</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок: село Баянаул, улица Қаныш Сәтбаев 89, здание коммунального государственного учреждения "Средняя общеобразовательная школа имени Зейтына Акишева" отдела образования Баянаульского района, управления образования Павлодарской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұлтанмахмұт Торайғыров 36, 40, 44, 46, 48, 76, 77А, 91, 97, 97А, 99, 99А, 101А, 101/1, 101/2, 102, 103, 105, 107, 109, 111, 111А, 113/1, 113/2, 115, 116, 117;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаяу Мұса Байжанов 1/1, 1/2, 1А, 1/3, 2, 3/1, 3/2, 3А/1, 3А/2, 4, 5/1, 5/2, 5А, 6/1, 6/2, 6/1, 6А, 7, 8/1, 8/2, 8/3, 8/4, 9, 10/1, 10/2, 10/3, 10/4, 11/1, 11/2, 11/3, 11/4, 11А/4, 12/1, 12/2, 13/1, 13/3, 14/1, 14/2, 15/115/2, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 19А, 21, 21А, 21/3, 20, 22/1, 22/2, 23/1, 23/2, 23/3, 23/4, 23/5, 23/7, 23/8, 23А/1, 23А/2, 23Б, 24/1, 24/2, 24/3, 24/4, 24/5, 24/6, 24/7, 24/8, 25/1, 25/2, 25/3, 25/4, 25/5, 25/6, 25/7, 25/8, 26/1, 26/2, 27/1, 27/2, 27А, 27, 28/1, 28/2, 29А/1, 29А/2, 29/1, 29/2, 30/1, 30/2, 31/1, 31/2, 31/3, 31А, 31В, 32/1, 32/2, 33/1, 33/2, 34/1, 34/2, 35, 35А, 36, 36А, 36Б, 38/1, 38/2, 38А/1, 38А/2, 39/1, 39/2, 40, 41, 41В, 41Г, 42, 43, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әбікен Бектұров 52/1, 52/2, 54/1, 54/2, 55, 56/1, 56/2, 56/3, 58/1, 58/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұхтар Әуезов 54, 55, 56, 57, 59, 60, 61, 62, 63, 64, 65, 67, 67Б, 69, 73, 75, 76, 77А, 77Б, 77/1, 77/2, 79, 80, 81, 82, 83, 84, 85/1, 85/2, 87/1, 87/2, 87/3, 88, 89/1, 89/2, 90/1, 90/2, 90/3, 90/4, 90/5, 90/6, 90/7, 90/8, 94/1, 94/2, 96/1, 96/2, 96/3, 96/4, 99, 100/1, 100/2, 100А, 101/1, 101/2, 102/2, 102/3, 102/4, 102/5, 102/6, 102/7, 102/8, 103/1, 103/2, 103Г, 104/1, 104/2, 104/3, 104/4, 104/6, 104/7, 104/8, 105, 106, 106/2, 107, 108/1, 108/2, 108/4, 109, 109, 110/1, 110/2, 111, 112/1, 112/2, 112/3, 112/4, 113, 114/1, 114/2, 114/3, 115, 116А, 116В, 117, 118, 119, 119/7, 120, 121А, 121/1, 121/2, 121/3, 121/4, 121/5, 121/6, 121/7, 121/8, 121В, 122, 124, 125/1, 125/2, 126, 127/1,127/2, 127А, 127Б, 128, 129/1, 129/2, 130, 130А, 132/2, 121А, 125/1, 133/1, 133/2, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145/1, 145/2, 145/3, 145/4, 145/5, 145/6, 145/7, 145/8, 146, 147/1, 147/2, 148, 149/1, 149/2, 150/1, 150/2, 151/1, 151/2, 157, 159, 161/1, 161/2, 161/3, 165;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаныш Сәтбаев 60, 62, 64, 66, 68, 70, 74, 75, 76/1, 76/2, 77, 91/1, 91/2, 91/3, 91/4, 92/2, 94/1, 95/2, 95/3, 95/4, 95/5, 95/6, 95/7, 95/8, 97/1, 97/2, 97/3, 97/4, 100А/1, 100А/2, 100Б/1, 100Б/2, 100В, 102, 102Б, 102,/1, 102/2, 104/1, 104/2, 105А, 106/1, 106/2, 108, 110/1, 110/2, 112/1, 112/2, 114/1, 114/2, 114В, 116/1, 116/2, 116А, 116В, 116Б, 116Г, 118А, 125Б/1, 125Б/2, 127/1, 127/2, 127/4, 127/5, 127/3, 127/6, 127/7, 127/8, 127/5, 129/1, 129/2, 131В, 133/2, 133/3, 149, 152/2, 157/1, 157/2, 159/1, 159/2, 159А/1, 159А/2, 159Б/1, 159Б/2, 159В/1, 161, 185, 188;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Несіпбек Баязитов 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 5/3;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рымтай Ізбәсті 1, 3, 4А, 5, 7, 8, 9, 11, 12, 13, 14/1, 14/2, 16/1, 16/2, 16А/1,16А/2,16Б/1, 16Б/2, 16В/1, 16В/2, 18/1, 18/2, 18/3, 20/1, 20/2, 21, 22А, 22/1, 22/2, 23, 24/1, 24/2, 25/1, 25/2, 26/1, 26/2, 26/3, 27, 28, 30, 32, 33, 33/1, 35/1, 35/2, 37/1, 37/2, 39/1, 39/2, 39/3, 39/4, 41/1, 41/2, 41/3, 43/1, 43/2, 45/1, 45/2, 45/3, 47/1, 47/2, 47/3, 47/4, 49/1, 49/2, 49/3, 51, 51А, 53, 55/1, 55/2, 57/1, 57/2, 59/1, 59/2, 61, 63, 65, 67/1, 67/2, 67/3, 69/1, 69/2, 69/3, 71/1, 71/2, 71/3, 73/1, 73/2, 75, 77, 79, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сабындыкөл 1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақыт Хайдаров 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 11А, 12/1, 12/2, 12/3, 12А, 20, 13, 13Е, 15, 15Б, 16, 18, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қалижан Бекхожин 1/1, 1/2, 2, 2А, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6, 7, 8, 9, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ферингер 1/1, 1/2, 1А, 1Б, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 5А/1, 5А/2, 6/1, 6/2, 6А, 7/1, 7/2, 7/2А, 7А, 8/1, 8/2, 8А, 9/1, 9/2, 10/1, 10/2, 10А, 11, 11/1, 11/2, 12, 12А, 13/1, 13/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әміре Айтпакин 1, 1А, 1Б/1, 1Б/2, 2, 2Б, 3, 4, 5/1, 5/2, 3А, 3Б, 6, 6А, 7/1, 7/2, 8А, 8Б, 8/2, 8/1, 9, 9А, 10, 11А, 11, 13, 13А</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шапық Шөкин 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6, 7, 8/1, 8/2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 175</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок: аул Шонай, улица Нағым Солтаналин 42, здание Республиканского государственного учреждения "Баянаульский государственный национальный природный парк";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нағым Солтаналин 1/1, 1/2, 2/1, 2/2, 3, 4, 5/1, 5/2, 6, 7, 8/1, 8/2, 9, 10/1, 10/2, 11, 13/1, 13/2, 14, 15, 16/1, 16/2, 17/1, 17/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 23, 25, 26/1, 26/2, 27, 28, 29, 30/1, 30/2, 31, 32, 33, 34, 35, 36, 37, 38/1, 38/2, 39/1, 39/2, 40, 41/1, 41/2, 43, 44, 45, 46, 47, 48, 49, 52, 52А, 53, 54, 55, 56, 58, 62, 73, 75, 81, 82, 84, 85;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасыбай 43/1, 43/2, 44, 45, 46, 47/1, 47/2, 48/1, 48/2, 49/1, 49/2, 50.;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Сарыадыр, зимовка Сиректас.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 176</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: поселок Майкаин, улица Астана 31, здания государственного коммунального казенного предприятия "Культурно-досуговый центр Кенши" Аппарат акима поселка Майкаин,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z78" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алия Молдагулова 2, 4, 6, 7, 8, 16, 23, 24, 25, 27, 28, 30, 32, 34, 36, 38, 42, 44, 48, 49, 51, 54, 56, 59, 61, 67/1, 67/2, 67/3, 69/1, 69/2, 69/3, 69/4, 71/1, 71/2, 71/3, 71/4, 94, 96/1, 102.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөгенбай Батыр 1, 1/19А, 5/1, 5/2, 5/3, 5/4, 6, 7/1, 7/2, 7/3, 8/1, 8/2, 8/3, 8/4, 9/1, 9/2, 9/3, 10/1, 10/2, 10/3, 10/4, 11/1, 11/2, 12/3, 12/4, 18/1, 18/2, 20/1, 20/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алтын дала 1, 2, 3, 8А, 9, 13, 14, 15А, 16, 18, 25, 29, 29А, 31/2, 32, 37, 41, 45, 47, 57, 62.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шакир Кенжебаев 1/1, 1/2, 2/1, 2/2, 4/1, 4/2, 7/1, 7/2, 8, 8/1, 8/2, 8/3, 9/1, 9/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астана 14, 16, 20, 22, 24, 25А/1, 25А/2, 25Б/1, 25Б/2, 25В/1, 25В/2, 25Г/1, 25Г/2, 25Д/1, 25д/2, 32, 33, 36, 38, 39, 40, 41, 43, 45, 45а/1, 45а/2, 48/1, 48/2, 48/3, 48/4, 51.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z83" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кенші 1, 3, 5, 10, 18, 23, 25, 26, 28, 34, 37, 39, 47.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай Әбдіқалықов 1, 2/1, 2/2, 3, 4, 5, 6/1, 6/2, 7, 8А, 8/1, 8/2, 9, 10, 11, 12, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмат Шанин 2, 3А, 4, 5/2, 5/3, 5/4, 5/5, 5/6, 5/7, 5/8, 7/1, 7/2, 7/3, 7/4, 7/5, 7/6, 8, 9/1, 9/2, 9/3, 9/4, 9/5, 9/6, 9/7, 9/7а, 11/1, 11/2, 11/3, 11/4, 11/5, 11/6, 11/7, 13/1, 13/2, 13/3, 13/4, 13/5, 13/7, 13/9, 14, 15, 16, 17/1, 17/2,18, 22, 24, 26/1, 26/2, 26/3, 26/4, 26/5, 26/6, 26/7, 26/8, 28/1, 28/2, 28/3, 28/4, 28/5, 28/7, 28/8, 28Б, 31/1, 31/2, 32/1, 32/2, 34/1, 34/2, 34/3, 36/1, 36/2, 38/1, 38/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 177</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: поселок Майкаин, улица Василий Христенко, 21; Коммунальное государственное учреждение "Майкаинская средняя общеобразовательная школа №2" отдела образования Баянаульского района, управления образования Павлодарской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай Құнанбаев 1, 2, 3 ,4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БауыржанМомышұлы 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 4/3, 4/4, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1,10/2, 11/1, 11/2, 12/1, 12/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60 лет Казахстана 1А, 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1,5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 13/1, 13/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйтерек 1, 2, 3 , 4, 5, 6, 6А, 7, 8, 9, 10/1, 10/2, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29/1, 29/3, 29/4,30/1,30/2, 30/4, 31/1, 31/2, 31/3, 32/2, 33/1, 33/2, 33/3, 33/4, 33/5, 33/8, 34/1, 34/3, 34/4, 35, 36, 37, 38, 40,41,42,43,44,46,47,48/1,48/3,48/4, 51, 52, 53, 56, 58.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Василий Христенко: 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 5/1, 5/2, 7, 8, 9, 9а/1, 9а/2, 10/1, 10/2, 12, 12/1, 12/2, 14, 15, 16, 16/1, 16/2, 17/1, 17/2, 18, 18/1, 19/1, 19/2, 20, 22, 23/1, 23/2, 24, 25, 27, 26, 28, 29/1, 29/2, 30, 32, 34, 36.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гоголь 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17/1, 17/2, 18/1, 18/2, 19, 19/1, 19/2, 20/1, 20/2, 22/1, 22/2, 23/1, 23/2, 24, 25/1, 25/2, 26/1, 26/2, 27/1, 27/2, 28/1, 28/2, 29, 30/1, 30/2, 31, 33, 34/1, 34/2, 36/1, 36/2, 37/1, 37/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖаяуМұсаБайжанов: 1, 1/1, 1/2, 3, 5, 7, 9, 11, 13, 15, 17, 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Естай 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6, 7/1, 7/2, 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аубакир Кабылбеков 1, 2, 3, 4, 5, 6, 7, 8, 10, 10а/1, 10а/2, 10б/1, 10б/2, 10в/1,10в/2, 11, 12, 12/1, 12/2, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 39, 41, 43.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z98" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астана 81, 83, 85, 87, 89, 91, 93, 110, 112, 116, 120, 122.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юрий Гагарин 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 10/1, 10/2, 11/1, 11/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СұлтанмахмұтТорайғыров 24/1, 24/2, 25/1, 25/2, 26, 27, 28, 29, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42/1, 42/2, 43/1, 43/2, 44/1, 44/2, 45/1, 45/2, 47/1, 47/2, 48/1, 48/2, 49/1, 49/2, 50/1, 50/2, 51/1, 51/2, 52/1, 52/2, 53/1, 53/2, 55, 57.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ШәкенАйманов 1, 2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 178</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: поселок Майкаин, село Ушкулын, улица Ушкулын 9, здание коммунального государственного учреждения "Ушкулынская общеобразовательная основная школа, отдела образования Баянаульского района, управления образования Павлодарской области ".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Ушкулын, поселка Майкаин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 179</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: поселок Майкаин, село Сулужон, улицаБөгенбай батыр 1, здание коммунального государственного учреждения "Сулужонская средняя общеобразовательная школа, отдела образования Баянаульского района, управления образования Павлодарской области ";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Сулужон, поселка Майкаин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 180</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: поселок Майкаин, село Майкобе, улицаЖұматШанин 4А, здания сельского клуба села Майкубе государственного коммунального казенного предприятия "Культурно-досуговый центр Кенши" Аппарат акима поселка Майкаин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территории сел Шоптыколь, Майкобе поселка Майкаин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 181</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Торайгыр, улица Шоң би, 3, здание сельского дома культуры села Торайгыр государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайгырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Торайгыр Торайгырского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 182</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кызылшилик, улица Орталықауыл, 38, здание мини центра "Балауса" коммунального государственного учреждения "Средняя общеобразовательная школа имени С.Торайгырова" отдела образования Баянаульского района, управления образования Павлодарской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Кызылшилик Торайгырского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 183</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Аксан, улица ӘбікенБектұров, 7, здание сельского дома культуры села Аксан государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села: Аксан Аксанского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 184</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Каражар, улица ӘлкейМарғұлан, 5, здание сельского клуба села Каражар государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Каражар Аксанского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 185</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жалгызкаин, улица ҚанышСәтбаев, 9, здание сельского клуба села Жалгызкаин государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Жалгызкаин Аксанского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 186</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Лекер, улица Жаяу МусыБайжанов, 2, здание сельского клуба села Лекер государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Лекер Кызылтауского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 187</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Бирлик, улица Абая Кунанбаева1, здание сельского дома культуры села Бирлик государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Бирлик Бирликского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 188</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z133" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Акмектеп, улица Жаяу Мусы Байжанов 7/1, здание медицинского пункта села Акмектеп коммунального государственного предприятия на праве хозяйственного ведения "Баянаульская районная больница" управления здравоохранения Павлодарской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z134" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Акмектеп Бирликского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z135" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 189</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z136" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жанатлек, улица Бакыт Хайдарова 3, здание сельского дома культуры села Жанатлек государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Жанатлек Жанатлекского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 190</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Мурынтал, улица Шон би, 11, здание начальной школы села Мурынтал коммунального государственного учреждения "Средняя общеобразовательная школа имени Бахыт Хайдарова" отдела образования Баянаульского района, управления образования Павлодарской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Мурынтал Жанатлекского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z141" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 191</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z142" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село МәшһүрЖүсіп, улица ӘміреАйтбақин, 4, здание сельского дома культуры села МашһурЖусупа государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z143" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территории сел: МәшһүрЖүсіп, Буркутты, Карашокы Жанажольского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z144" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 192</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z145" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Каратомар, улица ҚанышСәтбаев, 3, здание сельского дома культуры села Каратомар государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z146" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Каратомар Каратомарского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z147" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 193</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z148" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Белагаш, улица Белагаш, 17, здание на балансе Каратомарского сельского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z149" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Белагаш Каратомарского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z150" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 194</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z151" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Ж. Аймауытова, улица ҚанышСәтбаев, 7, здание сельского дома культуры села Жусупбек Аймаутова государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z152" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Ж.Аймауытова Кызылтауского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z153" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 195</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z154" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Акши, улица Кайырбек Баженеева, 2, здание начальной школы в селе Акши государственного учреждения "Аппарат акима Кызылтауского сельского округа";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z155" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Акши Кызылтауского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z156" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 196</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z157" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кундыколь, улица МәшһүрЖүсіпКөпеев, 10, здание сельского дома культуры села Кундыколь государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z158" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села КундыкольКундыкольского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z159" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 197</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z160" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Егиндыбулак, улица Мухтар Ауезова, 7/1, здание сельского клуба села Егиндыбулак государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z161" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села: Егиндыбулак Кундыкольского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z162" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 198</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z163" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Биржанколь, улица Биржанколь, 2А, здание на балансе Кундыкольского сельского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z164" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Биржанколь Кундыкольского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z165" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 199</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z166" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: селоЖұматШанин, улица ЖаяуМұсаБайжанов, 2, здание сельского дома культуры села ЖуматШанина государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z167" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Жұмат Шанин Куркелинского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z168" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 200</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z169" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Шоманколь, улица СадықСапабеков, 17, здание коммунального государственного учреждения "Шоманкольскаяначальная общеобразовательная школа" отдела образования Баянаульского района, управления образования Павлодарской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z170" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Шоманколь Куркелинского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z171" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 201</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z172" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Койтас, улица Койтас, 7.здание на балансе Куркелинского сельского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z173" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Койтас Куркелинского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z174" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 203</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z175" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жарылгап, улица Бирлик, 20, здание коммунального государственного учреждения "Первомайская начальная общеобразовательная школа" отдела образования Баянаульского района, управления образования Павлодарской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z176" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села ЖарылгапКуркелинского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z177" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 204</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z178" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село ҚанышСәтбаев, улица Рахымжан Кошкарбаева, 10, здание сельского дома культура села КанышСатпаева государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z179" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села ҚанышСәтбаевСатпаевского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z180" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 205</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z181" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село МұсаШорман, улица ҚанышСәтбаев, 27, здание сельского клуба села Муса Шорман государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z182" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села МұсаШорманСатпаевского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z183" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 206</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z184" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кокдомбак, улица МәшһүрЖүсіпКөпеев, 4/1. здание на балансе Сатпаевского сельского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z185" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села КокдомбакСатпаевского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z186" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 207</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z187" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Узунбулак, улица Есентая Ерботина, 10, здание сельского дома культуры села Узунбулак государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z188" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села УзунбулакУзунбулакского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z189" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 208</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z190" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Акши, улица Орталык, 4, здание сельского клуба села Акши государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z191" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села: АкшиУзунбулакского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z192" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 209</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z193" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Александровка, улица Жана ауыл, 4, здание на балансе Торайгырского сельского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z194" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: территория села Александровка Торайгырского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z195" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 210</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z196" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: поселок Майкаин, улица Астана, 52в, здание спортзала коммунально-государственное учреждение "Детско-юношеская спортивная школа поселка Майкаин" управления физической культуры и спорта Павлодарской области, акимата Павлодарской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z197" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z198" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астана 53, 57, 58, 59, 60, 62, 63, 64, 66, 65, 68, 69, 70, 71, 73, 74, 77, 78, 79, 80, 82, 84, 86, 88, 90, 92, 94, 98, 100, 102, 104, 106, 108.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z199" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алия Молдагулова 70, 72/1, 72/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z200" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұлтанмахмұт Торайғыров 1, 1а, 2, 2а, 2/1, 2/2, 3/1, 3/2, 4, 4а, 5А, 5/1, 5/2, 5/4, 6/1, 6/2, 7/1 ,7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 23/3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z201" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 211</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z202" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: поселок Майкаин, улица Жамбыл Жабаев 74а, здание коммунального государственного учреждения "Общеобразовательная средняя школа имени М.Ауезова" отдела образования Баянаульского района, управления образования Павлодарской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z203" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z204" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 лет Казахстана 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z205" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұхтар Әуезов 1/1, 1/2, 1/3, 1/4, 2, 3/1, 3/2, 3/3, 3/4, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z206" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амангелді Иманов 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 50, 51, 52, 54/1, 54/2, 56, 58.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z207" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бакыт Хайдаров 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11/2, 12/1, 12/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z208" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достық 3, 7, 8, 9, 10, 13, 14, 15 ,16, 17, 18, 19, 20, 22, 23, 24, 25/1, 25/2, 27, 28, 30, 32, 34, 35, 36, 38, 39, 40, 41, 42, 44, 45, 46, 48, 47, 49, 50, 51, 52, 53, 54, 56, 57, 59, 60, 63, 64, 66, 69, 70, 71, 72, 74, 75, 79, 81, 83, 85, 87, 89, 95.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z209" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл Жабаев 8, 10, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 31, 33, 35, 36, 37, 37а/1, 37а/2, 38, 39, 40, 41/1, 41/2, 42, 43/1, 43/2, 43/3, 44,46, 48, 50, 52, 54, 56, 58 ,60, 64, 68, 70, 76, 78, 80,82, 84, 86/1, 86/2, 86/3, 88/1, 88/2, 88/3, 90/1, 90/2, 90/3, 92/1, 92/2, 94/1, 94/2, 96.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z210" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Михаил Лермонтова 2, 4/1, 4/2, 5, 6, 8, 9,10, 14, 16, 17, 18, 19, 21, 23, 24, 25, 26, 27А, 27/1, 27/2, 28, 29, 30, 31, 32/1,32/2, 33, 34, 36, 37, 38, 39, 40, 41, 42, 44/1, 44/2, 45/1, 45/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z211" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Максим Горького 1, 2, 3, 4, 5, 6, 10/1, 10/2, 12/1, 12/2, 14, 16, 18, 20, 22, 24а/1, 24а/2, 28/1, 28/2, 30/1, 30/2, 32.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z212" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚанышСәтбаев 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 11/1, 11/2,11А/1, 11А/2, 13/1, 13/2, 13/3, 13А/1, 13А/2, 15/1, 15/2, 15/3, 17/1, 17/2, 19/1, 19/2, 21/1, 21/2, 23/1, 23/2, 25/1, 25/2, 28/1, 28/2, 30/1, 30/2, 32/1, 32/2, 34/1, 34/2, 36/1, 36/2, 38/1, 38/2,40/1,40/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z213" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маншук Маметова: 1/1, 1/2, 5, 7 , 9, 11, 13, 15, 17, 19, 21, 27, 29/2, 29/3, 31, 33/1, 33/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z214" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 173</w:t>
-[...2825 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Александр Пушкина 1, 3, 6, 8, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 30, 31, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>