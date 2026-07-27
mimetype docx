--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5aca47d" w14:textId="5aca47d">
+    <w:p w14:paraId="469c88d" w14:textId="469c88d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -705,160 +705,118 @@
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки в Мангистауском районе для проведения голосования и подсчета голосов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z84" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции решения акима Мангистауского района Мангистауской области от 13.09.2022 </w:t>
+      Сноска. Приложение с изменением, внесенным решением акима Мангистауского района Мангистауской области от 02.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 6</w:t>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменением, внесенным решением акима Мангистауского района Мангистауской области от 07.11.2022 </w:t>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="10"/>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 166</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Месторасположение: село Шетпе, здание районного дома культуры государственного коммунального казенного предприятия "Өрлеу" Мангистауского районного отдела культуры, физической культуры и спорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1029,1102 +987,1078 @@
         <w:t>
       Месторасположение: село Шетпе, здание коммунального государственного учреждения "Общеобразовательная школа имени Нун Жубаева" отдела образования по Мангистаускому району Управления образования Мангистауской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: микрорайон Шетпе-1, общежития акционерного общества "МырзАбек - Алтын Тас групп", участки Шакырган, Карашымырау, Шилибулак, Сиырсу, Когез, Шилгоз, Арпалы, Иир.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 170</w:t>
+        <w:t xml:space="preserve"> Избирательный участок №170</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      Месторасположение: село Шетпе, здание коммунального государственного учреждения "Начальная школа № 5" отдела образования по Мангистаускому району Управления образования Мангистауской области.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Месторасположение: село Шетпе, здание коммунального государственного учреждения "Общеобразовательная школа №1" отдела образования по Мангистаускому району Управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: микрорайоны Косбулак, Косбулак-2, участок Аусары и железнодорожный разъезд № 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №171</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      Границы: микрорайоны Косбулак, Косбулак-2, участок Аусары и железнодорожный разъезд № 13.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Месторасположение: сельский округ Сайотес, село Сайотес, здание сельского дома культуры государственного коммунального казенного предприятия "Өрлеу" Мангистауского районного отдела культуры, физической культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Сайотес, железнодорожные разъезды №6,7, 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 172</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Месторасположение: сельский округ Сайотес, населенный пункт Боздак, здание коммунального государственного учреждения "Начальная школа Боздак" отдела образования по Мангистаускому району Управления образования Мангистауской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: населенный пункт Боздак.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 171</w:t>
-[...19 lines deleted...]
-      Месторасположение: сельский округ Сайотес, село Сайотес, здание коммунального государственного учреждения "Общеобразовательная школа Отес" отдела образования по Мангистаускому району управления образования Мангистауской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 173</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Месторасположение: месторождение "Каракудукмунай", здание общежития № 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: вахтовые городки товариществ с ограниченной ответственностью "Каракудукмунай", "Кен-Сары", "Ком-Мунай".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 172</w:t>
-[...39 lines deleted...]
-      Границы: населенный пункт Боздак.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 174</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Месторасположение: село Жынгылды, здание сельского дома культуры государственного коммунального казенного предприятия "Өрлеу" Мангистауского районного отдела культуры, физической культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Жынгылды, зимовки Шат, Караколка, Кабиналы, Уланак, Биркарын, Шагылкора, Тущыки, Акбас, Сартобе, Кенколтык, Жылыбауыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 173</w:t>
-[...39 lines deleted...]
-      Границы: вахтовые городки товариществ с ограниченной ответственностью "Каракудукмунай", "Кен-Сары", "Ком-Мунай".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 175</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Месторасположение: сельский округ Отпан, населенный пункт Тущыбек, здание коммунального государственного учреждения "Комплекс школа-ясли-сад Тущыбек" отдела образования по Мангистаускому району Управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: населенные пункты Тущыбек, 15-Бекет, участок Аман булак.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 174</w:t>
-[...39 lines deleted...]
-      Границы: село Жынгылды, зимовки Шат, Караколка, Кабиналы, Уланак, Биркарын, Шагылкора, Тущыки, Акбас, Сартобе, Кенколтык, Жылыбауыр.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 176</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Месторасположение: сельский округ Шайыр, село Шайыр, здание сельского дома культуры государственного коммунального казенного предприятия "Өрлеу" Мангистауского районного отдела культуры, физической культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Шайыр, населенные пункты Тиген, Тасмурын, зимовки Боктысай, Жалган, Боздак, Шили, Шагылсай, Кызылеспе, Аккорган, Карабас, Кумаккора, Селеули, Терис бауыр, Бисалы, Керимди, Дагдущы, Андыгара, Узынбас, Шекки кора, Кырыкбасан, Аксай, Кызыл ауыз, Киян, Ботакоз, Какпакты, Жырыккора, Шаршыкора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 175</w:t>
-[...39 lines deleted...]
-      Границы: населенные пункты Тущыбек, 15-Бекет, участок Аман булак.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 178</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="43"/>
+    <w:bookmarkStart w:name="z10" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Месторасположение: сельский округ Тущикудык, село Тущикудык, здание сельского дома культуры государственного коммунального казенного предприятия "Өрлеу" Мангистауского районного отдела культуры, физической культуры и спорта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Тущикудык, населенные пункты Киякты, Досалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 179</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Месторасположение: сельский округ Шебир, село Шебир, здание сельского дома культуры государственного коммунального казенного предприятия "Өрлеу" Мангистауского районного отдела культуры, физической культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Шебир, населенные пункты Бас, Каламкас, зимовки Жеруй кора, Суиинши.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 180</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p>
-[...93 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="48"/>
+    <w:bookmarkStart w:name="z12" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Месторасположение: село Кызан, здание сельского дома культуры государственного коммунального казенного предприятия "Өрлеу" Мангистауского районного отдела культуры, физической культуры и спорта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Кызан, зимовки Жидели, Карабатыр, Караш, Камай, Сарытобе, Тарколка, Жанузак, Нурылда, Саргат, Танас, Айыртобе, Мадияр, Кудайберген–1, Кудайберген–2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 181</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Месторасположение: село Акшымырау, здание сельского дома культуры государственного коммунального казенного предприятия "Өрлеу" Мангистауского районного отдела культуры, физической культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Акшымырау, зимовки Айтолыс, Торыат, Кутты, Шаган, Кызык, вахтовый городок на месторождении "Ком-Мунай".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №182</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Месторасположение: село Жармыш, здание сельского дома культуры государственного коммунального казенного предприятия "Өрлеу" Мангистауского районного отдела культуры, физической культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Жармыш, железнодорожные разъезды № 11-13, зимовки Ореули, Аманкызылит, Ауыздыбасты, Жапыракты, Кушикбай, Тамды, Донгелек, Сарытурак, Караганды, Кошкар, Шакей, Накбай, Кудайберген, Жетикуп, Нысап, Сердалы, Кубай ушкан, Курша, Узынкозе";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 183</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Месторасположение: сельский округ Онды, село Онды, здание сельского дома культуры государственного коммунального казенного предприятия "Өрлеу" Мангистауского районного отдела культуры, физической культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Онды, зимовки Желдимурын, Онеже, Ушан, Ондинский лагерь, Жана су, Корикти, Айыртам, Кумшокы, Сайком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 181</w:t>
-[...19 lines deleted...]
-      Месторасположение: село Акшымырау, здание сельского дома культуры государственного коммунального казенного предприятия "Өрлеу" Мангистауского районного отдела культуры, физической культуры и спорта.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок №184</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: село Акшымырау, зимовки Айтолыс, Торыат, Кутты, Шаган, Кызык, вахтовый городок на месторождении "Ком-Мунай".</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+      Месторасположение: сельский округ Онды, населенный пункт Беки, здание коммунального государственного учреждения "Общеобразовательная школа Беки" отдела образования по Мангистаускому району Управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: населенные пункты Беки, Баскудык, зимовки Байкаска, Есената, Жарауыл, Майкомген, Максым, Саубет, Тасбас, Шукырой, Кориктитобе, Желтимес, Таубай, Айлек, Кандыбас, Гулшат, Бакыт кора, Жолболай кора.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 182</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 185</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Месторасположение: сельский округ Актобе, село Уштаган, здание сельского дома культуры государственного коммунального казенного предприятия "Өрлеу" Мангистауского районного отдела культуры, физической культуры и спорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      Месторасположение: село Жармыш, здание коммунального государственного учреждения "Общеобразовательная школа Жармыш" отдела образования по Мангистаускому району Управления образования Мангистауской области.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Уштаган, населенные пункты Жарма, Сазды, зимовки Сауыскан, Жанаша.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      Границы: село Жармыш, железнодорожные разъезды № 11-13, зимовки Ореули, Аманкызылит, Ауыздыбасты, Жапыракты, Кушикбай, Тамды, Донгелек, Сарытурак, Караганды, Кошкар, Шакей, Накбай, Кудайберген, Жетикуп, Нысап, Сердалы, Кубай ушкан, Курша, Узынкозе.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 186</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Месторасположение: месторождение "Каламкас", вахтовый городок, здание спортивного комплекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: вахтовый городок организаций акционерного общества "Мангистаумунайгаз" на месторождении "Каламкас".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 183</w:t>
-[...39 lines deleted...]
-      Границы: село Онды, зимовки Желдимурын, Онеже, Ушан, Ондинский лагерь, Жана су, Корикти, Айыртам, Кумшокы, Сайком.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 187</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Месторасположение: месторождение "Каламкас", вахтовый городок, здание спортивного комплекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: вахтовые городки на месторождениях "Каламкас" и "Каратурым".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 184</w:t>
-[...270 lines deleted...]
-      Границы: микрорайон Ащыбулак, общежитие товарищества с ограниченной ответственностью "Каспий цемент".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок №188</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Месторасположение: село Шетпе, здание коммунального государственного учреждения "Общеобразовательная школа №6 имени Мекерия Атымова" отдела образования по Мангистаускому району Управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: микрорайон Ащыбулак, общежитие товарищества с ограниченной ответственностью "Каспий Цемент".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2164,55 +2098,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2538,31 +2472,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>