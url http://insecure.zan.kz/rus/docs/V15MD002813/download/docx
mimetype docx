--- v1 (2025-12-22)
+++ v2 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c0b0646" w14:textId="c0b0646">
+    <w:p w14:paraId="9d58d12" w14:textId="9d58d12">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -377,257 +377,448 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вступает в силу со дня государственной регистрации в органах юстиции и вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аким района</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Аким района </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-А. Дауылбаев</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А. Дауылбаев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      "СОГЛАСОВАНО"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      Председатель Каракиянской</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      районной избирательной комиссий</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      Аатагараев Дуйсенбай Айткалиевич</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      14 август 2015 год</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...134 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -661,1282 +852,1050 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к решению акима</w:t>
-[...25 lines deleted...]
-              <w:t>от 14 августа 2015 года</w:t>
+              <w:t>Приложение к решению акима Каракиянского района № 61 от 14 августа 2015 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательные участки по Каракиянскому району</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции решения акима Каракиянского района Мангистауской области от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательные участки по Каракиянскому району</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+        <w:t xml:space="preserve"> Избирательный участок № 145</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Курык, здание государственного коммунального казенного предприятия "Қарақия аудандық Мәдениет үйі" Каракиянского районного отдела культуры, физической культуры и спорта, телефон: 8/72937/ 2-14-85.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все дома микрорайона 1, дома № 4-47 микрорайона 2, все дома улиц С. Датулы, К. Суйеуова, Ардагер, Подстанция, дома № 2, 4, 6, 8, 10, 14, 18, 20, 22, 24, 26, 28, 28-2 улицы Абая села Курык.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Избирательный участок № 145</w:t>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+        <w:t xml:space="preserve"> Избирательный участок № 146</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Курык, здание коммунального государственного учреждения "Каракиянская районная детско-юнешская спортивная школа" Управления физической культуры и спорта Мангистауской области, блок Б, телефон: 8/72937/ 2-18-39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 49-55, 100-101, 229-232 микрорайона 2, все дома микрорайона 3 "А", 4, 5, 9, 14, все дома улицы Карьер, массив Геологов села Курык.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 146</w:t>
-[...51 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+        <w:t xml:space="preserve"> Избирательный участок № 147</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Курык, здание коммунального государственного учреждения "Общеобразовательная школа № 6" Отдела образования по Каракиянскому району Управления образования Мангистауской области, телефон: 8/72937/ 2-11-89.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 3, 5, 7, 9, 11, 15, 15-1, 17, 17-2, 21, 23, 25, 27 улицы Абая, дома № 1-14/1 улицы Ш. Валиханова, дома № 1-14а улицы Сатпаева, дома № 1-10/1, 14 улицы Жангельдина, дома № 1-14 улицы Маметова, дома № 1-25 улицы С. Алиева, все дома улиц массив Дорожников, Т. Алиева, Автобаза, Казак аул, Г. Балмуханбетова, местность "Кызылкум" села Курык.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 147</w:t>
-[...51 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="13"/>
+        <w:t xml:space="preserve"> Избирательный участок № 148</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: железнодорожная станция Каракия села Курык, здание коммунального государственного учреждения "Общеобразовательная школа № 11" Отдела образования по Каракиянскому району Управления образования Мангистауской области, блок В, телефон: 8/72937/ 7-15-40.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все дома железнодорожной станции Каракия села Курык.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 148</w:t>
-[...51 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+        <w:t xml:space="preserve"> Избирательный участок № 149</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Мунайшы, здание коммунального государственного учреждения "Общеобразовательная школа № 5" Отдела образования по Каракиянскому району Управления образования Мангистауской области, телефон: 8/72935/ 27-0-55.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все дома микрорайонов Темиржолшы, Ардагер, Арман, Коктем, Байтерек, улицы Казак аул села Мунайшы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 149</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+        <w:t xml:space="preserve"> Избирательный участок № 150</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Мунайшы, здание коммунального государственного учреждения "Общеобразовательная школа № 7" Отдела образования по Каракиянскому району Управления образования Мангистауской области, телефон: 8/72935/ 28-2-73.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: микрорайоны Салтанат, Жанакурылыс, Акбобек-1, Акбобек-2, Мурагер, Жанакурылыс-2, ВПЧ -18 села Мунайшы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 150</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+        <w:t xml:space="preserve"> Избирательный участок № 151</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Жетыбай, здание коммунального государственного учреждения "Общеобразовательная школа № 3 имени Зердебая Бекарыстанулы" Отдела образования по Каракиянскому району Управления образования Мангистауской области, телефон: 8/72935/ 26-2-30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1-36 микрорайона Жанакурылыс, все дома микрорайонов Геофизика, Ш. Ыбырайымулы, 2-ауыл, дома № 1-199 микрорайона Аэропорт села Жетыбай.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 151</w:t>
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+        <w:t xml:space="preserve"> Избирательный участок № 152</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Жетыбай, здание коммунального государственного учреждения "Общеобразовательная школа № 4" Отдела образования по Каракиянскому району Управления образования Мангистауской области, телефон: 8/72935/ 26-1-41.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все дома микрорайонов Астана, К. Куржиманулы, Мунайшы-2, дома № 200-368 микрорайона Аэропорт села Жетыбай.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 152</w:t>
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+        <w:t xml:space="preserve"> Избирательный участок № 153</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Жетыбай, здание государственного коммунального казенного предприятия на праве оперативного управления "Жетыбайская детская школа искусств имени Оскенбая Калманбетулы" Отдела образования по Каракиянскому району Управления образования Мангистауской области, телефон: 8/72935/ 26-5-51.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все дома микрорайонов Мунайшы-1, М. Оскинбаева, Тулендиева, дома № 92-257 микрорайона Т. Аубакирова села Жетыбай.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 153</w:t>
-[...51 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="27"/>
+        <w:t xml:space="preserve"> Избирательный участок № 154</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Жетыбай, здание сельского дома культуры Жетыбай государственного коммунального казенного предприятия "Қарақия аудандық Мәдениет үйі" Каракиянского районного отдела культуры, физической культуры и спорта, телефон: 8/72935/ 26-1-30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 37-186, 217-255 микрорайона Жанакурылыс, все дома микрорайона Улутас села Жетыбай.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 154</w:t>
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="29"/>
+        <w:t xml:space="preserve"> Избирательный участок № 155</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Жетыбай, здание коммунального государственного учреждения "Общеобразовательная школа № 8" Отдела образования по Каракиянскому району Управления образования Мангистауской области, телефон: 8/72935/ 26-1-90.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все дома микрорайонов Ж. Мынбаева, О.Калманбетулы, Т.Алиева, С.Жангабылулы, дома № 187-216 микрорайона Жанакурылыс, дома № 1-91 микрорайона Т.Аубакирова, крестьянские хозяйства Шукырой, Шынжыр, Асар, Конай-кора села Жетыбай.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 155</w:t>
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="31"/>
+        <w:t xml:space="preserve"> Избирательный участок № 156</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Сенек, здание сельского дома культуры Сенек государственного коммунального казенного предприятия "Қарақия аудандық Мәдениет үйі" Каракиянского районного отдела культуры, физической культуры и спорта, телефон: 8/72937/ 31-4-52.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все дома села Сенек и населенного пункта Аккудук.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 156</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="34"/>
+        <w:t xml:space="preserve"> Избирательный участок № 158</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Бостан, здание сельского дома культуры Бостан государственного коммунального казенного предприятия "Қарақия аудандық Мәдениет үйі" Каракиянского районного отдела культуры, физической культуры и спорта, телефон: 8/72937/ 61-0-07.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все дома села Бостан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 157</w:t>
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="36"/>
+        <w:t xml:space="preserve"> Избирательный участок № 159</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Куланды, здание сельского дома культуры Куланды государственного коммунального казенного предприятия "Қарақия аудандық Мәдениет үйі" Каракиянского районного отдела культуры, физической культуры и спорта, телефон: 8/72937/ 55-0-60.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все дома села Куланды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 158</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="39"/>
+        <w:t xml:space="preserve"> Избирательный участок № 160</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Болашак, станция Болашак, строение 210, здание спортивного комплекса, телефон: 8/7292/ 46-25-67.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все дома села Болашак и населенного пункта Бопай.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 159</w:t>
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="41"/>
+        <w:t xml:space="preserve"> Избирательный участок № 161</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Курык, микрорайон Мангистау, здание коммунального государственного учреждения "Общеобразовательная школа № 11" Отдела образования по Каракиянскому району Управления образования Мангистауской области, телефон: 8/72937/ 5-24-96.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все дома микрорайона Мангистау.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 160</w:t>
-[...139 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 162</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Центр: село Курык, здание коммунального государственного учреждения "Каракиянская районная детско-юношеская спортивная школа" Управления физической культуры и спорта Мангистауской области, блок А, телефон/факс: 8/72937/ 2-18-39.     </w:t>
-[...25 lines deleted...]
-      </w:pPr>
+      Центр: село Курык, здание государственного коммунального казенного предприятия "Каракиянский профессиональный колледж" Управления образования Мангистауской области, телефон: 8/72937/ 2-22-80.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все дома микрорайонов 3, 10, 13, дома № 13-29, 29-2, 31, 31-2, 33, 33-2, 35, 37, 39, 41, 43 улицы Сатпаева, дома № 15-43-а улицы М. Маметова, дома № 16-44 улицы С. Алиева, дома № 15-28 улицы Ш. Уалиханова, дома № 11,13, 15-28 улицы Жангельдина села Курык.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>