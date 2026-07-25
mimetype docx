--- v2 (2026-06-07)
+++ v3 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d58d12" w14:textId="9d58d12">
+    <w:p w14:paraId="4a951ed" w14:textId="4a951ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1847,55 +1847,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2221,31 +2221,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>