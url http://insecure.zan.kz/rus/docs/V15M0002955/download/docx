--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b510bb" w14:textId="7b510bb">
+    <w:p w14:paraId="f117ec9" w14:textId="f117ec9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,70 +93,125 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О Правилах общего водопользования в Мангистауской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Мангистауского областного маслихата от 10 декабря 2015 года № 29/435. Зарегистрировано Департаментом юстиции Мангистауской области от 21 января 2016 года № 2955.</w:t>
-[...18 lines deleted...]
-       В соответствии со </w:t>
+        <w:t>Решение Мангистауского областного маслихата от 10 декабря 2015 года № 29/435. Зарегистрировано Департаментом юстиции Мангистауской области от 21 января 2016 года № 2955. Утратило силу решением Мангистауского областного маслихата от 16 февраля 2026 года № 25/298. Зарегистрирован в Министерстве юстиции Республики Казахстан 17 февраля 2026 года № 37997.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу решением Мангистауского областного маслихата от 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/298</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Водного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -225,171 +280,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан" областной маслихат </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>РЕШИЛ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Установить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> общего водопользования в Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> общего водопользования в Мангистауской области.</w:t>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Признать утратившим силу решение областного маслихата от 27 февраля 2013 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9/122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О Правилах общего водопользования в Мангистауской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2239, опубликовано в газете "Огни Мангистау" 18 апреля 2013 года).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> "О Правилах общего водопользования в Мангистауской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2239, опубликовано в газете "Огни Мангистау" 18 апреля 2013 года).</w:t>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Руководителю аппарата Мангистауского областного маслихата (Сейбагытов Д.) обеспечить государственную регистрацию данного решения в органах юстиции, его официальное опубликование в информационно-правовой системе "Әділет" и в средствах массовой информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      3. Руководителю аппарата Мангистауского областного маслихата (Сейбагытов Д.) обеспечить государственную регистрацию данного решения в органах юстиции, его официальное опубликование в информационно-правовой системе "Әділет" и в средствах массовой информации.</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящее решение вступает в силу со дня государственной регистрации в органах юстиции и вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -580,878 +634,878 @@
               <w:t>
 Б. Жусупов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "СОГЛАСОВАНО"   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="5"/>
+    <w:bookmarkStart w:name="z31" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель республиканского   </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z32" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      государственного учреждения "Департамент   </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z32" w:id="6"/>
-[...15 lines deleted...]
-      государственного учреждения "Департамент   </w:t>
+    <w:bookmarkStart w:name="z33" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      по защите прав потребителей Мангистауской области   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z33" w:id="7"/>
-[...15 lines deleted...]
-      по защите прав потребителей Мангистауской области   </w:t>
+    <w:bookmarkStart w:name="z34" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комитета по защите прав потребителей   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z34" w:id="8"/>
-[...15 lines deleted...]
-      Комитета по защите прав потребителей   </w:t>
+    <w:bookmarkStart w:name="z35" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Министерства национальной   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z35" w:id="9"/>
-[...15 lines deleted...]
-      Министерства национальной   </w:t>
+    <w:bookmarkStart w:name="z36" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      экономики Республики Казахстан"   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z36" w:id="10"/>
-[...15 lines deleted...]
-      экономики Республики Казахстан"   </w:t>
+    <w:bookmarkStart w:name="z37" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кадыр М.Ж.   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z37" w:id="11"/>
-[...15 lines deleted...]
-      Кадыр М.Ж.   </w:t>
+    <w:bookmarkStart w:name="z38" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10 декабрь 2015 год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z38" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Начальник государственного учреждения   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z40" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Департамент внутренних дел Мангистауской   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z41" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      области Министерства внутренних дел   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z42" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Республики Казахстан"   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z43" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дальбеков К.С.   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z44" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10 декабрь 2015 год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="13"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="16"/>
+    <w:bookmarkStart w:name="z45" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руководитель республиканского государственного   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z46" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      учреждения "Департамент экологии   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z47" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      по Мангистауской области Комитета   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z48" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      экологического регулирования, контроля   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      и государственной инспекции в нефтегазовом   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      комплексе Министерства энергетики   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z51" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Республики Казахстан"   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="18"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z52" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Умаров Е.К.   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z53" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10 декабрь 2015 год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="19"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="27"/>
+    <w:bookmarkStart w:name="z54" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Начальник государственного   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z55" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      учреждения "Департамент по чрезвычайным   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z56" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ситуациям Мангистауской области Комитета по   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z57" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      чрезвычайным ситуациям Министерства   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z58" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      внутренних дел Республики Казахстан"   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Базарбаев К.Б.   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10 декабрь 2015 год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="28"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="34"/>
+    <w:bookmarkStart w:name="z61" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руководитель государственного учреждения   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z62" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Управление природных ресурсов и регулирования   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      природопользования Мангистауской области"   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z64" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сагынбаев С.О.   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z65" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10 декабрь 2015 год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...110 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z65" w:id="39"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2268,55 +2322,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>