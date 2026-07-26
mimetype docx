--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="472ea1c" w14:textId="472ea1c">
+    <w:p w14:paraId="f6da03c" w14:textId="f6da03c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -170,166 +170,174 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 47)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра просвещения РК от 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 98</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Сноска. Преамбула - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Правила оказания государственной услуги "Перевод и восстановление обучающихся по типам организаций образования" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -424,164 +432,164 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту высшего, послевузовского образования и международного сотрудничества (Шаймарданов Ж.К.):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечить в установленном порядке государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) после государственной регистрации в Министерстве юстиции Республики Казахстан обеспечить официальное опубликование настоящего приказа в периодических печатных изданиях и в информационно-правовой системе "Әділет";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечить размещение настоящего приказа на официальном интернет-ресурсе Министерства образования и науки Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на вице-министра Балыкбаева Т.О.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...73 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Настоящий приказ вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -619,50 +627,5915 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А. Саринжипов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z6" w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение 1 к приказу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министра образования и науки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от 20 января 2015 года № 19</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила оказания государственной услуги "Перевод и восстановление обучающихся по типам организаций образования"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа Министра образования и науки РК от 22.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Правила оказания государственной услуги "Перевод и восстановление обучающихся по типам организаций образования" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 47)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги перевода и восстановления обучающихся в организациях технического и профессионального, послесреднего образования независимо от формы собственности и ведомственной подчиненности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная услуга "Перевод и восстановление обучающихся по типам организаций образования" (далее – государственная услуга) оказывается организациями технического и профессионального, послесреднего образования (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра просвещения РК от 17.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 3 предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Для получения государственной услуги услугополучатель обращается к услугодателю, либо на веб-портал "электронного правительства" (далее – Портал) с заявлением в произвольной форме о переводе с предоставлением необходимых документов, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги "Перевод и восстановление обучающихся по типам организаций образования" (далее - Перечень), согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 3 предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Наименование государственной услуги, наименование услугодателя, способы предоставления, срок оказания, форма, результат оказания государственной услуги, размер оплаты взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя и объектов информации, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, приведены в Перечне согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче документов через Портал в "личном кабинете" услугополучателя отображается информация о статусе рассмотрения запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z105" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Канцелярия услугодателя в день поступления осуществляет регистрацию заявления и направляет его на исполнение ответственному структурному подразделению. В случае поступления заявления через Портал после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовому</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексу Республики Казахстан, заявление регистрируется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z106" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае предоставления услугополучателем неполного пакета документов согласно пункту 9 Перечня и (или) представления документов с истекшим сроком действия, канцелярия услугодателя отказывает в приеме документов и выдает расписку об отказе в приеме документов. В случае подачи документов через Портал уведомление об отказе в дальнейшем рассмотрении документов направляется в течение 1 (одного) рабочего дня в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного электронной цифровой подписью уполномоченного лица услугодателя, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z107" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении услугополучателем полного пакета документов сотрудник ответственного структурного подразделения услугодателя рассматривает документы на соответствие требований настоящих Правил, по итогам вносит документы руководителю услугодателя для принятия решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра просвещения РК от 17.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Перевод обучающихся осуществляется из одной организации образования в другую, с одной формы обучения на другую, с одного языкового отделения на другое, с одной специальности на другую, с платной основы на обучение по государственному образовательному заказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При переводе или восстановлении обучающихся определяется академическая разница в результатах обучения по дисциплинам/модулям рабочих учебных планов, изученных ими за предыдущие академические периоды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа и.о. Министра образования и науки РК от 13.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Академическая разница в результатах обучения по дисциплинам/модулям рабочих учебных планов определяется принимающей организацией образования на основе перечня и объемов, изученных дисциплин/модулей, отраженных в справке, выданной по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 28 января 2015 года № 39 "Об утверждении видов документов об образовании, форм документов об образовании государственного образца и правил их учета и выдачи, основных требований к содержанию документов об образовании собственного образца и правил их учета и выдачи, а также формы справки, выдаваемой лицам, не завершившим образование в организациях образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10348) (далее – Справка).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра просвещения РК от 17.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для ликвидации академической разницы результатов обучения по дисциплинам/модулям рабочего учебного плана, обучающийся записывается на прохождение обучения по данным дисциплинам/модулям и посещает в течение академического периода все виды учебных занятий, сдает все виды текущего контроля, получает допуск к итоговому контролю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если дисциплины/модули академической разницы не включены в расписание учебных занятий текущего академического периода, обучающийся проходит обучение по этим дисциплинам/модулям в индивидуальном порядке по согласованию с администрацией принимающей организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа и.о. Министра образования и науки РК от 13.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Академическая разница в результатах обучения по дисциплинам/модулям рабочих учебных планов, не ликвидированная в течение текущего академического периода, в дальнейшем считается как академическая задолженность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа и.о. Министра образования и науки РК от 13.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Перевод обучающихся осуществляется из одного учебного заведения в другое, в том числе с государственного образовательного заказа на государственный образовательный заказ, с одной специальности на другую, с платной основы на обучение по государственному образовательному заказу или с одной формы обучения на другую при сдаче имеющихся академических разниц результатов обучения по дисциплинам/модулям рабочих учебных планов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перевод с платной основы на обучение по государственному образовательному заказу осуществляется в течение учебного года по мере освобождения мест в этом же учебном заведении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае переезда родителей или законных представителей несовершеннолетнего обучающегося на другое место жительства допускается его перевод не в каникулярный период при представлении подтверждающих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В остальных случаях перевод обучающихся осуществляется в период летних и зимних каникул.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для перевода с платной основы на обучение по государственному образовательному заказу организация образования, реализующая образовательные программы технического и профессионального, послесреднего образования, размещает информацию о наличии вакантных мест по государственному образовательному заказу на информационных стендах, официальных интернет-сайтах организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для перевода, обучающегося с платного обучения на обучение по государственному образовательному заказу в организации образования создается коллегиальный орган с участием педагогов и представителей органов студенческого самоуправления. Решение о переводе обучающегося принимается коллегиальным органом с учетом его успеваемости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным приказом и.о. Министра образования и науки РК от 13.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Если обучающийся заключил индивидуальный договор об оказании образовательных услуг (далее – договор) с организацией образования, то его перевод в другую организацию образования или с одной специальности на другую осуществляется после изменения или расторжения указанного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Решение о переводе с одной специальности на другую или с одной формы обучения на другую в одной организации образования принимается руководителем в течение 3 (трех) рабочих дней. При удовлетворении заявления руководитель организации образования издает приказ о зачислении услугополучателя в число обучающихся организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При переводе из одной организации образования в другую решение о допуске к учебным занятиям, и сдачи разницы в учебном плане, принимается руководителем организации образования, принимающего обучающегося в течение 5 (пять) рабочих дней. При положительном решении руководитель организации образования, принимающий обучающегося издает приказ о допуске к учебным занятиям. После издания приказа о допуске организация образования принимающий обучающегося направляет запрос в организацию образования, где он ранее обучался, для получения личного дела услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация образования, где ранее обучался услугополучатель пересылает его личное дело в течение 5 (пять) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После получения личного дела услугополучателя из организации образования, где он ранее обучался, руководитель организации образования, принимающей услугополучателя в день получения личного дела издает приказ о зачислении в число обучающихся организацию образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом и.о. Министра образования и науки РК от 13.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При переводе обучающихся из организации, реализующей образовательные программы технического и профессионального, послесреднего образования, в организации, реализующие образовательные программы среднего образования, руководитель рассматривает заявление и в течение 3 (трех) рабочих дней издает приказ о переводе услугополучателя в организацию, реализующую образовательные программы среднего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При переводе с платной основы на обучение по государственному образовательному заказу руководитель организации образования в течение 2 (двух) рабочих дней рассматривает заявление и выносит его на рассмотрение коллегиального органа организации образования. Коллегиальный орган организации образования в течение 5 (пяти) рабочих дней рассматривает заявление услугополучателя и принимает решение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При принятии положительного решения коллегиальным органом руководитель организации образования в течении 1 (одного) рабочего дня издает приказ о переводе обучающегося на дальнейшее обучение по государственному образовательному заказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При переводе с одной формы обучения на другую в другую организацию образования руководитель организации образования в течение 10 (десять) рабочих дней, но не позже, чем за пять дней до начала очередной экзаменационной сессии, принимает решение. При положительном решении издается приказ руководителя организаций образования о зачислении в число обучающихся организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При переводе или восстановлении из зарубежной организации образования в организации образования Республики Казахстан руководитель в течение 2 (двух) рабочих дней издает приказ о переводе или восстановлении обучающегося в организацию образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Лица, обучавшиеся ранее в организациях образования, восстанавливаются в прежнюю или другую организацию образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обязательным условием восстановления является завершение обучающимся одного семестра, вопрос о восстановлении рассматривается на основании заявления восстанавливаемого лица или его законного представителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Восстановление на первый курс обучающихся осуществляется по завершении первого семестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа и.о. Министра образования и науки РК от 13.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Восстановление ранее обучавшихся в других организациях образования допускается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при наличии соответствующих учебных групп обучения по курсам и специальностям при сдаче имеющейся академической разницы результатов обучения по дисциплинам/модулям рабочих учебных планов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при отсутствии соответствующей группы по курсам и специальностям допускается восстановление на другие специальности при сдаче имеющейся академической разницы результатов обучения по дисциплинам/модулям рабочих учебных планов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа и.о. Министра образования и науки РК от 13.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Разница в результатах обучения по дисциплинам/модулям рабочих учебных планов устанавливается заместителем руководителя организации образования по учебной работе. Порядок и сроки ликвидации разницы в результатах обучения по дисциплинам/модулям рабочих учебных планов утверждается приказом руководителя организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа и.о. Министра образования и науки РК от 13.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При восстановлении ранее обучающихся в другую организацию образования руководитель организации образования, где ранее обучался обучающийся, на основании письменного запроса принимающей стороны пересылает личное дело обучающегося, при этом оставляя у себя копию Справки, зачетную книжку и опись пересылаемых документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При восстановлении ранее обучавшегося в другую организацию образования руководитель организации образования, в течении 10 (десяти) рабочих дней со дня подачи документов издает приказ о восстановлении обучающегося в организацию образования с указанием специальности, курса и группы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При восстановлении обучающихся на платной основе, отчисленных в течение семестра за неоплату обучения в организации образования, в случае погашения задолженности по оплате в течение месяца со дня отчисления руководитель рассматривает заявление и в течение 3 (трех) рабочих дней принимает решение об удовлетворении заявления услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При удовлетворении заявления руководитель организации образования издает приказ о восстановлении услугополучателя в организацию образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 с изменением, внесенным приказом и.о. Министра образования и науки РК от 13.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. По итогам рассмотрения заявления услугополучателя услугодателем принимается одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z108" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об удовлетворении заявления услугополучателя при котором издается соответствующий приказ руководителя услугодателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z109" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      при наличии оснований для отказа в оказании государственной услуги, предусмотренных в пункте 9 Перечня, формируется отказ в оказании государственной услуги, подписанный руководителем услугодателя. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z110" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При удовлетворении заявления на основании приказа руководителя услугодателя услугополучателю выдается уведомление о переводе или восстановлении по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z111" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления основания для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени, дате и месте, способе проведения заслушивания для предоставления возможности услугополучателю выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z112" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (трех) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z113" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель выдает уведомление о переводе и восстановления обучающихся по типам организаций образования либо отказывает в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z114" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с подпунктом 5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпунктом 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, статьи 23 Закона центральный государственный орган, в течение 3 (трех) рабочих дней с даты внесения изменения и (или) дополнения в настоящие Правила, актуализирует их и направляет услугодателям, в Единый контакт-центр, в Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра просвещения РК от 17.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 24 предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Услугодатель обеспечивает внесение сведений о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, согласно подпункту 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О государственных услугах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц в процессе оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z115" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z116" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z117" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, решение, действие (бездействие) которого обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z118" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z119" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес органа, рассматривающего жалобу, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа Министра просвещения РК от 17.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа Министра просвещения РК от 17.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Перевод и восстановление</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обучающихся по типам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций образования"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z134" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>основных требований к оказанию государственной услуги "Перевод и восстановление обучающихся по типам организаций образования"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организации технического и профессионального, послесреднего образования (далее - услугодатель)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Перевод обучающихся по типам организаций образования"; "Восстановление обучающихся по типам организаций образования"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) канцелярия услугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) веб-портал "электронного правительства" www.egov.kz (далее – Портал)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. При переводе: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) с одной специальности на другую или с одной формы обучения на другую в одной организации образования – 3 (три) рабочих дня; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) из одной организации образования в другую – 10 (десять) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) из организации, реализующей образовательные программы технического и профессионального, послесреднего образования, в организации, реализующие общеобразовательные учебные программы общего среднего образования – 3 (три) рабочих дня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) с платной основы на обучение по государственному образовательному заказу – 8 (восемь) рабочих дня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) с одной формы обучения на другую в другую организацию образования – 10 (десять) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) из зарубежной организации образования в организации образования Республики Казахстан – 2 (два) рабочих дня. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Для восстановления:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ранее обучавшегося в другую организацию образования – 10 (десять) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) обучающихся на платной основе, отчисленные в течение семестра за неоплату обучения в организации образования в случае погашения задолженности по оплате в течение месяца – 3 (три) рабочих дня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) из зарубежной организации образования в организации образования Республики Казахстан – 2 (два) рабочих дня.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная (частично автоматизированная) /бумажная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Уведомление о переводе или восстановлении согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложениям 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный отказ в оказании государственной услуги с указанием причин. При обращении через Портал результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного электронной цифровой подписью (далее - ЭЦП) уполномоченного лица услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесплатно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) услугодателя – с понедельника по пятницу включительно, с 9:00 до 18:00 часов, с перерывом на обед с 13:00 часов до 14:00 часов, кроме выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем). </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Адреса мест оказания государственной услуги размещены на: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) интернет-ресурсе Министерства просвещения Республики Казахстан: www.gov.kz/memleket/entities/edu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Портале: www.egov.kz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К услугодателю:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для перевода:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. С одной специальности на другую или с одной формы обучения на другую в одной организации образования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление о переводе обучающегося (законного представителя) в произвольной форме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Из одной организации образования в другую:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление о переводе обучающегося (законного представителя) в произвольной форме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) копия из зачетной книжки (или книжка успеваемости) обучающегося, заверенная подписью руководителя и печатью организации образования, откуда он переводится;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Из организации, реализующей образовательные программы технического и профессионального, послесреднего образования, в организации, реализующие образовательные программы среднего образования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление о переводе обучающегося (законного представителя) в произвольной форме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) талон о прибытии в другую организацию образования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. С платной основы на обучение по государственному образовательному заказу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление о переводе обучающегося (законного представителя) в произвольной форме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. С одной формы обучения на другую в другую организацию образования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление о переводе обучающегося (законного представителя) в произвольной форме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) копия из зачетной книжки (или книжка успеваемости) обучающегося, заверенная подписью руководителя и печатью организации образования, откуда он переводится.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При переводе или восстановлении из зарубежной организации образования в организации образования Республики Казахстан:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) документ об освоенных учебных программах (академическая справка);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) документ о завершении предыдущего уровня образования, который проходит процедуру признания документов об образовании в Республике Казахстан в порядке, установленном законодательством Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) результаты вступительных испытаний при поступлении в зарубежные организации образования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для восстановления:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Ранее обучавшегося в другую организацию образования: 1) заявление восстанавливаемого лица (законного представителя) в произвольной форме.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) копия справки, выдаваемая лицам, не завершившим образование по форме, утвержденной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 28 января 2015 года № 39 "Об утверждении видов документов о среднем, техническом и профессиональном, послесреднем образовании, формы документов о среднем, техническом и профессиональном, послесреднем образовании государственного образца и правила их учета и выдачи, а также форму справки, выдаваемой лицам, не завершившим образование в организациях образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10348).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Обучающихся на платной основе, отчисленных в течение семестра за неоплату обучения в организации образования, в случае погашения задолженности по оплате в течение месяца со дня отчисления:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление восстанавливаемого лица (законного представителя) в произвольной форме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) документ о погашении задолженности по оплате.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На Портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для перевода:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. С одной специальности на другую или с одной формы обучения на другую в одной организации образования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление о переводе обучающегося (законного представителя), услугополучателя в форме электронного документа, подписанного ЭЦП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Из одной организации образования в другую:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление о переводе обучающегося (законного представителя), услугополучателя в форме электронного документа, подписанного ЭЦП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия из зачетной книжки (или из книжки успеваемости) обучающегося, заверенная подписью руководителя и печатью организации образования, откуда он переводится;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Из организации, реализующей образовательные программы технического и профессионального, послесреднего образования, в организации, реализующие общеобразовательные учебные программы общего среднего образования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление о переводе обучающегося (законного представителя), услугополучателя в форме электронного документа, подписанного ЭЦП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия талона о прибытии в другую организацию образования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. С платной основы на обучение по государственному образовательному заказу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление о переводе обучающегося (законного представителя), услугополучателя в форме электронного документа, подписанного ЭЦП; 5. С одной формы обучения на другую в другую организацию образования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление о переводе обучающегося (законного представителя), услугополучателя в форме электронного документа, подписанного ЭЦП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия из зачетной книжки (или книжка успеваемости) обучающегося, заверенная подписью руководителя и печатью организации образования, откуда он переводится.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Из зарубежной организации образования в организации образования Республики Казахстан:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) электронная копия документа об освоенных учебных программах (академическая справка);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия документа о завершении предыдущего уровня образования, который проходит процедуру признания документов об образовании в Республике Казахстан в порядке, установленном законодательством Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия результата вступительных испытаний при поступлении в зарубежные организации образования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для восстановления:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Ранее обучавшегося в другую организацию образования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление восстанавливаемого лица (законного представителя), услугополучателя в форме электронного документа, подписанного ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) электронная копия справки, выдаваемая лицам, не завершившим образование по форме, утвержденной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 28 января 2015 года № 39 "Об утверждении видов документов о среднем, техническом и профессиональном, послесреднем образовании, формы документов о среднем, техническом и профессиональном, послесреднем образовании государственного образца и правила их учета и выдачи, а также форму справки, выдаваемой лицам, не завершившим образование в организациях образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10348);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Обучающихся на платной основе, отчисленных в течение семестра за неоплату обучения в организации образования, в случае погашения задолженности по оплате в течение месяца со дня отчисления:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление восстанавливаемого лица (законного представителя), услугополучателя в форме электронного документа, подписанного ЭЦП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия документа о погашении задолженности по оплате.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Из зарубежной организации образования в организации образования Республики Казахстан:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) электронная копия документа об освоенных учебных программах (академическая справка);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия документа о завершении предыдущего уровня образования, который проходит процедуру признания документов об образовании в Республике Казахстан в порядке, установленном законодательством Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия результата вступительных испытаний при поступлении в зарубежные организации образования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность, услугодатель получает из соответствующих государственных информационных систем государственных органов через Портал.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель дает согласие услугодателю на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель получает государственную услугу в электронной форме через Портал при условии наличия электронной цифровой подписи или посредством удостоверенного одноразовым паролем, в случае регистрации и подключения абонентского номера услугополучателя, предоставленного оператором сотовой связи к учетной записи Портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" Портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -701,2605 +6574,357 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к приказу</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра образования и науки</w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республики Казахстан </w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 20 января 2015 года № 19</w:t>
+              <w:t>"Перевод и восстановление</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обучающихся по типам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций образования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания государственной услуги "Перевод и восстановление обучающихся по типам организаций образования"</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+        <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции приказа Министра образования и науки РК от 22.05.2020 </w:t>
+      Сноска. Приложение 2 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 218</w:t>
+        <w:t>№ 148-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Правила оказания государственной услуги "Перевод и восстановление обучающихся по типам организаций образования" (далее – Правила) разработаны в соответствии с </w:t>
-[...2213 lines deleted...]
-      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
-[...184 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "О государственных и социально ответственных услугах", наименование учебного заведения (указать адрес) отказывает в приеме документов на оказание государственной услуги "Перевод и восстановление обучающихся по типам организаций образования" ввиду представления Вами неполного пакета документов согласно, предусмотренному Перечнем государственной услуги, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование отсутствующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)_________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель: ФИО (при его наличии) _______________(подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получил: ФИО (при его наличии) / подпись услугополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "___" _________ 20__ год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3335,2785 +6960,226 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t xml:space="preserve">Приложение 3 к Правилам </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оказания</w:t>
-[...12 lines deleted...]
-              <w:t>государственной услуги</w:t>
+              <w:t xml:space="preserve">оказания государственной услуги </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Перевод и восстановление</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обучающихся по типам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организаций образования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...2643 lines deleted...]
-    </w:tbl>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                УВЕДОМЛЕНИЕ </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               о переводе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим Наименование учебного заведения находящегося по адресу: _____________, рассмотрев Ваше заявление о переводе студента ___________(ФИО(при его наличии)________________ ___вид перевода ___________ (далее – студент) издано приказ о переводе обучающихся в учебное заведение технического и профессионального, послесреднего образования от "__"_____20__ года № ___.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель: Ф.И.О. (при его наличии)________________(подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получил: Ф.И.О. (при его наличии) / подпись услугополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _________ 20__ год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6149,434 +7215,226 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 2 </w:t>
+              <w:t xml:space="preserve">Приложение 4 к Правилам </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оказания</w:t>
-[...12 lines deleted...]
-              <w:t>государственной услуги</w:t>
+              <w:t xml:space="preserve">оказания государственной услуги </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Перевод и восстановление</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обучающихся по типам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организаций образования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
-[...297 lines deleted...]
-        <w:t>"___" _________ 20__ год</w:t>
+        <w:t xml:space="preserve">                                УВЕДОМЛЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               о восстановлении</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим наименование учебного заведения находящегося по адресу: _____________, рассмотрев Ваше заявление о восстановлении ___________(ФИО (при его наличии)________________ на __номер курса____ курсе форма обучения по специальности ___специальность ___________ (далее – студент) издало приказ о восстановлении обучающихся в учебное заведение технического и профессионального, послесреднего образования от "__"_____20__ года № ___.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель: Ф.И.О. (при его наличии)________________(подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получил: Ф.И.О. (при его наличии)/ подпись услугополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _________ 20__ год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6612,226 +7470,1441 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 3 к Правилам </w:t>
+              <w:t xml:space="preserve">Приложение 2 к приказу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оказания государственной услуги </w:t>
+              <w:t>Министра образования и науки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Перевод и восстановление</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обучающихся по типам</w:t>
-[...12 lines deleted...]
-              <w:t>организаций образования"</w:t>
+              <w:t>от 20 января 2015 года № 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                УВЕДОМЛЕНИЕ </w:t>
+        <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача справки лицам, не завершившим техническое и профессиональное, послесреднее образование"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 2 в соответствии с приказом Министра образования и науки РК от 22.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила оказания государственной услуги "Выдача справки лицам, не завершившим техническое и профессиональное, послесреднее образование" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок выдачи справки лицам, не завершившим техническое и профессиональное, послесреднее образование.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Справка, выдаваемая лицам, не завершившим техническое и профессиональное, послесреднее образование (далее – справка), утвержденная </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 28 января 2015 года № 39 "Об утверждении видов документов об образовании, форм документов об образовании государственного образца и правил их учета и выдачи, основных требований к содержанию документов об образовании собственного образца и правил их учета и выдачи, а также формы справки, выдаваемой лицам, не завершившим образование в организациях образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10348), выдается обучающимся, отчисленным по результатам промежуточной аттестации, за неоплату обучения, вышедшим в академический отпуск и в случаях, предусмотренных уставом организации технического и профессионального, послесреднего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра просвещения РК от 17.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная услуга "Выдача справки лицам, не завершившим техническое профессиональное, послесреднее образование" (далее – государственная услуга), оказывается организациями технического и профессионального, послесреднего образования (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                               о переводе</w:t>
-[...90 lines deleted...]
-      "___" _________ 20__ год</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Для получения государственной услуги физические лица (далее – услугополучатель) представляют услугодателю или в некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам с приложением перечня документов, указанных в пункте 9 Перечня основных требований к оказанию государственной услуги "Выдача справки лицам, не завершившим техническое профессиональное, послесреднее образование" (далее – Перечень), согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z120" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Наименование государственной услуги, наименование услугодателя, способы предоставления, срок оказания, форма, результат оказания государственной услуги, размер оплаты взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя и цифровых объектов, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан приведены в Перечне согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 4 - в редакции приказа Министра просвещения РК от 17.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. При приеме документов работником канцелярии услугодателя или Государственной корпорации услугополучателю выдается расписка о приеме заявления и соответствующих документов по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении в Государственную корпорацию день приема документов не входит в срок оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случаях предоставления услугополучателем неполного пакета документов согласно перечню, указанному в пункте 8 стандарта, и (или) документов с истекшим сроком действия, выявления недостоверности документов, их несоответствия требованиям, установленным настоящими Правилами, работник Государственной корпорации выдает расписку об отказе в приеме документов по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Услугодатель в день поступление документов осуществляет прием документов и проверяет полноту представления документов, в случае представления услугополучателем неполного пакета документов и (или) сведений услугодатель готовит мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае представления услугополучателем полного пакета документов услугодатель в течение 3 (трех) рабочих дней предоставляет справку лицам, не завершившим техническое и профессиональное, послесреднее образование, который предоставляется услугополучателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z121" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доставка результатов оказания государственной услуги направляется в Государственную корпорацию по месту нахождения услугодателя в течение 1 (одного) рабочего дня через курьера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z122" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для Государственной корпорации всех других регионов результат оказания государственной услуги услугодателем представляется в Государственную корпорацию в течение 6 (шести) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z123" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, услугодатель обеспечивает доставку результата государственной услуги в Государственную корпорацию не позднее, чем за сутки до истечения срока оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z124" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В Государственной корпорации выдача документов осуществляется на основании расписки о приеме соответствующих документов при предъявлении документа, удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации) (либо его представителя по нотариально удостоверенной доверенности).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z125" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления основания для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени, дате и месте, способе проведения заслушивания для предоставления возможности услугополучателю выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z126" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (трех) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z127" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель выдает уведомление о предоставлении справки лицам, не завершившим техническое и профессиональное, послесреднее образование либо отказывает в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z128" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с подпунктом 5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпунктом 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, статьи 23 Закона центральный государственный орган, в течение 3 (трех) рабочих дней с даты внесения изменения и (или) дополнения в настоящие Правила, актуализирует их и направляет услугодателям, в Единый контакт-центр, в Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра просвещения РК от 17.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Услугодатель обеспечивает внесение сведений о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, согласно подпункту 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О государственных услугах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц в процессе оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z129" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z130" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z131" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, решение, действие (бездействие) которого обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z132" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z133" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес органа, рассматривающего жалобу, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра просвещения РК от 17.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра просвещения РК от 17.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6867,226 +8940,672 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 4 к Правилам </w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оказания государственной услуги </w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Перевод и восстановление</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обучающихся по типам</w:t>
+              <w:t>"Выдача справки лицам, не</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организаций образования"</w:t>
+              <w:t>завершившим техническое</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и профессиональное,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднее образование"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии) руководителя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального, послесреднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образования от услугополучателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________курса</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>группы______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по специальности ____________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма обучения______________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>год поступления______________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>год отчисления_______________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии) полностью</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при изменении фамилии (имени,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчества (при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контактные данные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                УВЕДОМЛЕНИЕ </w:t>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу Вас выдать мне справку о не завершении технического и профессионального, послесреднего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     указать причину</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "______"_______________20___года _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: фамилия имя, отчество (при его наличии) услугополучателя заполняются печатными буквами согласно документу, удостоверяющему личность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...94 lines deleted...]
-      "___" _________ 20__ год</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7122,1347 +9641,1980 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 2 к приказу </w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра образования и науки</w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 20 января 2015 года № 19</w:t>
+              <w:t>"Выдача справки лицам, не</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>завершившим техническое</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и профессиональное,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднее образование"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkStart w:name="z135" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача справки лицам, не завершившим техническое и профессиональное, послесреднее образование"</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+        <w:t xml:space="preserve"> Перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>основных требований к оказанию государственной услуги "Выдача справки лицам, не завершившим техническое и профессиональное, послесреднее образование"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила дополнены приложением 2 в соответствии с приказом Министра образования и науки РК от 22.05.2020 </w:t>
+      Сноска. Приложение 2 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 218</w:t>
+        <w:t>№ 148-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...1194 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организации технического и профессионального, послесреднего образования (далее – услугодатель)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) канцелярия услугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) со дня сдачи документов услугодателю, в Государственную корпорацию по месту нахождения услугодателя – 3 (три) рабочих дня, не по месту нахождения услугодателя – 8 (восемь) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении в Государственную корпорацию день приема не входит в срок оказания государственной услуги. Услугодатель обеспечивает доставку результата государственной услуги в Государственную корпорацию не позднее чем за сутки до истечения срока оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) максимально допустимое время ожидания для сдачи пакета документов услугополучателем услугодателю – 20 минут, в Государственную корпорацию – 15 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) максимально допустимое время обслуживания услугополучателя услугодателем – 30 минут, в Государственной корпорации – 15 минут.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бумажная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cправка лицам, не завершившим техническое и профессиональное, послесреднее образование.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесплатно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) услугодателя – с понедельника по пятницу включительно, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудового кодекса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан, в соответствии с установленным графиком работы услугодателя с 9:00 до 18:00 часов с перерывом на обед с 13:00 до 14:00 часов; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Государственной корпорации: прием заявлений и выдача готовых результатов государственной услуги осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прием заявлений в Государственной корпорации осуществляется в порядке электронной очереди, без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) интернет-ресурсе Министерства просвещения: www.gov.kz/memleket/entities/edu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) интернет-ресурсе Государственной корпорации: www.gov4c.kz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодателю:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) заявление услугополучателя (либо его законного представителя) о предоставлении справки лицам, не завершившим техническое и профессиональное, послесреднее образование, по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации личности).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В Государственную корпорацию:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) заявление услугополучателя (либо его законного представителя) о предоставлении справки лицам, не завершившим техническое и профессиональное, послесреднее образование, по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации личности).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность, работник Государственной корпорации получает из соответствующих государственных информационных систем через шлюз "электронного правительства" и передает услугодателю.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Работник Государственной корпорации получает согласие услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан. При приеме документов через Государственную корпорацию услугополучателю выдается расписка о приеме соответствующих документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В Государственной корпорации выдача готовых документов осуществляется на основании расписки при предъявлении документа, удостоверяющего личность либо электронный документ из сервиса цифровых документов (для идентификации личности) (либо ее представителя по нотариально заверенной доверенности).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная корпорация обеспечивает хранение результата в течение одного месяца, после чего передает их услугодателю для дальнейшего хранения. При обращении услугополучателя по истечении одного месяца по запросу Государственной корпорации услугодатель в течение одного рабочего дня направляет готовые документы в Государственную корпорацию для выдачи услугополучателю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучателям, имеющим в установленном законодательством Республики Казахстан порядке полную или частичную утрату способности, или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту их жительства при обращении услугополучателя через Единый контакт-центр: 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информацию о порядке и статусе оказания государственной услуги услугополучатель получает посредством Единого контакт-центра: 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактные телефоны справочных служб услугодателя размещены на интернет-ресурсе Министерства просвещения Республики Казахстан (www.gov.kz/memleket/entities/edu) и Единого контакт-центра (www.egov.kz).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8496,647 +11648,456 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к Правилам</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оказания государственной услуги </w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Выдача справки лицам, </w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не завершившим техническое и</w:t>
+              <w:t>"Выдача справки лицам, не</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>профессиональное, послесреднее образование"</w:t>
+              <w:t>завершившим техническое</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>и профессиональное,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">фамилия, имя, отчество </w:t>
+              <w:t>послесреднее образование"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(при его наличии) руководителя</w:t>
+              <w:t>Форма</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организации технического и</w:t>
+              <w:t>ФИО (при его наличии) либо</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">профессионального, послесреднего образования </w:t>
+              <w:t>наименование организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от услугополучателя</w:t>
+              <w:t>услугополучателя</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_______________________курса</w:t>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>группы______________________</w:t>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по специальности ___________________</w:t>
-[...259 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="94"/>
-[...160 lines deleted...]
-      Примечание: фамилия имя, отчество (при его наличии) услугополучателя заполняются печатными буквами согласно документу, удостоверяющему личность.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          Расписка о приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   /указать ФИО (при его наличии) обучающегося/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   / указать наименование организации образования /</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень принятых документов для предоставления справки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1._______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2._______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3._______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принял:________________________________ "____"___________20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (ФИО, исполнителя), (при его наличии) (подпись, контактный телефон)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9172,3138 +12133,561 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 2 </w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача справки лицам,</w:t>
+              <w:t>"Выдача справки лицам, не</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не завершившим техническое</w:t>
+              <w:t>завершившим техническое</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и профессиональное,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>послесреднее образование"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ФИО (при его наличии) либо</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наименование организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес услугополучателя)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Министра просвещения РК от 17.11.2023 </w:t>
+      Сноска. Приложение 4 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 339</w:t>
+        <w:t>№ 148-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...2656 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
-[...271 lines deleted...]
-        <w:t>"___" _________ 20__ года</w:t>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "О государственных и социально ответственных услугах", отдел № филиала Некоммерческого акционерного общество Государственной корпорации "Правительство для граждан"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (указать адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отказывает в приеме документов на оказание государственной услуги "Выдача справки лицам, не завершившим техническое и профессиональное, послесреднее образование" ввиду представления Вами неполного пакета документов согласно предусмотренному Перечнем государственной услуги, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование отсутствующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящая расписка составлена в 2 (два) экземплярах, по одному для каждой стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ФИО (при его наличии) ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работника государственной корпорации (подпись) _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель: ФИО (при его наличии) _____________ (подпись)_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получил: ФИО (при его наличии) /подпись услугополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _________20__ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12343,55 +12727,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12717,31 +13101,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>